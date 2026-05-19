--- v0 (2026-03-31)
+++ v1 (2026-05-19)
@@ -96,52 +96,51 @@
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Isidoro Poly</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Sérgio Aparecido do Amaral Júnior.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Adilsom Castanho</t>
   </si>
   <si>
     <t>Concede o título de cidadã piedadense à Sra. Fanny Paulina Kriechle Kuhnle.</t>
   </si>
   <si>
     <t>Substitutivo nº 1 de 2026</t>
   </si>
   <si>
     <t>Lukas Moraes</t>
   </si>
   <si>
-    <t>Dispõe sobre a obrigatoriedade da presença de salva-vidas em piscinas e locais de recreação aquática situados em estabelecimentos privados no âmbito do Município de Piedade, e dá_x000D_
-outras providências.</t>
+    <t>Dispõe sobre a obrigatoriedade da presença de salva-vidas em piscinas e locais de recreação aquática situados em estabelecimentos privados no âmbito do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 27 de 2026</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues</t>
   </si>
   <si>
     <t>Solicita informações sobre a forma de lançamento do pagamento da gratificação da Operação Delegada.</t>
   </si>
   <si>
     <t>Requerimento nº 28 de 2026</t>
   </si>
   <si>
     <t>Solicita informações sobre a utilização do recurso de R$ 300.000,00 enviado pelo Deputado Estadual Ricardo Mellão (Partido Novo).</t>
   </si>
   <si>
     <t>Requerimento nº 29 de 2026</t>
   </si>
   <si>
     <t>Solicita informações sobre o valor total e as obras realizadas no Terminal Rodoviário da Vila Moraes.</t>
   </si>
   <si>
     <t>Requerimento nº 30 de 2026</t>
   </si>
@@ -338,56 +337,54 @@
   <si>
     <t>Moção de congratulação a Igreja Comunidade Evangélica de Piedade.</t>
   </si>
   <si>
     <t>Moção nº 7 de 2026</t>
   </si>
   <si>
     <t>Alex P. da Silva,Caio Cezar da S. Martori,Edvaldo Vicente (Vardinho Leites),Isidoro Poly,Jeferson D. Cardoso (Tatu),Lucelino Prestes (Gordo do Buffet),Lukas Moraes,Paulino Florêncio Pinto</t>
   </si>
   <si>
     <t>Moção de congratulação ao Sr. Márcio de Camargo Rosa.</t>
   </si>
   <si>
     <t>Moção nº 8 de 2026</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori,Alex P. da Silva,Isidoro Poly,José Anésio X. Lemes,Nilza M. dos S. Godinho (Chuca),Wandi A. Rodrigues</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei Federal nº 2.531/2021, que institui o piso salarial nacional para os profissionais técnicos e administrativos da educação das escolas públicas.</t>
   </si>
   <si>
     <t>Moção nº 9 de 2026</t>
   </si>
   <si>
-    <t>Alex P. da Silva,Caio Cezar da S. Martori,Edvaldo Vicente (Vardinho Leites),Isidoro Poly,José Anésio X. Lemes,Nilza M. dos S. Godinho (Chuca),Paulino Florêncio Pinto,Wandi A. Rodrigues</t>
-[...4 lines deleted...]
-veículo, e não mais o valor de mercado</t>
+    <t>Alex P. da Silva,Alexandre Pereira (Xandinho),Caio Cezar da S. Martori,Edvaldo Vicente (Vardinho Leites),Isidoro Poly,Jeferson D. Cardoso (Tatu),José Anésio X. Lemes,Nilza M. dos S. Godinho (Chuca),Paulino Florêncio Pinto,Wandi A. Rodrigues</t>
+  </si>
+  <si>
+    <t>Moção de apoio à Proposta de Emenda à Constituição (PEC) 3/26 que altera a base de cálculo do Imposto sobre a Propriedade de Veículos Automotores (IPVA), que passaria a considerar apenas o peso do veículo, e não mais o valor de mercado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>