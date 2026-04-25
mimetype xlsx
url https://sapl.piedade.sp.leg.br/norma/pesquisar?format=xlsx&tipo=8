--- v0 (2025-10-05)
+++ v1 (2026-04-25)
@@ -10,868 +10,883 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="278">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>6167</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2026/6167/resolucao_38_-_16-3-2026_presidente.pdf</t>
+  </si>
+  <si>
+    <t>Aprova o relatório final e as conclusões da Comissão Parlamentar de Inquérito, instituída pelo Decreto Legislativo nº 109, de 2 de setembro de 2025, destinada a apurar suposto abuso de poder, perseguições e outras eventuais ocorrências, dentro da Guarda Civil Municipal de Piedade, e em outros setores.</t>
+  </si>
+  <si>
     <t>6112</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>RES</t>
-[...5 lines deleted...]
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6112/resolucao_37_-29-9-2025_presidente.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6112/resolucao_37_-29-9-2025_presidente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de passagens aéreas e hospedagens, bem como estabelece os respectivos procedimentos de instrução processual e de_x000D_
 prestação de contas e dá outras providências.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6103/resolucao_36_-_8-9-2025_presidente.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6103/resolucao_36_-_8-9-2025_presidente.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei nº 13.709, de 14 de agosto de 2018 - Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Piedade - Estado de São Paulo.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6095/resolucao_35_-_25-8-2025_presidente.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6095/resolucao_35_-_25-8-2025_presidente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e implantação do Programa de Controle Médico de Saúde Ocupacional - PCMSO - e do Programa de Prevenção de Riscos_x000D_
 Ambientais - PPRA -, no âmbito da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6074/resolucao_34_-_9-6-2025_presidente.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6074/resolucao_34_-_9-6-2025_presidente.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129, de 29 de março de 2021, instituindo no âmbito do Poder Legislativo Municipal, o Programa Governo Digital – GDLP e dá outras providências.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6039/resolucao_33_-_31-3-2025_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6039/resolucao_33_-_31-3-2025_compilada.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 185, 186 e 252, caput, da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6013/resolucao_32_-_18-12-2024_presidente_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6013/resolucao_32_-_18-12-2024_presidente_compilada.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 185, 186 e 252 caput da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6008/resolucao_31_-_16-12-2024_presidente_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6008/resolucao_31_-_16-12-2024_presidente_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do auxílio-saúde aos servidores ativos da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5992/resolucao_30_-_21-10-2024_presidente.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5992/resolucao_30_-_21-10-2024_presidente.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratar de interesses particulares à vereadora Maria Vicentina Godinho Pereira da Silva.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5946/resolucao_29_-_10-6-2024_presidente_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5946/resolucao_29_-_10-6-2024_presidente_compilada.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 17, 107, 111, 112, 206 e revoga o artigo 113, todos da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5920/resolucao_28_-_22-4-2024_presidente_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5920/resolucao_28_-_22-4-2024_presidente_assinado.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de Piedade, estado de São Paulo, para a 19ª Legislatura, conforme especifica.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5891/resolucao_27_-_18-3-2024_presidente_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5891/resolucao_27_-_18-3-2024_presidente_compilada.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 6º da Resolução nº 4, de 10 de abril de 2018 — Regulamenta a concessão de título de cidadão honorário ou qualquer outra honraria ou homenagem a pessoas que, reconhecidamente, tenham prestado serviços ao Município.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5861/resolucao_26_-_11-12-2023_presidente_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5861/resolucao_26_-_11-12-2023_presidente_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de plano de saúde aos servidores da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5827/resolucao_25_-_25-9-2023_mesa_diretora.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5827/resolucao_25_-_25-9-2023_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Aprova o relatório final e as conclusões da Comissão Parlamentar de Inquérito instituída pelo Decreto Legislativo nº 62/2022, destinada a apurar eventuais infrações político administrativas do Prefeito Municipal, contidas na denúncia apresentada pela Sra. Silvana Emídio de Souza Rodrigues.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5789/resolucao_24_-_17-7-2023_mesa_diretora.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5789/resolucao_24_-_17-7-2023_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de Piedade, estado de SP, para a Legislatura 2025/2028, conforme especifica.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5785/resolucao_23_-_3-7-2023_mesa_diretora_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5785/resolucao_23_-_3-7-2023_mesa_diretora_compilada.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 15 da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5735/resolucao_22_-_10-4-2023_mesa_diretora_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5735/resolucao_22_-_10-4-2023_mesa_diretora_compilada.pdf</t>
   </si>
   <si>
     <t>Dá nova redação, acrescenta, suprime alíneas, incisos, parágrafos e artigos da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5734/resolucao_21_-_3-4-2023_mesa_diretora.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5734/resolucao_21_-_3-4-2023_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede licença-paternidade ao vereador Mauro Vieira Machado.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5675/resolucao_20_-_17-2-2023_mesa_diretora.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5675/resolucao_20_-_17-2-2023_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5455/resolucao_19_-_21-2-2022_mesa_diretora.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5455/resolucao_19_-_21-2-2022_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Ética e Decoro Parlamentar no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5386/resolucao_18_-_2-8-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5386/resolucao_18_-_2-8-2021.pdf</t>
   </si>
   <si>
     <t>Prorroga o funcionamento dos trabalhos da Comissão Especial criada no âmbito da Câmara Municipal para acompanhar as medidas relacionadas à Covid-19.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5372/resolucao_17_-_31-5-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5372/resolucao_17_-_31-5-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência para a Prefeitura Municipal de Piedade de bens móveis e equipamentos em desuso pela Câmara.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5342/resolucao_16_-_8-2-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5342/resolucao_16_-_8-2-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de COVID-19 no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5276/resolucao_15_-_3-8-2020_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5276/resolucao_15_-_3-8-2020_compilada.pdf</t>
   </si>
   <si>
     <t>Regimento Interno da Câmara Municipal de Piedade - SP.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5248/resolucao_14_-_11-5-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5248/resolucao_14_-_11-5-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos vereadores da Câmara Municipal para o período de 1º de janeiro de 2021 a 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5201/resolucao_13_-_25-11-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5201/resolucao_13_-_25-11-2019.pdf</t>
   </si>
   <si>
     <t>Fixa as diretrizes gerais para a instituição do teletrabalho (home office) no âmbito da Procuradoria Legislativa da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5178/resolucao_12_-_23-9-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5178/resolucao_12_-_23-9-2019.pdf</t>
   </si>
   <si>
     <t>Prorroga o funcionamento dos trabalhos da Comissão Especial constituída para revisão do Regimento Interno.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1959/resolucao_11_-_15-7-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1959/resolucao_11_-_15-7-2019.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para proceder à revisão do Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1506/resolucao_10_-_11-6-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1506/resolucao_10_-_11-6-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Averiguação denominada “Castelo de Cartas” no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/475/resolucao_9_-_11-2-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/475/resolucao_9_-_11-2-2019.pdf</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/466/resolucao_8_-_17-12-2018_presidente.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/466/resolucao_8_-_17-12-2018_presidente.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da "Frente Parlamentar em Defesa da Criança, da Vida e da Família" no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/458/resolucao_7_-_3-12-2018_presidente.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/458/resolucao_7_-_3-12-2018_presidente.pdf</t>
   </si>
   <si>
     <t>Regulamenta a estrutura organizacional da Câmara Municipal de Piedade - SP.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/256/resolucao_6_-_17-7-2018_mesa.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/256/resolucao_6_-_17-7-2018_mesa.docx</t>
   </si>
   <si>
     <t>Autoriza a transferência à Prefeitura Municipal de Piedade, do veículo VW Santana 2.0 - placa BNZ-1500, em desuso pela Câmara.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/255/resolucao_5_-_15-5-2018_mesa.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/255/resolucao_5_-_15-5-2018_mesa.docx</t>
   </si>
   <si>
     <t>Acrescenta a alínea "f" ao inciso V do artigo 16 do Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/57/resolucao_4_-_10-3-2018_presidente_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/57/resolucao_4_-_10-3-2018_presidente_compilada.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de título de cidadão honorário ou qualquer outra honraria ou homenagem a pessoas que, reconhecidamente, tenham prestado serviços ao Município.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/53/resolucao-n-3-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/53/resolucao-n-3-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência para a Prefeitura Municipal de Piedade de bens móveis e equipamentos em desuso pela Câmara</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/1107/resolucao_2_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/1107/resolucao_2_2017.pdf</t>
   </si>
   <si>
     <t>Disciplina a avaliação especial de desempenho a ser realizada no período do estágio probatório, cria Comissão de Estágio Probatório, e dá outras providências</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/1089/resolucao_1_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/1089/resolucao_1_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema de Controle Interno no âmbito da Câmara Municipal de Piedade e dá outras providências</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/1087/projeto_de_resolucao_1_2016.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/1087/projeto_de_resolucao_1_2016.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratamento de saúde ao vereador Norton Yoshio Nakayama</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/978/resolucao_6_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/978/resolucao_6_2015.pdf</t>
   </si>
   <si>
     <t>Prorroga o funcionamento dos trabalhos da Comissão Especial constituída para revisão do Regimento Interno</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/977/resolucao_5_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/977/resolucao_5_2015.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para proceder à revisão do Regimento Interno</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/976/resolucao_4_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/976/resolucao_4_2015.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratamento de saúde ao Vereador Alexandre Mauro Freire Gomes</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/975/resolucao_3_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/975/resolucao_3_2015.pdf</t>
   </si>
   <si>
     <t>Justifica a ausência de vereador em sessão ordinária</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/928/resolucao_2_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/928/resolucao_2_2015.pdf</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/908/resolucao_1_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/908/resolucao_1_2015.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 48 e acrescenta novo dispositivo na Resolução nº 1, de 28 de novembro de 2005, que instituiu o Regimento Interno da Câmara Municipal de Piedade</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/888/resolucao_5_2014.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/888/resolucao_5_2014.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratamento de saúde ao Vereador Marcos Pinto de Camargo</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/883/resolucao_4_2014.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/883/resolucao_4_2014.pdf</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/877/resolucao_3_2014.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/877/resolucao_3_2014.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratamento de saúde ao Vereador Norton Yoshio Nakayama</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/769/resolucao_2_2014.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/769/resolucao_2_2014.pdf</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/753/resolucao_1_2014.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/753/resolucao_1_2014.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratar de assuntos particulares ao vereador Marcos Pinto de Camargo.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/663/resolucao_1_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/663/resolucao_1_2013.pdf</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5668/resolucao_4_2011.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5668/resolucao_4_2011.pdf</t>
   </si>
   <si>
     <t>Cria uma Comissão para acompanhamento das negociações referente ao Saneamento Básico do Município.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5667/resolucao_3_2011.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5667/resolucao_3_2011.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial com a finalidade de acompanhar e analisar os problemas surgidos recentemente na Santa Casa de Misericórdia de Piedade.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5666/resolucao_1_2011.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5666/resolucao_1_2011.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 101, da Resolução nº 1, de 28 de novembro de 2005, que institui o Regimento Interno da Câmara Municipal, alterada pela Resolução nº 1/2009, de 23 de março de 2009.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5683/resolucao_4_2009.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5683/resolucao_4_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe em caráter excepcional o valor da cesta básica, conforme especifica.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5682/resolucao_3_2009.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5682/resolucao_3_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento da cesta básica, conforme especifica.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5681/resolucao_1_2009.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5681/resolucao_1_2009.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 101 da Resolução nº 1, de 28 de novembro de 2005, que institui o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5729/resolucao_8_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5729/resolucao_8_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 11 da Resolução nº 6/2002, de 10 de junho de 2002, que institui o Código de Ética e Decoro Parlamentar, e dá outras providências.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5730/resolucao_7_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5730/resolucao_7_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso III do artigo 6º e ao caput do artigo 9º da Resolução nº 6, de 10 de junho de 2002, que instituiu o Código de Ética e Decoro Parlamentar.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5728/resolucao_6_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5728/resolucao_6_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso II do artigo 9º e ao artigo 11 da Resolução nº 6, de 10 de junho de 2002.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5727/resolucao_5_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5727/resolucao_5_2007.pdf</t>
   </si>
   <si>
     <t>Acrescenta alínea ao inciso I do artigo 18 da Resolução nº 1, de 28 de novembro de 2005, que institui o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5724/resolucao_4_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5724/resolucao_4_2007.pdf</t>
   </si>
   <si>
     <t>Cria na Comissão de Justiça e Redação uma Subcomissão de Defesa dos Direitos da Pessoa Humana.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5723/resolucao_3_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5723/resolucao_3_2007.pdf</t>
   </si>
   <si>
     <t>Cria na Comissão de Cultura e Assistência Social uma Subcomissão de Defesa do Consumidor.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5719/resolucao_2_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5719/resolucao_2_2007.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial composta de 3 (três) vereadores, com a finalidade de estudar a real situação da segurança pública do município.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5721/resolucao_1_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5721/resolucao_1_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I do artigo 226 da resolução nº 1, de 28 de novembro de 2005, que instituiu o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5772/resolucao_4_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5772/resolucao_4_2006.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso II, alínea "b", do artigo 240 da resolução nº 1, de 28 de novembro de 2005, que instituiu o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5771/resolucao_3_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5771/resolucao_3_2006.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 89 e 90 da resolução nº 1, de 28 de novembro de 2005, que instituiu o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5770/resolucao_2_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5770/resolucao_2_2006.pdf</t>
   </si>
   <si>
     <t>Regulamenta a apresentação dos projetos de lei versando sobre denominação de vias públicas.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5766/resolucao_1_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5766/resolucao_1_2006.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial composta de 5 vereadores, com a finalidade de conhecer a real situação da saúde pública na cidade.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/5699/regimento_interno_camara_municipal_de_piedade_4_emendas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/5699/regimento_interno_camara_municipal_de_piedade_4_emendas.pdf</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/5429/resolucao_52_2001_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/5429/resolucao_52_2001_compilada.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 2º e 5º da resolução nº 5/1997, que institui a Tribuna Livre.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/5428/resolucao_5_1997_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/5428/resolucao_5_1997_compilada.pdf</t>
   </si>
   <si>
     <t>Institui a Tribuna Livre.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1178,66 +1193,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6112/resolucao_37_-29-9-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6103/resolucao_36_-_8-9-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6095/resolucao_35_-_25-8-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6074/resolucao_34_-_9-6-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6039/resolucao_33_-_31-3-2025_compilada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6013/resolucao_32_-_18-12-2024_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6008/resolucao_31_-_16-12-2024_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5992/resolucao_30_-_21-10-2024_presidente.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5946/resolucao_29_-_10-6-2024_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5920/resolucao_28_-_22-4-2024_presidente_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5891/resolucao_27_-_18-3-2024_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5861/resolucao_26_-_11-12-2023_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5827/resolucao_25_-_25-9-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5789/resolucao_24_-_17-7-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5785/resolucao_23_-_3-7-2023_mesa_diretora_compilada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5735/resolucao_22_-_10-4-2023_mesa_diretora_compilada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5734/resolucao_21_-_3-4-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5675/resolucao_20_-_17-2-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5455/resolucao_19_-_21-2-2022_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5386/resolucao_18_-_2-8-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5372/resolucao_17_-_31-5-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5342/resolucao_16_-_8-2-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5276/resolucao_15_-_3-8-2020_compilada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5248/resolucao_14_-_11-5-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5201/resolucao_13_-_25-11-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5178/resolucao_12_-_23-9-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1959/resolucao_11_-_15-7-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1506/resolucao_10_-_11-6-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/475/resolucao_9_-_11-2-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/466/resolucao_8_-_17-12-2018_presidente.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/458/resolucao_7_-_3-12-2018_presidente.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/256/resolucao_6_-_17-7-2018_mesa.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/255/resolucao_5_-_15-5-2018_mesa.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/57/resolucao_4_-_10-3-2018_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/53/resolucao-n-3-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/1107/resolucao_2_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/1089/resolucao_1_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/1087/projeto_de_resolucao_1_2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/978/resolucao_6_2015.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/977/resolucao_5_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/976/resolucao_4_2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/975/resolucao_3_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/928/resolucao_2_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/908/resolucao_1_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/888/resolucao_5_2014.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/883/resolucao_4_2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/877/resolucao_3_2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/769/resolucao_2_2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/753/resolucao_1_2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/663/resolucao_1_2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5668/resolucao_4_2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5667/resolucao_3_2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5666/resolucao_1_2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5683/resolucao_4_2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5682/resolucao_3_2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5681/resolucao_1_2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5729/resolucao_8_2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5730/resolucao_7_2007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5728/resolucao_6_2007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5727/resolucao_5_2007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5724/resolucao_4_2007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5723/resolucao_3_2007.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5719/resolucao_2_2007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5721/resolucao_1_2007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5772/resolucao_4_2006.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5771/resolucao_3_2006.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5770/resolucao_2_2006.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5766/resolucao_1_2006.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/5699/regimento_interno_camara_municipal_de_piedade_4_emendas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/5429/resolucao_52_2001_compilada.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/5428/resolucao_5_1997_compilada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2026/6167/resolucao_38_-_16-3-2026_presidente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6112/resolucao_37_-29-9-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6103/resolucao_36_-_8-9-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6095/resolucao_35_-_25-8-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6074/resolucao_34_-_9-6-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6039/resolucao_33_-_31-3-2025_compilada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6013/resolucao_32_-_18-12-2024_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6008/resolucao_31_-_16-12-2024_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5992/resolucao_30_-_21-10-2024_presidente.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5946/resolucao_29_-_10-6-2024_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5920/resolucao_28_-_22-4-2024_presidente_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5891/resolucao_27_-_18-3-2024_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5861/resolucao_26_-_11-12-2023_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5827/resolucao_25_-_25-9-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5789/resolucao_24_-_17-7-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5785/resolucao_23_-_3-7-2023_mesa_diretora_compilada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5735/resolucao_22_-_10-4-2023_mesa_diretora_compilada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5734/resolucao_21_-_3-4-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5675/resolucao_20_-_17-2-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5455/resolucao_19_-_21-2-2022_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5386/resolucao_18_-_2-8-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5372/resolucao_17_-_31-5-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5342/resolucao_16_-_8-2-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5276/resolucao_15_-_3-8-2020_compilada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5248/resolucao_14_-_11-5-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5201/resolucao_13_-_25-11-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5178/resolucao_12_-_23-9-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1959/resolucao_11_-_15-7-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1506/resolucao_10_-_11-6-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/475/resolucao_9_-_11-2-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/466/resolucao_8_-_17-12-2018_presidente.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/458/resolucao_7_-_3-12-2018_presidente.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/256/resolucao_6_-_17-7-2018_mesa.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/255/resolucao_5_-_15-5-2018_mesa.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/57/resolucao_4_-_10-3-2018_presidente_compilada.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/53/resolucao-n-3-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/1107/resolucao_2_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/1089/resolucao_1_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/1087/projeto_de_resolucao_1_2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/978/resolucao_6_2015.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/977/resolucao_5_2015.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/976/resolucao_4_2015.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/975/resolucao_3_2015.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/928/resolucao_2_2015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/908/resolucao_1_2015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/888/resolucao_5_2014.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/883/resolucao_4_2014.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/877/resolucao_3_2014.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/769/resolucao_2_2014.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/753/resolucao_1_2014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/663/resolucao_1_2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5668/resolucao_4_2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5667/resolucao_3_2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5666/resolucao_1_2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5683/resolucao_4_2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5682/resolucao_3_2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/5681/resolucao_1_2009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5729/resolucao_8_2007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5730/resolucao_7_2007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5728/resolucao_6_2007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5727/resolucao_5_2007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5724/resolucao_4_2007.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5723/resolucao_3_2007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5719/resolucao_2_2007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5721/resolucao_1_2007.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5772/resolucao_4_2006.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5771/resolucao_3_2006.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5770/resolucao_2_2006.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5766/resolucao_1_2006.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/5699/regimento_interno_camara_municipal_de_piedade_4_emendas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/5429/resolucao_52_2001_compilada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/5428/resolucao_5_1997_compilada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G72"/>
+  <dimension ref="A1:G73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="128.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="127.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1248,1653 +1263,1676 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>57</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G19" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>61</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G20" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>89</v>
       </c>
       <c r="C21" t="s">
         <v>90</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>103</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G24" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>106</v>
       </c>
       <c r="B25" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>113</v>
       </c>
       <c r="G26" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>115</v>
       </c>
       <c r="B27" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G30" t="s">
-        <v>96</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="C31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G31" t="s">
-        <v>134</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>135</v>
       </c>
       <c r="B32" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G33" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B34" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G34" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G35" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C36" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G36" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="C37" t="s">
         <v>157</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>158</v>
       </c>
       <c r="G37" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>160</v>
       </c>
       <c r="B38" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C38" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G38" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C39" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G39" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B40" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C40" t="s">
-        <v>140</v>
+        <v>166</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G40" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B41" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C41" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G41" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B42" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G42" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B43" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G43" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C44" t="s">
         <v>157</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G44" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C45" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="G45" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B46" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="C46" t="s">
-        <v>144</v>
+        <v>166</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G46" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B47" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C47" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G47" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
+        <v>195</v>
+      </c>
+      <c r="B48" t="s">
         <v>192</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G48" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B49" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C49" t="s">
         <v>157</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G49" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B50" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C50" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="G50" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B51" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="C51" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G51" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B52" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C52" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G52" t="s">
-        <v>206</v>
+        <v>159</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B53" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C53" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="G53" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B54" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C54" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G54" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B55" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C55" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G55" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B56" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C56" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G56" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B57" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C57" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="G57" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B58" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="C58" t="s">
-        <v>132</v>
+        <v>166</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G58" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B59" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C59" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G59" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B60" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C60" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="G60" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B61" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C61" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="G61" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B62" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C62" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="G62" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B63" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C63" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="G63" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B64" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C64" t="s">
         <v>157</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="G64" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B65" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C65" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G65" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B66" t="s">
-        <v>249</v>
+        <v>229</v>
       </c>
       <c r="C66" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G66" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B67" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C67" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G67" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B68" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C68" t="s">
         <v>157</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="G68" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B69" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C69" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="G69" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B70" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="C70" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G70" t="s">
-        <v>105</v>
+        <v>265</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B71" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C71" t="s">
-        <v>266</v>
+        <v>166</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G71" t="s">
-        <v>268</v>
+        <v>110</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>269</v>
       </c>
       <c r="B72" t="s">
         <v>270</v>
       </c>
       <c r="C72" t="s">
-        <v>144</v>
+        <v>271</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G72" t="s">
-        <v>272</v>
+        <v>273</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" t="s">
+        <v>274</v>
+      </c>
+      <c r="B73" t="s">
+        <v>275</v>
+      </c>
+      <c r="C73" t="s">
+        <v>149</v>
+      </c>
+      <c r="D73" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="G73" t="s">
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -2926,50 +2964,51 @@
     <hyperlink ref="F48" r:id="rId47"/>
     <hyperlink ref="F49" r:id="rId48"/>
     <hyperlink ref="F50" r:id="rId49"/>
     <hyperlink ref="F51" r:id="rId50"/>
     <hyperlink ref="F52" r:id="rId51"/>
     <hyperlink ref="F53" r:id="rId52"/>
     <hyperlink ref="F54" r:id="rId53"/>
     <hyperlink ref="F55" r:id="rId54"/>
     <hyperlink ref="F56" r:id="rId55"/>
     <hyperlink ref="F57" r:id="rId56"/>
     <hyperlink ref="F58" r:id="rId57"/>
     <hyperlink ref="F59" r:id="rId58"/>
     <hyperlink ref="F60" r:id="rId59"/>
     <hyperlink ref="F61" r:id="rId60"/>
     <hyperlink ref="F62" r:id="rId61"/>
     <hyperlink ref="F63" r:id="rId62"/>
     <hyperlink ref="F64" r:id="rId63"/>
     <hyperlink ref="F65" r:id="rId64"/>
     <hyperlink ref="F66" r:id="rId65"/>
     <hyperlink ref="F67" r:id="rId66"/>
     <hyperlink ref="F68" r:id="rId67"/>
     <hyperlink ref="F69" r:id="rId68"/>
     <hyperlink ref="F70" r:id="rId69"/>
     <hyperlink ref="F71" r:id="rId70"/>
     <hyperlink ref="F72" r:id="rId71"/>
+    <hyperlink ref="F73" r:id="rId72"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>