--- v0 (2026-02-04)
+++ v1 (2026-04-14)
@@ -48,526 +48,526 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6130/lei_4934_2025_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6130/lei_4934_2025_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Piedade para o período de 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5960/lei_4875_2024_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5960/lei_4875_2024_compilada.pdf</t>
   </si>
   <si>
     <t>Autoriza, no Plano Plurianual, a inserção das alterações que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5438/lei_4725_2021_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5438/lei_4725_2021_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Piedade para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5233/lei_4627_2020_compilada_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5233/lei_4627_2020_compilada_2.pdf</t>
   </si>
   <si>
     <t>Autoriza a inserção das alterações que especifica no Plano Plurianual - PPA - e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/461/lei_4573_2018_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/461/lei_4573_2018_compilada.pdf</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/381/lei_4537_2017_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/381/lei_4537_2017_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Piedade para o período de 2018 a 2021.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/344/lei_4500_2017_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/344/lei_4500_2017_compilada.pdf</t>
   </si>
   <si>
     <t>Autoriza no Plano Plurianual, a inserção das alterações que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/315/lei_4471_2016_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/315/lei_4471_2016_compilada.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 4310/2013 - Plano Plurianual para o período de 2014 a 2017.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/224/lei_4388_2015_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/224/lei_4388_2015_compilada.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/141/lei_4310_2013_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/141/lei_4310_2013_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Piedade para o período de 2014 a 2017.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/27/lei_4246_2012_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/27/lei_4246_2012_compilada.pdf</t>
   </si>
   <si>
     <t>Autoriza, no Plano Plurianual, a inserção das alterações nos programas já existentes que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4977/lei_4057_2009.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4977/lei_4057_2009_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Piedade para o período de 2010 a 2013.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/4600/lei_3844_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/4600/lei_3844_2007.pdf</t>
   </si>
   <si>
     <t>Autoriza no Plano Plurianual a inserção das alterações nos programas já existentes e a inclusão do novo programa e dá outras providências.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/4588/lei_3683_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/4588/lei_3683_2006.pdf</t>
   </si>
   <si>
     <t>Autoriza a implantação e a inclusão, no Plano Plurianual do Município, do Programa que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/4597/lei_3652_2005.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/4597/lei_3652_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Piedade para o período de 2006 a 2009.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3927/lei_3068_1999.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3927/lei_3068_1999.pdf</t>
   </si>
   <si>
     <t>Autoriza inclusão de programa no plano plurianual vigente e abertura de crédito especial, conforme especifica.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3911/lei_3060_1999.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3911/lei_3060_1999.pdf</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3910/lei_3059_1999.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3910/lei_3059_1999.pdf</t>
   </si>
   <si>
     <t>Autoriza inclusão de programa no plurianual vigente e abertura de crédito especial, conforme especifica.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3743/lei_2899_1997.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3743/lei_2899_1997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Piedade - SP, para o período de 1998 a 2001.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3518/lei_2473_1993.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3518/lei_2473_1993.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Piedade-SP, para período de 1994 a 1997.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2877/lei_1910_1989.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2877/lei_1910_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do município de Piedade - SP para o período de 1990 a 1993.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1988/2723/lei_1823_1988.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1988/2723/lei_1823_1988.pdf</t>
   </si>
   <si>
     <t>Aprova o orçamento plurianual de investimentos do município de Piedade para o triênio de 1989 a 1991.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1987/2770/lei_1720_1987.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1987/2770/lei_1720_1987.pdf</t>
   </si>
   <si>
     <t>Aprova o orçamento plurianual de investimentos do município de Piedade para o triênio de 1988 a 1990.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1986/2607/lei_1643_1986.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1986/2607/lei_1643_1986.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos do Município de Piedade para o triênio de 1987/1989.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1983/2412/lei_1465_1983.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1983/2412/lei_1465_1983.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento plurianual de investimentos, relativo ao triênio 1984/1986, nos termos do artigo 25 da lei federal nº 4320/1964 e ato complementar nº 43, de 29/1/1969.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1982/2336/lei_1412_1982.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1982/2336/lei_1412_1982.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento plurianual de investimentos, relativo ao triênio 1983/1985, nos termos do artigo 25 da lei federal nº 4320/1964 e ato complementar nº 43, de 29/1/1969.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1981/2307/lei_1389_1981.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1981/2307/lei_1389_1981.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento plurianual de investimentos, relativo ao triênio 1982/1984, nos termos do artigo 25 da lei federal nº 4320/1964 e ato complementar nº 43, de 29/1/1969.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1980/2276/lei_1359_1980.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1980/2276/lei_1359_1980.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento plurianual de investimentos, relativo ao triênio 1981/1983, nos termos do artigo 25 da lei federal nº 4320/1964 e ato complementar nº 43, de 29/1/1969.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1979/2223/lei_1310_1979.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1979/2223/lei_1310_1979.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento plurianual de investimentos, relativo ao triênio 1980/1982, nos termos do artigo 25 da_x000D_
 lei federal nº 4320/1964 e ato complementar nº 43, de 29/1/1969.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1978/2405/lei_1276_1978.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1978/2405/lei_1276_1978.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento plurianual de investimentos, relativo ao triênio 1979/1981, nos termos do artigo 25 da lei federal nº 4320/1964 e ato complementar nº 43, de 29/1/1969.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1977/2182/lei_1218_1977.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1977/2182/lei_1218_1977.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento plurianual de investimentos, relativo ao triênio 1978/1980, nos termos do artigo 25 da lei federal nº 4320/1964 e ato complementar nº 43, de 29/1/1969.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1976/2119/lei_1175_1976.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1976/2119/lei_1175_1976.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento plurianual de investimentos, relativo ao triênio 1977/1979, nos termos do artigo 25 da lei federal nº 4320/64 e ato complementar nº 43, de 29/1/1969.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1975/2005/lei_1076_1975.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1975/2005/lei_1076_1975.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento plurianual de investimentos relativo ao triênio de 1976/1978, nos termos do art. 23 da lei federal nº 4320/1964 e ato complementar nº 43, de 29/1/1969.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1970/1698/lei_747_1970.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1970/1698/lei_747_1970.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o orçamento plurianual de investimento relativo ao triênio 1971/1973.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -874,66 +874,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6130/lei_4934_2025_compilada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5960/lei_4875_2024_compilada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5438/lei_4725_2021_compilada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5233/lei_4627_2020_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/461/lei_4573_2018_compilada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/381/lei_4537_2017_compilada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/344/lei_4500_2017_compilada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/315/lei_4471_2016_compilada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/224/lei_4388_2015_compilada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/141/lei_4310_2013_compilada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/27/lei_4246_2012_compilada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4977/lei_4057_2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/4600/lei_3844_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/4588/lei_3683_2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/4597/lei_3652_2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3927/lei_3068_1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3911/lei_3060_1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3910/lei_3059_1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3743/lei_2899_1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3518/lei_2473_1993.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2877/lei_1910_1989.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1988/2723/lei_1823_1988.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1987/2770/lei_1720_1987.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1986/2607/lei_1643_1986.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1983/2412/lei_1465_1983.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1982/2336/lei_1412_1982.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1981/2307/lei_1389_1981.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1980/2276/lei_1359_1980.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1979/2223/lei_1310_1979.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1978/2405/lei_1276_1978.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1977/2182/lei_1218_1977.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1976/2119/lei_1175_1976.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1975/2005/lei_1076_1975.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1970/1698/lei_747_1970.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6130/lei_4934_2025_compilada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5960/lei_4875_2024_compilada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5438/lei_4725_2021_compilada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5233/lei_4627_2020_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/461/lei_4573_2018_compilada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/381/lei_4537_2017_compilada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/344/lei_4500_2017_compilada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/315/lei_4471_2016_compilada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/224/lei_4388_2015_compilada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/141/lei_4310_2013_compilada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/27/lei_4246_2012_compilada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4977/lei_4057_2009_compilada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/4600/lei_3844_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/4588/lei_3683_2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/4597/lei_3652_2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3927/lei_3068_1999.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3911/lei_3060_1999.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3910/lei_3059_1999.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3743/lei_2899_1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3518/lei_2473_1993.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2877/lei_1910_1989.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1988/2723/lei_1823_1988.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1987/2770/lei_1720_1987.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1986/2607/lei_1643_1986.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1983/2412/lei_1465_1983.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1982/2336/lei_1412_1982.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1981/2307/lei_1389_1981.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1980/2276/lei_1359_1980.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1979/2223/lei_1310_1979.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1978/2405/lei_1276_1978.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1977/2182/lei_1218_1977.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1976/2119/lei_1175_1976.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1975/2005/lei_1076_1975.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1970/1698/lei_747_1970.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="158" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>