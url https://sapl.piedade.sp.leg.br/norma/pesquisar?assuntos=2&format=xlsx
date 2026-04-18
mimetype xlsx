--- v1 (2026-02-04)
+++ v2 (2026-04-18)
@@ -48,1026 +48,1026 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6149/lei_4946_2025_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6149/lei_4946_2025_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2026.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6010/lei_4889_2024_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6010/lei_4889_2024_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2025.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5864/lei_4843_2023_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5864/lei_4843_2023_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2024.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5661/lei_4793_2022_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5661/lei_4793_2022_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2023.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5440/lei_4727_2021_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5440/lei_4727_2021_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2022.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5331/lei_4664_2020_compilada2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5331/lei_4664_2020_compilada2.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2021.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5208/lei_4612_2019_compilada_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5208/lei_4612_2019_compilada_2.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício 2020.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/463/lei_4575_2018_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/463/lei_4575_2018_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2019.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/384/lei_4540_2017_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/384/lei_4540_2017_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2018.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/326/lei_4482_2016_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/326/lei_4482_2016_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2017.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/246/lei_4410_2015_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/246/lei_4410_2015_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2016.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/195/lei_4363_2014_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/195/lei_4363_2014_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2015.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/143/lei_4312_2013_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/143/lei_4312_2013_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2014.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/51/lei_4269_2012_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/51/lei_4269_2012_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2013.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5139/lei_4216_2011_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5139/lei_4216_2011_compilada.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa do município de Piedade para o exercício 2012.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2010/5173/lei_4146_2010_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2010/5173/lei_4146_2010_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2011.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4979/lei_4059_2009.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4979/lei_4059_2009_compilada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2010.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2008/4842/lei_3969_2008.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2008/4842/lei_3969_2008.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2009.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5154/lei_3843_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5154/lei_3843_2007.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5106/lei_3758_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5106/lei_3758_2006.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/5004/lei_3662_2005.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/5004/lei_3662_2005.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2004/4556/lei_3557_2004.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2004/4556/lei_3557_2004.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa do município de Piedade para o exercício de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2003/4518/lei_3480_2003.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2003/4518/lei_3480_2003.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2004 e dá outras providências.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2002/4475/lei_3416_2002.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2002/4475/lei_3416_2002.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para exercício de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/4294/lei_3325_2001.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/4294/lei_3325_2001.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2002 e dá outra providências.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2000/4224/lei_3236_2000.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2000/4224/lei_3236_2000.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa despesa do município de Piedade para o exercício do ano de 2001.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/4128/lei_3102_1999.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/4128/lei_3102_1999.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de piedade para o exercício do ano 2000.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1998/4116/lei_3035_1998.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1998/4116/lei_3035_1998.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1999.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3940/lei_2954_1997.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3940/lei_2954_1997.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1998.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1996/3713/lei_2795_1996.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1996/3713/lei_2795_1996.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 1997.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1995/3695/lei_2711_1995.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1995/3695/lei_2711_1995.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município para o exercício de 1996.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1994/3953/lei_2618_1994.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1994/3953/lei_2618_1994.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1995.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3519/lei_2474_1993.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3519/lei_2474_1993.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa do município de Piedade para o exercício de 1994.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1992/3211/lei_2282_1992.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1992/3211/lei_2282_1992.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1993.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1991/3346/lei_2193_1991.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1991/3346/lei_2193_1991.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1992.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1990/2970/lei_2027_1990.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1990/2970/lei_2027_1990.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1991.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2900/lei_1918_1989.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2900/lei_1918_1989.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1990.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1988/2722/lei_1822_1988.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1988/2722/lei_1822_1988.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1989.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1987/2769/lei_1719_1987.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1987/2769/lei_1719_1987.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade parta o exercício de 1988.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1986/2606/lei_1642_1986.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1986/2606/lei_1642_1986.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1987.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1984/2481/lei_1521_1984.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1984/2481/lei_1521_1984.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1985.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1983/2411/lei_1464_1983.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1983/2411/lei_1464_1983.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1984.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1982/2335/lei_1411_1982.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1982/2335/lei_1411_1982.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1983.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1981/2306/lei_1388_1981.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1981/2306/lei_1388_1981.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1982.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1980/2275/lei_1358_1980.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1980/2275/lei_1358_1980.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1981.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1979/2222/lei_1309_1979.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1979/2222/lei_1309_1979.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício financeiro de 1980.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1978/2404/lei_1275_1978.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1978/2404/lei_1275_1978.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício financeiro de 1979.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1977/2181/lei_1217_1977.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1977/2181/lei_1217_1977.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 1978.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1976/2118/lei_1174_1976.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1976/2118/lei_1174_1976.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício financeiro de 1977.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1975/2004/lei_1075_1975.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1975/2004/lei_1075_1975.pdf</t>
   </si>
   <si>
     <t>Que estima a receita e fixa a despesa para o exercício de 1976.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1974/1993/lei_979_1974.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1974/1993/lei_979_1974.pdf</t>
   </si>
   <si>
     <t>Que estima a receita e fixa a despesa para o exercício financeiro de 1975.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1973/1800/lei_886_1973_fOCjVI7.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1973/1800/lei_886_1973_fOCjVI7.pdf</t>
   </si>
   <si>
     <t>Que estima a receita e fixa a despesa para o exercício financeiro de 1974.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1972/1738/lei_832_1972.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1972/1738/lei_832_1972.pdf</t>
   </si>
   <si>
     <t>Que estima a receita e fixa a despesa para o exercício de 1973.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1971/1746/lei_785_1971.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1971/1746/lei_785_1971.pdf</t>
   </si>
   <si>
     <t>Que estima a receita e fixa a despesa para o exercício financeiro de 1972</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1970/1697/lei_746_1970.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1970/1697/lei_746_1970.pdf</t>
   </si>
   <si>
     <t>Que estima a receita e fixa a despesa para o exercício de 1971.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1969/1651/lei_715_1969.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1969/1651/lei_715_1969.pdf</t>
   </si>
   <si>
     <t>Que estima a receita e fixa a despesa para o exercício de 1970</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1968/1592/lei_671_1968.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1968/1592/lei_671_1968.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para 1969.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1967/1582/lei_642_1967.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1967/1582/lei_642_1967.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício financeiro de 1968.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1966/1543/lei_601_1966.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1966/1543/lei_601_1966.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 1967</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>DLE</t>
   </si>
   <si>
     <t>Decreto-Lei</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1946/1482/decreto_lei_59_1946.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1946/1482/decreto_lei_59_1946.pdf</t>
   </si>
   <si>
     <t>Orça a receita e fixa a despesa do Município de Piedade para  o exercício de 1947</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1945/1479/decreto_lei_56_1945.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1945/1479/decreto_lei_56_1945.pdf</t>
   </si>
   <si>
     <t>Orça a receita e fixa a despesa do Município de Piedade para o exercício de 1946</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1944/1460/decreto_lei_47_1944.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1944/1460/decreto_lei_47_1944.pdf</t>
   </si>
   <si>
     <t>Que orça a receita e fixa a despesa do município de Piedade para o exercício de 1945</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1943/1449/decreto_lei_36_1943.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1943/1449/decreto_lei_36_1943.pdf</t>
   </si>
   <si>
     <t>Que orça a receita e fixa a despesa do Município de Piedade para o exercício de 1944</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1942/1419/decreto_lei_26_1942.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1942/1419/decreto_lei_26_1942.pdf</t>
   </si>
   <si>
     <t>Que orça a receita e fixa a despesa do Município de Piedade, para o exercício de 1943</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1941/1398/decreto_lei_14_1941.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1941/1398/decreto_lei_14_1941.pdf</t>
   </si>
   <si>
     <t>Que orça a receita e fixa a despesa do Município de Piedade, para o exercício de 1942</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1940/1387/decreto_lei_9_1940.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1940/1387/decreto_lei_9_1940.pdf</t>
   </si>
   <si>
     <t>Que orça a receita e fixa a despesa para o exercício de 1941</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1374,66 +1374,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6149/lei_4946_2025_compilada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6010/lei_4889_2024_compilada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5864/lei_4843_2023_compilada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5661/lei_4793_2022_compilada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5440/lei_4727_2021_compilada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5331/lei_4664_2020_compilada2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5208/lei_4612_2019_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/463/lei_4575_2018_compilada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/384/lei_4540_2017_compilada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/326/lei_4482_2016_compilada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/246/lei_4410_2015_compilada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/195/lei_4363_2014_compilada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/143/lei_4312_2013_compilada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/51/lei_4269_2012_compilada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5139/lei_4216_2011_compilada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2010/5173/lei_4146_2010_compilada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4979/lei_4059_2009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2008/4842/lei_3969_2008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5154/lei_3843_2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5106/lei_3758_2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/5004/lei_3662_2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2004/4556/lei_3557_2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2003/4518/lei_3480_2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2002/4475/lei_3416_2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/4294/lei_3325_2001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2000/4224/lei_3236_2000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/4128/lei_3102_1999.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1998/4116/lei_3035_1998.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3940/lei_2954_1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1996/3713/lei_2795_1996.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1995/3695/lei_2711_1995.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1994/3953/lei_2618_1994.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3519/lei_2474_1993.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1992/3211/lei_2282_1992.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1991/3346/lei_2193_1991.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1990/2970/lei_2027_1990.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2900/lei_1918_1989.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1988/2722/lei_1822_1988.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1987/2769/lei_1719_1987.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1986/2606/lei_1642_1986.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1984/2481/lei_1521_1984.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1983/2411/lei_1464_1983.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1982/2335/lei_1411_1982.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1981/2306/lei_1388_1981.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1980/2275/lei_1358_1980.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1979/2222/lei_1309_1979.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1978/2404/lei_1275_1978.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1977/2181/lei_1217_1977.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1976/2118/lei_1174_1976.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1975/2004/lei_1075_1975.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1974/1993/lei_979_1974.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1973/1800/lei_886_1973_fOCjVI7.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1972/1738/lei_832_1972.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1971/1746/lei_785_1971.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1970/1697/lei_746_1970.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1969/1651/lei_715_1969.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1968/1592/lei_671_1968.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1967/1582/lei_642_1967.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1966/1543/lei_601_1966.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1946/1482/decreto_lei_59_1946.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1945/1479/decreto_lei_56_1945.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1944/1460/decreto_lei_47_1944.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1943/1449/decreto_lei_36_1943.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1942/1419/decreto_lei_26_1942.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1941/1398/decreto_lei_14_1941.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1940/1387/decreto_lei_9_1940.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6149/lei_4946_2025_compilada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/6010/lei_4889_2024_compilada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5864/lei_4843_2023_compilada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5661/lei_4793_2022_compilada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5440/lei_4727_2021_compilada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5331/lei_4664_2020_compilada2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/5208/lei_4612_2019_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/463/lei_4575_2018_compilada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/384/lei_4540_2017_compilada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/326/lei_4482_2016_compilada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/246/lei_4410_2015_compilada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/195/lei_4363_2014_compilada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/143/lei_4312_2013_compilada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/51/lei_4269_2012_compilada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5139/lei_4216_2011_compilada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2010/5173/lei_4146_2010_compilada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4979/lei_4059_2009_compilada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2008/4842/lei_3969_2008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/5154/lei_3843_2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5106/lei_3758_2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/5004/lei_3662_2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2004/4556/lei_3557_2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2003/4518/lei_3480_2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2002/4475/lei_3416_2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/4294/lei_3325_2001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2000/4224/lei_3236_2000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/4128/lei_3102_1999.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1998/4116/lei_3035_1998.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3940/lei_2954_1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1996/3713/lei_2795_1996.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1995/3695/lei_2711_1995.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1994/3953/lei_2618_1994.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3519/lei_2474_1993.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1992/3211/lei_2282_1992.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1991/3346/lei_2193_1991.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1990/2970/lei_2027_1990.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2900/lei_1918_1989.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1988/2722/lei_1822_1988.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1987/2769/lei_1719_1987.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1986/2606/lei_1642_1986.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1984/2481/lei_1521_1984.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1983/2411/lei_1464_1983.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1982/2335/lei_1411_1982.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1981/2306/lei_1388_1981.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1980/2275/lei_1358_1980.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1979/2222/lei_1309_1979.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1978/2404/lei_1275_1978.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1977/2181/lei_1217_1977.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1976/2118/lei_1174_1976.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1975/2004/lei_1075_1975.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1974/1993/lei_979_1974.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1973/1800/lei_886_1973_fOCjVI7.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1972/1738/lei_832_1972.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1971/1746/lei_785_1971.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1970/1697/lei_746_1970.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1969/1651/lei_715_1969.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1968/1592/lei_671_1968.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1967/1582/lei_642_1967.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1966/1543/lei_601_1966.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1946/1482/decreto_lei_59_1946.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1945/1479/decreto_lei_56_1945.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1944/1460/decreto_lei_47_1944.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1943/1449/decreto_lei_36_1943.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1942/1419/decreto_lei_26_1942.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1941/1398/decreto_lei_14_1941.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1940/1387/decreto_lei_9_1940.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>