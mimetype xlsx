--- v0 (2025-12-07)
+++ v1 (2026-05-09)
@@ -48,645 +48,645 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6128/lei_4932_2025_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6128/lei_4932_2025_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2026.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5961/lei_4876_2024_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5961/lei_4876_2024_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2025.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5790/lei_4821_2023_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5790/lei_4821_2023_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2024.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5614/lei_4775_2022_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5614/lei_4775_2022_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2023.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5439/lei_4726_2021_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5439/lei_4726_2021_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5267/lei_4637_2020_compilada_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5267/lei_4637_2020_compilada_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5232/lei_4626_2020_compilada_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5232/lei_4626_2020_compilada_2.pdf</t>
   </si>
   <si>
     <t>Autoriza alterações na Lei de Diretrizes Orçamentárias - LDO - e dá outras providências.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1998/lei_4590_2019_compilada_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1998/lei_4590_2019_compilada_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/462/lei_4574_2018_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/462/lei_4574_2018_compilada.pdf</t>
   </si>
   <si>
     <t>Autoriza na Lei de Diretrizes Orçamentárias - LDO, a inserção das alterações que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/403/lei_4556_2018_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/403/lei_4556_2018_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/382/lei_4538_2017_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/382/lei_4538_2017_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/345/lei_4501_2017_compilada_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/345/lei_4501_2017_compilada_2.pdf</t>
   </si>
   <si>
     <t>Autoriza na Lei de Diretrizes Orçamentárias - LDO - a inserção das alterações que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/314/lei_4470_2016_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/314/lei_4470_2016_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/226/lei_4390_2015_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/226/lei_4390_2015_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/177/lei_4345_2014_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/177/lei_4345_2014_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/142/lei_4311_2013_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/142/lei_4311_2013_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/33/lei_4252_2012_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/33/lei_4252_2012_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5119/lei_4196_2011.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5119/lei_4196_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2010/5144/lei_4125_2010_compilada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2010/5144/lei_4125_2010_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4978/lei_4058_2009.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4978/lei_4058_2009_compilada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2010 e da outras providências.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2008/4774/lei_3946_2008.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2008/4774/lei_3946_2008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/4599/lei_3807_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/4599/lei_3807_2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5009/lei_3728_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5009/lei_3728_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2007 do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/4593/lei_3684_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/4593/lei_3684_2006.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão, na Lei de Diretrizes Orçamentárias do Município, do programa que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/4601/lei_3655_2005.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/4601/lei_3655_2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração da Lei Orçamentária de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2004/4527/lei_3539_2004.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2004/4527/lei_3539_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2005 e dá outras providências</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2003/4470/lei_3458_2003.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2003/4470/lei_3458_2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2004 e dá outras providências.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2002/4374/lei_3371_2002.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2002/4374/lei_3371_2002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/4243/lei_3288_2001.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/4243/lei_3288_2001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2000/4084/lei_3174_2000.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2000/4084/lei_3174_2000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3917/lei_3064_1999.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3917/lei_3064_1999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício do ano 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1998/4035/lei_3001_1998.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1998/4035/lei_3001_1998.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para exercício de 1999 e dá outras providências.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3819/lei_2875_1997.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3819/lei_2875_1997.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao parágrafo único, do artigo 20, da lei municipal nº 2856, de 24 de junho de 1997.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3793/lei_2856_1997.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3793/lei_2856_1997.pdf</t>
   </si>
   <si>
     <t>Dispões sobre as Diretrizes Orçamentárias para o exercício de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1996/3653/lei_2778_1996.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1996/3653/lei_2778_1996.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes orçamentárias para o exercício de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1995/3494/lei_2675_1995.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1995/3494/lei_2675_1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 1996 e dá outras providências.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1994/3549/lei_2555_1994.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1994/3549/lei_2555_1994.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes orçamentárias para o exercício de 1995 e dá outras providências.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3313/lei_2405_1993.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3313/lei_2405_1993.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes orçamentárias para o exercício de 1994 e dá outras providências.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1992/3103/lei_2264_1992.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1992/3103/lei_2264_1992.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 1993 e dá outras providências.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1991/3102/lei_2091_1991.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1991/3102/lei_2091_1991.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 1992 e dá outras providências.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1990/2912/lei_1982_1990.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1990/2912/lei_1982_1990.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 1991 e dá outras providências.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2878/lei_1911_1989.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2878/lei_1911_1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o ano de 1990 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -993,66 +993,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6128/lei_4932_2025_compilada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5961/lei_4876_2024_compilada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5790/lei_4821_2023_compilada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5614/lei_4775_2022_compilada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5439/lei_4726_2021_compilada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5267/lei_4637_2020_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5232/lei_4626_2020_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1998/lei_4590_2019_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/462/lei_4574_2018_compilada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/403/lei_4556_2018_compilada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/382/lei_4538_2017_compilada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/345/lei_4501_2017_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/314/lei_4470_2016_compilada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/226/lei_4390_2015_compilada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/177/lei_4345_2014_compilada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/142/lei_4311_2013_compilada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/33/lei_4252_2012_compilada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5119/lei_4196_2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2010/5144/lei_4125_2010_compilada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4978/lei_4058_2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2008/4774/lei_3946_2008.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/4599/lei_3807_2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5009/lei_3728_2006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/4593/lei_3684_2006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/4601/lei_3655_2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2004/4527/lei_3539_2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2003/4470/lei_3458_2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2002/4374/lei_3371_2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/4243/lei_3288_2001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2000/4084/lei_3174_2000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3917/lei_3064_1999.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1998/4035/lei_3001_1998.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3819/lei_2875_1997.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3793/lei_2856_1997.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1996/3653/lei_2778_1996.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1995/3494/lei_2675_1995.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1994/3549/lei_2555_1994.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3313/lei_2405_1993.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1992/3103/lei_2264_1992.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1991/3102/lei_2091_1991.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1990/2912/lei_1982_1990.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2878/lei_1911_1989.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2025/6128/lei_4932_2025_compilada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2024/5961/lei_4876_2024_compilada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2023/5790/lei_4821_2023_compilada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2022/5614/lei_4775_2022_compilada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2021/5439/lei_4726_2021_compilada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5267/lei_4637_2020_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2020/5232/lei_4626_2020_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2019/1998/lei_4590_2019_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/462/lei_4574_2018_compilada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2018/403/lei_4556_2018_compilada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/382/lei_4538_2017_compilada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2017/345/lei_4501_2017_compilada_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2016/314/lei_4470_2016_compilada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2015/226/lei_4390_2015_compilada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2014/177/lei_4345_2014_compilada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2013/142/lei_4311_2013_compilada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2012/33/lei_4252_2012_compilada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2011/5119/lei_4196_2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2010/5144/lei_4125_2010_compilada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2009/4978/lei_4058_2009_compilada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2008/4774/lei_3946_2008.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2007/4599/lei_3807_2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/5009/lei_3728_2006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2006/4593/lei_3684_2006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2005/4601/lei_3655_2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2004/4527/lei_3539_2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2003/4470/lei_3458_2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2002/4374/lei_3371_2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2001/4243/lei_3288_2001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/2000/4084/lei_3174_2000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1999/3917/lei_3064_1999.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1998/4035/lei_3001_1998.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3819/lei_2875_1997.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1997/3793/lei_2856_1997.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1996/3653/lei_2778_1996.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1995/3494/lei_2675_1995.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1994/3549/lei_2555_1994.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1993/3313/lei_2405_1993.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1992/3103/lei_2264_1992.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1991/3102/lei_2091_1991.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1990/2912/lei_1982_1990.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/normajuridica/1989/2878/lei_1911_1989.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="126" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>