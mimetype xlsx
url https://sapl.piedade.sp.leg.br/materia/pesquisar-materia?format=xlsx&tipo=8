--- v0 (2025-10-21)
+++ v1 (2026-04-27)
@@ -10,1021 +10,1050 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="718" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="734" uniqueCount="337">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5931</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PRes</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Jeferson D. Cardoso (Tatu)</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5931/projeto_de_resolucao_1-_26-2-2026_jeferson.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova redação ao artigo 6º da Resolução nº 4, de 10 de abril de 2018 — Regulamenta a concessão de título de cidadão_x000D_
+honorário ou qualquer outra honraria ou homenagem a pessoas que, reconhecidamente, tenham prestado serviços ao_x000D_
+Município.</t>
+  </si>
+  <si>
+    <t>5958</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>CPI - Comissão Parlamentar de Inquérito sobre irregularidades na Guarda Civil Municipal de Piedade</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5958/projeto_de_resolucao_2_-_5-3-2026_cpi.pdf</t>
+  </si>
+  <si>
+    <t>Aprova o relatório final e as conclusões da Comissão Parlamentar de Inquérito, instituída pelo Decreto Legislativo nº 109/2025, destinada a apurar suposto abuso de poder, perseguições e outras eventuais ocorrências, dentro da Guarda Civil Municipal de Piedade, e em outros setores.</t>
+  </si>
+  <si>
     <t>5331</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>1</t>
-[...7 lines deleted...]
-  <si>
     <t>Alexandre Pereira (Xandinho)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5331/pr__1_-_27-1-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5331/pr__1_-_27-1-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 185, 186 e 252, caput, da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>19ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5464/pr__2_-_16--2025_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5464/pr__2_-_16--2025_mesa.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129, de 29 de março de 2021, instituindo no âmbito do Poder Legislativo Municipal, o Programa Governo Digital – GDLP e dá outras providências.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5597/pr__3_-_6-8-2025_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5597/pr__3_-_6-8-2025_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de passagens aéreas e hospedagens, bem como estabelece os respectivos procedimentos de instrução processual e de_x000D_
 prestação de contas e dá outras providências.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adilsom Castanho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5590/pr__4_-_6-8-2025_presidente.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5590/pr__4_-_6-8-2025_presidente.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei nº 13.709, de 14 de agosto de 2018 - Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Piedade - Estado de São Paulo.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5589/pr_5_-_7-8-2025_presidente.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5589/pr_5_-_7-8-2025_presidente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e implantação do Programa de Controle Médico de Saúde Ocupacional - PCMSO e do Programa de Prevenção de Riscos_x000D_
 Ambientais - PPRA, no âmbito da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>18ª Legislatura - 2ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4766/pr__1_-_30-1-2024_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4766/pr__1_-_30-1-2024_mesa.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência para a Prefeitura Municipal de Piedade de bens móveis e equipamentos em desuso pela Câmara.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4823/pr__2_-_8-3-2024_wandi_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4823/pr__2_-_8-3-2024_wandi_assinado.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 107 caput e parágrafos e revoga o artigo 113, todos da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4912/pr_3_-_12-4-2024_mesa_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4912/pr_3_-_12-4-2024_mesa_assinado.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de Piedade, estado de São Paulo, para a 19ª Legislatura, conforme especifica.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5113/pr_4-_9-10-2024_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5113/pr_4-_9-10-2024_mesa.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratar de interesses particulares à vereadora Maria Vicentina Godinho Pereira da Silva.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5153/pr_5_-_8-11-2024_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5153/pr_5_-_8-11-2024_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Auxílio-Saúde aos servidores ativos da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5163/pr_6_-_14-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5163/pr_6_-_14-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao caput do artigo 252 da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/pr_7_-_28-11-2024_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/pr_7_-_28-11-2024_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do auxílio-saúde aos servidores ativos da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Alex P. da Silva, Caio Cezar da S. Martori, José Anésio X. Lemes, Nelson P. de Oliveira (Camarão), Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5207/pr_8_-_28-11-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5207/pr_8_-_28-11-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 52 e inclui o artigo 73-A,na Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/pr_1_-_14-2-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/pr_1_-_14-2-2023_mesa.pdf</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/pr_2_-_2-3-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/pr_2_-_2-3-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Dá nova redação, acrescenta, suprime alíneas, incisos, parágrafos e artigos da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/pr_3_-_21-3-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/pr_3_-_21-3-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Concede licença-paternidade ao vereador Mauro Vieira Machado.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/proj_resolucao_4_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/proj_resolucao_4_2023.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de Piedade, estado de SP, para a Legislatura 2025/2028, conforme especifica.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/pr_5_-_13-6-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/pr_5_-_13-6-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 15 da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/pr_6_-_4-9-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/pr_6_-_4-9-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de plano de saúde aos servidores da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>CPI - Comissão Parlamentar de Inquérito para apurar denúncia apresentada pela Sra. Silvana Emídio de Souza</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/pr_7_-_11-9-2023_cpi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/pr_7_-_11-9-2023_cpi.pdf</t>
   </si>
   <si>
     <t>Aprova o relatório final e as conclusões da Comissão Parlamentar de Inquérito instituída pelo Decreto Legislativo nº 62/2022, destinada a apurar eventuais infrações político administrativas do Prefeito Municipal, contidas na denúncia apresentada pela Sra. Silvana Emídio de Souza Rodrigues.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3306/pr_8_-_20-9-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3306/pr_8_-_20-9-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estágio de estudantes na Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/</t>
+    <t>http://sapl.piedade.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dá nova redação ao "caput" do artigo 109 da Resolução nº 15, de 3 de agosto de 2020, Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4194/pr_9_-_10-11-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4194/pr_9_-_10-11-2023_caio.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 6º da Resolução nº 4, de 10 de abril de 2018 — Regulamenta a concessão de título de cidadão honorário ou qualquer outra honraria ou homenagem a pessoas que, reconhecidamente, tenham prestado serviços ao Município.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Caio Cezar da S. Martori, Maurinho Machado, Nelson P. de Oliveira (Camarão), Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4329/pr_11_-_1o-12-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4329/pr_11_-_1o-12-2023_wandi.pdf</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Joacildo X. dos Santos (Baiano)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/pr__1_-_20-1-2021_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/pr__1_-_20-1-2021_joacildo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Conte Comigo" no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/pr__2_-_5-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/pr__2_-_5-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de COVID-19 no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/pr__3_-_12-2-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/pr__3_-_12-2-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Fiscalização dos Recursos Destinados à Santa Casa de Misericórdia de Piedade, no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>18ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/pr__4_-_28-4-2021_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/pr__4_-_28-4-2021_mesa.pdf</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>CECVD19 - Comissão Especial COVID-19</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/pr_5_-_30-7-2021_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/pr_5_-_30-7-2021_mesa.pdf</t>
   </si>
   <si>
     <t>Prorroga o funcionamento dos trabalhos da Comissão Especial criada no âmbito da Câmara Municipal para acompanhar as medidas relacionadas à Covid-19.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/pr_6_-_25-8-2021_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/pr_6_-_25-8-2021_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Ética e Decoro Parlamentar no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>17ª Legislatura - 2ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/pr_1_-_22-4-2020_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/pr_1_-_22-4-2020_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos vereadores da Câmara Municipal para o período de 1º de janeiro de 2021 a 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_resolucao__01-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_resolucao__01-2018.pdf</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>Maurinho Machado, Alex P. da Silva, Benedito Alves dos Santos, Geraldo Amâncio Vieira, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_resolucao_2_2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_resolucao_2_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Averiguação denominada “Castelo de Cartas” no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_resolucao_no_03-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_resolucao_no_03-2019.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para proceder à revisão do Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>Adélcio Vieira de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/pr_4_-_19-9-2019_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/pr_4_-_19-9-2019_adelcio.pdf</t>
   </si>
   <si>
     <t>Prorroga o funcionamento dos trabalhos da Comissão Especial constituída para revisão do Regimento Interno.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1388/pr_5_-_30-10-2019_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1388/pr_5_-_30-10-2019_mesa.pdf</t>
   </si>
   <si>
     <t>Fixa as diretrizes gerais para a instituição do teletrabalho (home office) no âmbito da Procuradoria Legislativa da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>CERI - Comissão Especial para proceder à revisão do Regimento Interno da Câmara Municipal de Piedade</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1406/pr_6_-_22-11-2019_ceri_yZhTvSj.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1406/pr_6_-_22-11-2019_ceri_yZhTvSj.pdf</t>
   </si>
   <si>
     <t>Regimento Interno da Câmara Municipal de Piedade - SP.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>17ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto-de-resolucao-n-1-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto-de-resolucao-n-1-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência para a Prefeitura Municipal de Piedade de bens móveis e equipamentos em desuso pela Câmara</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Daniel Dias de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-resolucao-n-2-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-resolucao-n-2-2018.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de título de cidadão honorário ou qualquer outra honraria ou homenagem a pessoas que, reconhecidamente, tenham prestado serviços ao Município.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/167/pr-3-26-04-2018-mesa-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/167/pr-3-26-04-2018-mesa-.docx</t>
   </si>
   <si>
     <t>Acrescenta a alínea "f" ao inciso V do artigo 16 do Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/296/pr_4_-_5-7-2018_mesa.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/296/pr_4_-_5-7-2018_mesa.doc</t>
   </si>
   <si>
     <t>Autoriza a transferência à Prefeitura Municipal de Piedade, do veículo VW Santana 2.0 - placa BNZ-1500, em desuso pela Câmara.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/443/pr_5_-_12-11-2018_mesa_5sarw49.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/443/pr_5_-_12-11-2018_mesa_5sarw49.odt</t>
   </si>
   <si>
     <t>Regulamenta a estrutura organizacional da Câmara Municipal de Piedade - SP.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/453/pr_6_-_26-11-2018_mesa.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/453/pr_6_-_26-11-2018_mesa.odt</t>
   </si>
   <si>
     <t>Cria a Ouvidoria Parlamentar na Câmara Municipal de Piedade - SP.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>Alex P. da Silva, Adélcio Vieira de Jesus, Daniel Dias de Moraes, Jorge de Souza Biscaia Júnior, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/462/pr_7_-_28-11-2018_alex_DAav6A3.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/462/pr_7_-_28-11-2018_alex_DAav6A3.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da ‘Frente Parlamentar em Defesa da Criança, da Vida e da Família’ no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_resolucao_2_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_resolucao_2_2017.pdf</t>
   </si>
   <si>
     <t>Disciplina a avaliação especial de desempenho a ser realizada no período do estágio probatório, cria Comissão de Estágio Probatório, e dá outras providências</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>16ª Legislatura - 2ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2016/1108/projeto_de_resolucao_1_2016.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2016/1108/projeto_de_resolucao_1_2016.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratamento de saúde ao vereador Norton Yoshio Nakayama</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>Norton Yoshio Nakayama</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1086/projeto_resolucao_1_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1086/projeto_resolucao_1_2015.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 48 e acrescenta novo dispositivo na Resolução nº 1, de 28 de novembro de 2005, que instituiu o Regimento Interno da Câmara Municipal de Piedade</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1088/projeto_resolucao_2_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1088/projeto_resolucao_2_2015.pdf</t>
   </si>
   <si>
     <t>Justifica a ausência de vereador em sessão ordinária</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1091/projeto_resolucao_3_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1091/projeto_resolucao_3_2015.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1092/projeto_resolucao_4_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1092/projeto_resolucao_4_2015.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratamento de saúde ao Vereador Alexandre Mauro Freire Gomes</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1093/projeto_resolucao_5_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1093/projeto_resolucao_5_2015.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para proceder à revisão do Regimento Interno</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1100/projeto_resolucao_6_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1100/projeto_resolucao_6_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema de Controle Interno no âmbito da Câmara Municipal de Piedade e dá outras providências</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>Alexandre Mauro Freire Gomes, Gilberto José de Oliveira, Samuel de Oliveira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1094/resolucao_6_7_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1094/resolucao_6_7_2015.pdf</t>
   </si>
   <si>
     <t>Prorroga o funcionamento dos trabalhos da Comissão Especial constituída para revisão do Regimento Interno</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>Geraldo Pinto de Camargo Filho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1101/projeto_resolucao_7_8_2015.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1101/projeto_resolucao_7_8_2015.pdf</t>
   </si>
   <si>
     <t>Autoriza a transmissão em tempo real das sessões da Câmara Municipal e Piedade e dá outras providências</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>16ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1077/projeto_resolucao_1_2014.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1077/projeto_resolucao_1_2014.pdf</t>
   </si>
   <si>
     <t>Concede licença a Vereador</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1078/projeto_resolucao_2_2014.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1078/projeto_resolucao_2_2014.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratamento de saúde ao Vereador Norton Yoshio Nakayama</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1081/projeto_resolucao_3_2014.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1081/projeto_resolucao_3_2014.pdf</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1082/projeto_resolucao_4_2014.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1082/projeto_resolucao_4_2014.pdf</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1083/projeto_resolucao_5_2014.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1083/projeto_resolucao_5_2014.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratamento de saúde ao Vereador Marcos Pinto de Camargo</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1084/projeto_resolucao_6_2014.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1084/projeto_resolucao_6_2014.pdf</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1069/projeto_resolucao_1_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1069/projeto_resolucao_1_2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 5, de 5 de Maio de 1997, que instituiu a Tribuna Livre</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1070/projeto_resolucao_1_2__2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1070/projeto_resolucao_1_2__2013.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1067/projeto_resolucao_1_2012.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1067/projeto_resolucao_1_2012.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 48 e acrescenta novo dispositivo na Resolução n°1, de 28 de novembro de 2005, que instituiu o Regimento Interno da Câmara Municipal de Piedade</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1068/projeto_resolucao_2_2012.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1068/projeto_resolucao_2_2012.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 11 e 15 da Resolução n°1, de 28 de novembro de 2005, que Instituiu o Regimento Interno de Câmara Municipal de Piedade</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>15ª Legislatura - 2ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2944/projeto_resolucao_1_2011.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2944/projeto_resolucao_1_2011.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 101 da Resolução nº 1, de 28 de novembro de 2005, que institui o Regimento Interno da Câmara Municipal, alterada pela Resolução nº 1/2009, de 23 de março de 2009.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2945/projeto_resolucao_3_2011.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2945/projeto_resolucao_3_2011.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial com a finalidade de acompanhar e analisar os problemas surgidos recentemente na Santa Casa de Misericórdia de Piedade.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2946/projeto_resolucao_4_2011.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2946/projeto_resolucao_4_2011.pdf</t>
   </si>
   <si>
     <t>Cria uma Comissão para acompanhamento das negociações referente ao Saneamento Básico do Município.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>15ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2009/2952/proj_resolucao_1_2009.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2009/2952/proj_resolucao_1_2009.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 101 da Resolução nº 1, de 28 de novembro de 2005, que institui o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2009/2953/proj_resolucao_3_2009.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2009/2953/proj_resolucao_3_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento da cesta básica, conforme especifica.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>Dispõe em caráter excepcional o valor da cesta básica, conforme especifica.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>14ª Legislatura - 3ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3025/proj_resolucao_1_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3025/proj_resolucao_1_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I do artigo 226 da resolução nº 1, de 28 de novembro de 2005, que instituiu o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>Marcelo Tavares do Rego</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3010/proj_resolucao_2_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3010/proj_resolucao_2_2007.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial composta de 3 (três) vereadores, com a finalidade de estudar a real situação da segurança pública do município.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>Antônio Carlos Adriano</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3011/proj_resolucao_3_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3011/proj_resolucao_3_2007.pdf</t>
   </si>
   <si>
     <t>Cria na Comissão de Cultura e Assistência Social uma Subcomissão de Defesa do Consumidor.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3012/proj_resolucao_4_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3012/proj_resolucao_4_2007.pdf</t>
   </si>
   <si>
     <t>Cria na Comissão de Justiça e Redação uma Subcomissão de Defesa dos Direitos da Pessoa Humana.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3024/proj_resolucao_5_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3024/proj_resolucao_5_2007.pdf</t>
   </si>
   <si>
     <t>Acrescenta alínea ao inciso I do artigo 18 da Resolução nº 1, de 28 de novembro de 2005, que institui o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3032/proj_resolucao_6_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3032/proj_resolucao_6_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso II do artigo 9º e ao artigo 11 da Resolução nº 6, de 10 de junho de 2002.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3036/proj_resolucao_7_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3036/proj_resolucao_7_2007.pdf</t>
   </si>
   <si>
     <t>Institui o "Prêmio Cultural Piedade", e dá outras providências.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3033/proj_resolucao_8_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3033/proj_resolucao_8_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 11 da Resolução nº 6/2002, de 10 de junho de 2002, que institui o Código de Ética e Decoro Parlamentar, e dá outras providências.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3034/proj_resolucao_9_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3034/proj_resolucao_9_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso III do artigo 6º e ao caput do artigo 9º da Resolução nº 6, de 10 de junho de 2002, que instituiu o Código de Ética e Decoro Parlamentar.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3035/proj_resolucao_10_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3035/proj_resolucao_10_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 11 da Resolução nº 1, de 28 de novembro de 2005.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3142/proj_resolucao_1_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3142/proj_resolucao_1_2006.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial para proceder à revisão da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>Cristina Massarelli do Lago Lorca Bueno</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3143/proj_resolucao_2_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3143/proj_resolucao_2_2006.pdf</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>14ª Legislatura - 2ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3146/proj_resolucao_3_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3146/proj_resolucao_3_2006.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial composta de 5 vereadores, com a finalidade de conhecer a real situação da saúde pública na cidade.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3147/proj_resolucao_4_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3147/proj_resolucao_4_2006.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial para proceder a estudos e avaliação sobre a transferência da sede do Legislativo de Piedade para as dependências do Clube Literário e Recreativo local.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3158/proj_resolucao_5_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3158/proj_resolucao_5_2006.pdf</t>
   </si>
   <si>
     <t>Regulamenta a apresentação dos projetos de lei versando sobre denominação de vias públicas.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3159/proj_resolucao_6_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3159/proj_resolucao_6_2006.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao § 1º do artigo 107 da resolução nº 1/2006, que instituiu o Regimento Interno.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3160/proj_resolucao_7_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3160/proj_resolucao_7_2006.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 89 e 90 da resolução nº 1, de 28 de novembro de 2005, que instituiu o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3161/proj_resolucao_8_2006.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3161/proj_resolucao_8_2006.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso II, alínea "b", do artigo 240 da resolução nº 1, de 28 de novembro de 2005, que instituiu o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>14ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para proceder à revisão do Regimento Interno da Câmara Municipal, instituído pela Resolução nº 10, de 14 de dezembro de 1992.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1343,67 +1372,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5331/pr__1_-_27-1-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5464/pr__2_-_16--2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5597/pr__3_-_6-8-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5590/pr__4_-_6-8-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5589/pr_5_-_7-8-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4766/pr__1_-_30-1-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4823/pr__2_-_8-3-2024_wandi_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4912/pr_3_-_12-4-2024_mesa_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5113/pr_4-_9-10-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5153/pr_5_-_8-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5163/pr_6_-_14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/pr_7_-_28-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5207/pr_8_-_28-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/pr_1_-_14-2-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/pr_2_-_2-3-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/pr_3_-_21-3-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/proj_resolucao_4_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/pr_5_-_13-6-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/pr_6_-_4-9-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/pr_7_-_11-9-2023_cpi.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3306/pr_8_-_20-9-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4194/pr_9_-_10-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4329/pr_11_-_1o-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/pr__1_-_20-1-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/pr__2_-_5-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/pr__3_-_12-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/pr__4_-_28-4-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/pr_5_-_30-7-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/pr_6_-_25-8-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/pr_1_-_22-4-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_resolucao__01-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_resolucao_2_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_resolucao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/pr_4_-_19-9-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1388/pr_5_-_30-10-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1406/pr_6_-_22-11-2019_ceri_yZhTvSj.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto-de-resolucao-n-1-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-resolucao-n-2-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/167/pr-3-26-04-2018-mesa-.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/296/pr_4_-_5-7-2018_mesa.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/443/pr_5_-_12-11-2018_mesa_5sarw49.odt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/453/pr_6_-_26-11-2018_mesa.odt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/462/pr_7_-_28-11-2018_alex_DAav6A3.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_resolucao_2_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2016/1108/projeto_de_resolucao_1_2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1086/projeto_resolucao_1_2015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1088/projeto_resolucao_2_2015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1091/projeto_resolucao_3_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1092/projeto_resolucao_4_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1093/projeto_resolucao_5_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1100/projeto_resolucao_6_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1094/resolucao_6_7_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1101/projeto_resolucao_7_8_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1077/projeto_resolucao_1_2014.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1078/projeto_resolucao_2_2014.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1081/projeto_resolucao_3_2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1082/projeto_resolucao_4_2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1083/projeto_resolucao_5_2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1084/projeto_resolucao_6_2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1069/projeto_resolucao_1_2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1070/projeto_resolucao_1_2__2013.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1067/projeto_resolucao_1_2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1068/projeto_resolucao_2_2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2944/projeto_resolucao_1_2011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2945/projeto_resolucao_3_2011.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2946/projeto_resolucao_4_2011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2009/2952/proj_resolucao_1_2009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2009/2953/proj_resolucao_3_2009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3025/proj_resolucao_1_2007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3010/proj_resolucao_2_2007.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3011/proj_resolucao_3_2007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3012/proj_resolucao_4_2007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3024/proj_resolucao_5_2007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3032/proj_resolucao_6_2007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3036/proj_resolucao_7_2007.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3033/proj_resolucao_8_2007.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3034/proj_resolucao_9_2007.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3035/proj_resolucao_10_2007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3142/proj_resolucao_1_2006.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3143/proj_resolucao_2_2006.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3146/proj_resolucao_3_2006.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3147/proj_resolucao_4_2006.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3158/proj_resolucao_5_2006.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3159/proj_resolucao_6_2006.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3160/proj_resolucao_7_2006.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3161/proj_resolucao_8_2006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5931/projeto_de_resolucao_1-_26-2-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5958/projeto_de_resolucao_2_-_5-3-2026_cpi.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5331/pr__1_-_27-1-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5464/pr__2_-_16--2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5597/pr__3_-_6-8-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5590/pr__4_-_6-8-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5589/pr_5_-_7-8-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4766/pr__1_-_30-1-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4823/pr__2_-_8-3-2024_wandi_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4912/pr_3_-_12-4-2024_mesa_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5113/pr_4-_9-10-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5153/pr_5_-_8-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5163/pr_6_-_14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/pr_7_-_28-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5207/pr_8_-_28-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/pr_1_-_14-2-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/pr_2_-_2-3-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/pr_3_-_21-3-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/proj_resolucao_4_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/pr_5_-_13-6-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/pr_6_-_4-9-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/pr_7_-_11-9-2023_cpi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3306/pr_8_-_20-9-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4194/pr_9_-_10-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4329/pr_11_-_1o-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/pr__1_-_20-1-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/pr__2_-_5-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/pr__3_-_12-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/pr__4_-_28-4-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/pr_5_-_30-7-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/pr_6_-_25-8-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/pr_1_-_22-4-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_resolucao__01-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_resolucao_2_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_resolucao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/pr_4_-_19-9-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1388/pr_5_-_30-10-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1406/pr_6_-_22-11-2019_ceri_yZhTvSj.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto-de-resolucao-n-1-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-resolucao-n-2-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/167/pr-3-26-04-2018-mesa-.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/296/pr_4_-_5-7-2018_mesa.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/443/pr_5_-_12-11-2018_mesa_5sarw49.odt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/453/pr_6_-_26-11-2018_mesa.odt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/462/pr_7_-_28-11-2018_alex_DAav6A3.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_resolucao_2_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2016/1108/projeto_de_resolucao_1_2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1086/projeto_resolucao_1_2015.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1088/projeto_resolucao_2_2015.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1091/projeto_resolucao_3_2015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1092/projeto_resolucao_4_2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1093/projeto_resolucao_5_2015.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1100/projeto_resolucao_6_2015.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1094/resolucao_6_7_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2015/1101/projeto_resolucao_7_8_2015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1077/projeto_resolucao_1_2014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1078/projeto_resolucao_2_2014.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1081/projeto_resolucao_3_2014.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1082/projeto_resolucao_4_2014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1083/projeto_resolucao_5_2014.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2014/1084/projeto_resolucao_6_2014.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1069/projeto_resolucao_1_2013.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1070/projeto_resolucao_1_2__2013.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1067/projeto_resolucao_1_2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1068/projeto_resolucao_2_2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2944/projeto_resolucao_1_2011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2945/projeto_resolucao_3_2011.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2011/2946/projeto_resolucao_4_2011.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2009/2952/proj_resolucao_1_2009.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2009/2953/proj_resolucao_3_2009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3025/proj_resolucao_1_2007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3010/proj_resolucao_2_2007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3011/proj_resolucao_3_2007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3012/proj_resolucao_4_2007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3024/proj_resolucao_5_2007.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3032/proj_resolucao_6_2007.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3036/proj_resolucao_7_2007.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3033/proj_resolucao_8_2007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3034/proj_resolucao_9_2007.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3035/proj_resolucao_10_2007.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3142/proj_resolucao_1_2006.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3143/proj_resolucao_2_2006.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3146/proj_resolucao_3_2006.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3147/proj_resolucao_4_2006.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3158/proj_resolucao_5_2006.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3159/proj_resolucao_6_2006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3160/proj_resolucao_7_2006.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2006/3161/proj_resolucao_8_2006.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H90"/>
+  <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1446,2299 +1475,2351 @@
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>62</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>63</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
         <v>67</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H15" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" t="s">
         <v>67</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C24" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H24" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>100</v>
       </c>
       <c r="B25" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>101</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>102</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H25" t="s">
-        <v>80</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H26" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>109</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>110</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>113</v>
       </c>
       <c r="B28" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C28" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H28" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C29" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H29" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C30" t="s">
         <v>31</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C31" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="H31" t="s">
-        <v>125</v>
+        <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B32" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B33" t="s">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H33" t="s">
-        <v>38</v>
+        <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B34" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C34" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H34" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C35" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="H35" t="s">
-        <v>140</v>
+        <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>143</v>
+      </c>
+      <c r="B36" t="s">
         <v>141</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H36" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C37" t="s">
         <v>31</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C38" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H38" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>155</v>
       </c>
       <c r="H39" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>157</v>
       </c>
       <c r="B40" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>158</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H40" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>161</v>
       </c>
       <c r="B41" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="C41" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
+      <c r="F41" t="s">
+        <v>163</v>
+      </c>
       <c r="G41" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H41" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B42" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="C42" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
+      <c r="F42" t="s">
+        <v>167</v>
+      </c>
       <c r="G42" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="H42" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B43" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="C43" t="s">
         <v>31</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
-      <c r="F43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H43" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="C44" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
-      <c r="F44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H44" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="C45" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H45" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B46" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="C46" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H46" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B47" t="s">
-        <v>182</v>
+        <v>162</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>183</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H47" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>186</v>
       </c>
       <c r="B48" t="s">
         <v>187</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
+        <v>163</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>190</v>
+      </c>
+      <c r="B49" t="s">
         <v>191</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H49" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B50" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="C50" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H50" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>200</v>
+      </c>
+      <c r="B51" t="s">
         <v>196</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="H51" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B52" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="C52" t="s">
         <v>31</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H52" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B53" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="C53" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="H53" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B54" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="C54" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H54" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="C55" t="s">
         <v>62</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>210</v>
+        <v>192</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H55" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B56" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>215</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H56" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>218</v>
       </c>
       <c r="B57" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
       <c r="C57" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H57" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B58" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="C58" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="H58" t="s">
-        <v>180</v>
+        <v>226</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>227</v>
+      </c>
+      <c r="B59" t="s">
         <v>223</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H59" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B60" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="C60" t="s">
         <v>31</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="H60" t="s">
-        <v>227</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B61" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="C61" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H61" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B62" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C62" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="H62" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B63" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C63" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="H63" t="s">
-        <v>156</v>
+        <v>236</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B64" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="H64" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>243</v>
+      </c>
+      <c r="B65" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="C65" t="s">
         <v>17</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H65" t="s">
-        <v>242</v>
+        <v>165</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B66" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>245</v>
+        <v>219</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H66" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B67" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C67" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>188</v>
+        <v>219</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H67" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B68" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="C68" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>188</v>
+        <v>254</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="H68" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B69" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>256</v>
+        <v>197</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H69" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B70" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C70" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>256</v>
+        <v>197</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H70" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B71" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="C71" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>94</v>
+        <v>266</v>
       </c>
       <c r="H71" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>268</v>
+      </c>
+      <c r="B72" t="s">
         <v>264</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
+        <v>31</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
         <v>265</v>
       </c>
-      <c r="C72" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G72" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="H72" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B73" t="s">
+        <v>264</v>
+      </c>
+      <c r="C73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
         <v>265</v>
       </c>
-      <c r="C73" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G73" s="1" t="s">
-        <v>271</v>
+        <v>103</v>
       </c>
       <c r="H73" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>273</v>
       </c>
       <c r="B74" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="C74" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H74" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B75" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="C75" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="H75" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B76" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="C76" t="s">
         <v>31</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="H76" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>286</v>
+      </c>
+      <c r="B77" t="s">
+        <v>274</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
         <v>283</v>
       </c>
-      <c r="B77" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G77" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="H77" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B78" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="C78" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="H78" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B79" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="C79" t="s">
         <v>62</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="H79" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B80" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="C80" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="H80" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="C81" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="H81" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B82" t="s">
-        <v>299</v>
+        <v>274</v>
       </c>
       <c r="C82" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>158</v>
+        <v>275</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="H82" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B83" t="s">
-        <v>299</v>
+        <v>274</v>
       </c>
       <c r="C83" t="s">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>303</v>
+        <v>279</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H83" t="s">
-        <v>160</v>
+        <v>306</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B84" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="C84" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>306</v>
+        <v>167</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H84" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B85" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="C85" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="H85" t="s">
-        <v>311</v>
+        <v>169</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B86" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="C86" t="s">
         <v>31</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>274</v>
+        <v>315</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="H86" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>318</v>
+      </c>
+      <c r="B87" t="s">
+        <v>308</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
         <v>315</v>
       </c>
-      <c r="B87" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G87" s="1" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="H87" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B88" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="C88" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>158</v>
+        <v>283</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="H88" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B89" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="C89" t="s">
         <v>62</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>158</v>
+        <v>315</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="H89" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B90" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="C90" t="s">
+        <v>67</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>167</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H90" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>330</v>
+      </c>
+      <c r="B91" t="s">
+        <v>308</v>
+      </c>
+      <c r="C91" t="s">
+        <v>71</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>167</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H91" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>333</v>
+      </c>
+      <c r="B92" t="s">
+        <v>334</v>
+      </c>
+      <c r="C92" t="s">
         <v>10</v>
       </c>
-      <c r="D90" t="s">
-[...12 lines deleted...]
-        <v>327</v>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>335</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H92" t="s">
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3788,50 +3869,52 @@
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>