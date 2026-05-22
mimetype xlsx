--- v1 (2026-02-27)
+++ v2 (2026-05-22)
@@ -10,961 +10,2865 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2048" uniqueCount="935">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5929/emenda_1_-_11-2-2026_-_ple_3-2026.pdf</t>
-[...2 lines deleted...]
-    <t>Altera o Artigo 6º do projeto de lei nº 3/2026</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5929/emenda_1_-_11-2-2026_-_ple_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 6º do projeto de lei nº 3/2026.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5867/indicacao_1_-_14-1-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5867/indicacao_1_-_14-1-2026_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas municipais de ligação entre os Bairros Leites, Buenos, Funil e Corrêas.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5866/indicacao_2_-_14-1-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5866/indicacao_2_-_14-1-2026_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (limpeza no acostamento) da Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5868/indicacao_3_-_15-1-2026_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5868/indicacao_3_-_15-1-2026_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da Operação Delegada para contemplar o Corpo de Bombeiros em nosso_x000D_
 município de Piedade.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5870/indicacao_4_-_15-1-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5870/indicacao_4_-_15-1-2026_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas no Bairro Sarapuí de Cima.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5873/indicacao_5_-_20-1-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5873/indicacao_5_-_20-1-2026_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro dos Prestes.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5875/indicacao_6_-_23-1-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5875/indicacao_6_-_23-1-2026_jose.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de linha de tubos no Bairro Piraporinha.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5886/indicacao_7_-_2-2-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5886/indicacao_7_-_2-2-2026_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) na Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Lukas Moraes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5888/indicacao_8_-_2-2-2026_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5888/indicacao_8_-_2-2-2026_lukas.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento e a adequação da Rua Marta Zanfirow de Camargo.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5891/indicacao_9_-_2-2-2026_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5891/indicacao_9_-_2-2-2026_lukas.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nas ruas do Bairro Ribeirão Bonito.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5890/indicacao_10_-_2-2-2026_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5890/indicacao_10_-_2-2-2026_lukas.pdf</t>
   </si>
   <si>
     <t>Indica que sejam feitas melhorias na Estrada Municipal Lourenço Pires de Jesus no Bairro da Liberdade.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Isidoro Poly</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5894/indicacao_11_-_5-2-2026_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5894/indicacao_11_-_5-2-2026_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica a substituição das lâmpadas queimadas nos postes da pista de caminhada no trecho que liga o Centro de Piedade ao Trevo da Usininha.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5906/indicacao_12_-_5-2-2026_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5906/indicacao_12_-_5-2-2026_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da ponte do bairro dos Moreiras.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5895/indicacao_13_-_5-2-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5895/indicacao_13_-_5-2-2026_jose.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação para a instalação de uma lombada e serviços de pinturas, na Estrada dos Lavradores, no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5900/indicacao_14_-_6-2-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5900/indicacao_14_-_6-2-2026_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da vicinal no Bairro Santos e Paiol.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5899/indicacao_15_-_6-2-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5899/indicacao_15_-_6-2-2026_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Estrada do Roseiral que dá acesso à Cachoeira do Bernardo Alemão.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5902/indicacao_16_-_6-2-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5902/indicacao_16_-_6-2-2026_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das vicinais no Bairro do Funil.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5903/indicacao_17_-_6-2-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5903/indicacao_17_-_6-2-2026_caio.pdf</t>
   </si>
   <si>
     <t>Indica instalação de abrigo de ônibus no Bairro da Campininha.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5905/indicacao_18_-_9-2-2026_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5905/indicacao_18_-_9-2-2026_lukas.pdf</t>
   </si>
   <si>
     <t>Indica que sejam feitas melhorias na Estrada Municipal do Bairro Sarapuí de Cima em toda a sua extensão.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5907/indicacao_19_-_9-2-2026_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5907/indicacao_19_-_9-2-2026_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica melhorias tapa buracos na Rua Heleodoro Pires de Camargo no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5908/indicacao_20_-_9-2-2026_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5908/indicacao_20_-_9-2-2026_lukas.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada no Bairro do Piraporão.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5913/indicacao_21_-_11-2-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5913/indicacao_21_-_11-2-2026_jose.pdf</t>
   </si>
   <si>
     <t>Indicamos a manutenção da estrada do Bairro do Sarapui dos Godinhos.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5914/indicacao_22_-_11-2-2026_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5914/indicacao_22_-_11-2-2026_nilza.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das estradas municipais do Bairro do Limal.</t>
   </si>
   <si>
+    <t>5975</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5975/indicacao_23_-_12-2-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção nas estradas do Bairro dos Garcias.</t>
+  </si>
+  <si>
     <t>5922</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5922/indicacao_24_-_12-2-2026_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5922/indicacao_24_-_12-2-2026_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5915/indicacao_25_-_13-2-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5915/indicacao_25_-_13-2-2026_jose.pdf</t>
   </si>
   <si>
     <t>Indicamos a manutenção das estradas nos Bairros dos Oliveiras ao Tenórios,</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/</t>
+    <t>http://sapl.piedade.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indica manutenção de estrada Da Cachoeira da Fumaça.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5916/indicacao_27_-_18-2-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5916/indicacao_27_-_18-2-2026_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada municipal no Bairro dos Tenórios.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Edvaldo Vicente (Vardinho Leites)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5924/indicacao_28_-_20-2-2026_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5924/indicacao_28_-_20-2-2026_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma ponte de passagem estruturada na Rua 7, Bairro dos Leites.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5925/indicacao_29_-_20-2-2026_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5925/indicacao_29_-_20-2-2026_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e aprofundamento dos dois trechos do ribeirão da Rua 7, Bairro dos Leites.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Lucelino Prestes (Gordo do Buffet)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5926/indicacao_30_-_20-2-2026_lucelino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5926/indicacao_30_-_20-2-2026_lucelino.pdf</t>
   </si>
   <si>
     <t>Indica a realização de reparos na Rua Francisco Antônio Corrêa, Parque da Torre entrada da “Feira Livre.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Alex P. da Silva, Lucelino Prestes (Gordo do Buffet)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5927/indicacao_31_-_20-2-2026_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5927/indicacao_31_-_20-2-2026_alex.pdf</t>
   </si>
   <si>
     <t>Indicamos limpeza das margens do Rio no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5930/indicacao_32-_24-2-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5930/indicacao_32-_24-2-2026_jose.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de acostamento de estradas dos bairros Oliveiras e Furnas.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5937/indicacao_33_-_26-2-2026_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5937/indicacao_33_-_26-2-2026_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa buracos) da Estrada Carolina Paes João Granjeiro - Bairro dos Moreiras.</t>
   </si>
   <si>
+    <t>5943</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5943/indicacao_34_-_26-2-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a limpeza e roçagem do córrego localizado nas proximidades da Rua Daniel Médice Lima, na Vila do Grácio</t>
+  </si>
+  <si>
+    <t>5946</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5946/indicacao_35_-_3-3-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja feito roçagem na Rua Quintino de Campos - Vila Quintino.</t>
+  </si>
+  <si>
+    <t>5950</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Jeferson D. Cardoso (Tatu)</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5950/indicacao_36_-_4-3-2026_jeferson.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção nas estradas do Bairro Jurupará.</t>
+  </si>
+  <si>
+    <t>5951</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5951/indicacao_37_-_4-3-2026_jeferson.pdf</t>
+  </si>
+  <si>
+    <t>Indica reforma de um abrigo de ônibus do Bairro do Poço.</t>
+  </si>
+  <si>
+    <t>5952</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5952/indicacao_38_-_4-3-2026_jeferson.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção das vias do Bairro Douradinho.</t>
+  </si>
+  <si>
+    <t>5953</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5953/indicacao_39_-_6-3-2026_edvaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de sistema de abastecimento de água potável no Bairro dos Buenos.</t>
+  </si>
+  <si>
+    <t>5954</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5954/indicacao_40_-_6-3-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizada a reforma das passarelas metálicas e dos guarda-corpos da rotatória localizada na marginal, próximo do Ambulatório Médico.</t>
+  </si>
+  <si>
+    <t>5965</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Isidoro Poly, Adilsom Castanho, Alexandre Pereira (Xandinho), Edvaldo Vicente (Vardinho Leites), Jeferson D. Cardoso (Tatu), Lukas Moraes, Paulino Florêncio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5965/indicacao_41-_10-3-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizado um estudo técnico e financeiro visando a aquisição de uma máquina Patrol (motoniveladora), para o nosso município</t>
+  </si>
+  <si>
+    <t>5967</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5967/indicacao_42_-_11-3-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Indica o serviço de tapa-buracos no asfalto da Rua Eurico Vieira Cardoso no Bairro dos Cotianos.</t>
+  </si>
+  <si>
+    <t>5969</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5969/indicacao_43_-_12-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção da Rua Dirceu Ayres de Araujo na Vila Olinda.</t>
+  </si>
+  <si>
+    <t>5970</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5970/indicacao_44_-_12-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção da vicinal no Bairro da Campininha.</t>
+  </si>
+  <si>
+    <t>5971</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5971/indicacao_45_-_12-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção de estrada municipal no Bairro do Piraporão.</t>
+  </si>
+  <si>
+    <t>5973</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5973/indicacao_46_-_12-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção de estrada no Bairro dos Fidêncios.</t>
+  </si>
+  <si>
+    <t>5972</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5972/indicacao_47_-_12-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção de estrada municipal no Bairro dos Oliveiras.</t>
+  </si>
+  <si>
+    <t>5974</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5974/indicacao_48_-_12-3-2026_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de melhorias na rua que dá acesso à Congregação Crista no Brasil, a uma comunidade de moradores e a escola municipal do bairro Miguel Russo, em extensão de aproximadamente 100metros, por meio da instalação de meio-fio e revestimento com pedras.</t>
+  </si>
+  <si>
+    <t>5976</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5976/indicacao_49-_13-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção da Rua Martha Zanfirow de Camargo no Jardim Secol.</t>
+  </si>
+  <si>
+    <t>5983</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5983/indicacao_50-_17-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção da Rua das Paineiras no bairro Guatambú.</t>
+  </si>
+  <si>
+    <t>5996</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5996/indicacao_51_-_18-3-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Indica a instalação de linha de tubos no Bairro do Miguel Russo.</t>
+  </si>
+  <si>
+    <t>5992</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5992/indicacao_52_-_20-3-2026_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção nas estradas do Bairro Piratuba do Sampaio.</t>
+  </si>
+  <si>
+    <t>6000</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6000/indicacao_53_-_25-3-2026_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção (“tapa buracos”) nas ruas do bairro da Vila Moraes.</t>
+  </si>
+  <si>
+    <t>6001</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Alexandre Pereira (Xandinho), Jeferson D. Cardoso (Tatu)</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6001/indicacao_54_-_25-3-2026_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a instalação de uma lombada na Rua Paulo Soares, no Bairro do Jurupará.</t>
+  </si>
+  <si>
+    <t>6003</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Jeferson D. Cardoso (Tatu), Alexandre Pereira (Xandinho)</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6003/indicacao_55_-_25-3-2026_jeferson.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a instalação de uma lombada na Rua Pastor Raymundo Santana - Bairro Ciriaco.</t>
+  </si>
+  <si>
+    <t>6019</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6019/indicacao_56_-_26-3-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção de ponte de madeira no Bairro Bateia de Baixo.</t>
+  </si>
+  <si>
+    <t>6006</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6006/indicacao_57_-_26-3-2026_edvaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de serviços de terraplanagem e colocação de pedras nas estradas rurais do Bairro dos Leites e Bairros vizinhos.</t>
+  </si>
+  <si>
+    <t>6005</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6005/indicacao_58_-_26-3-2026_edvaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção de ruas no Bairro dos Leites.</t>
+  </si>
+  <si>
+    <t>6007</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6007/indicacao_59_-_26-3-2026_edvaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a instalação de duas lombadas no Bairro dos Leites.</t>
+  </si>
+  <si>
+    <t>6026</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6026/indicacao_60_-_27-3-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de nova linha de tubos no bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>6011</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6011/indicacao_61_-_27-3-2026_edvaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de serviços de reforma e ampliação da Unidade Básica de Saúde – (USB), no Bairro dos Leites.</t>
+  </si>
+  <si>
+    <t>6023</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6023/indicacao_62_-_27-3-2026_jeferson.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção da iluminação pública na Praça Cônego Giorgio Musizzano, Parque da Torre.</t>
+  </si>
+  <si>
+    <t>6020</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6020/indicacao_63_-_27-3-2026_jeferson.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a limpeza na Praça Cônego Giorgio Musizzano no Parque da Torre.</t>
+  </si>
+  <si>
+    <t>6034</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6034/indicacao_64_-_31-3-2026_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de estudo para a compra de uniformes para os funcionários da Garagem Municipal.</t>
+  </si>
+  <si>
+    <t>6022</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6022/indicacao_65_-_31-3-2026_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção na estrada municipal PDD-265 no Bairro do Gurgel.</t>
+  </si>
+  <si>
+    <t>6029</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6029/indicacao_66_-_31-3-2026_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção na estrada municipal PDD-256 no Bairro do Gurgel.</t>
+  </si>
+  <si>
+    <t>6025</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6025/indicacao_67_-_31-3-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção de estrada (PDD-260) da Roseira ao Bairro dos Correas.</t>
+  </si>
+  <si>
+    <t>6033</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6033/indicacao_68_-2--4-2026_lucelino.pdf</t>
+  </si>
+  <si>
+    <t>Indica a elaboração de projeto de lei sobre a redução da jornada de trabalho do servidor público do qual seja dependente pessoa com deficiência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6042</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6042/indicacao_69_-_2-4-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de linha de tubos no Bairro dos Leites, na Estrada Vicinal Antônio Vichi nas proximidades do bar "Point do Gordo".</t>
+  </si>
+  <si>
+    <t>6038</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6038/indicacao_70_-_2-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Indica a instalação de redutor de altura no início da Rua Antônio de Souza Lopes.</t>
+  </si>
+  <si>
+    <t>6043</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Wandi A. Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6043/indicacao_71_-6-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção em via municipal no Bairro dos Ortizes.</t>
+  </si>
+  <si>
+    <t>6044</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6044/indicacao_72_-6-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Indica manutenção em via municipal no Bairro do Campininha.</t>
+  </si>
+  <si>
+    <t>6045</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6045/indicacao_73_-_8-4-2026_lucelino.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção de limpeza nas calçadas da Rua Dr. Armando Salles de Oliveira na Vila Amâncio.</t>
+  </si>
+  <si>
+    <t>6046</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6046/indicacao_74_-_8-4-2026_lucelino.pdf</t>
+  </si>
+  <si>
+    <t>Indica melhorias na Rua Aurélio Amaral dos Santos, no Bairro dos Cotianos.</t>
+  </si>
+  <si>
+    <t>6047</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6047/indicacao_75_-_8-4-2026_lucelino.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção de bueiro elevado da Rua Capitão Moraes, Bairro dos Cotianos.</t>
+  </si>
+  <si>
+    <t>6048</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6048/indicacao_76-_8-4-2026_lucelino.pdf</t>
+  </si>
+  <si>
+    <t>Indica a limpeza de um bueiro na Rua Juan Canales Puentas, no Bairro da Vila Amâncio.</t>
+  </si>
+  <si>
+    <t>6051</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6051/indicacao_77-_9-4-2026_edvaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a análise constitucional e apresentação pelo Poder Executivo Municipal da minuta do projeto de lei que dispõe sobre as diretrizes da Política Municipal Agropecuária e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>6055</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6055/indicacao_78_-_10-4-2026_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indica a instalação de um abrigo de ônibus do Bairro do Poço, nas proximidades da Empório da Alcachofra - SaiBai.</t>
+  </si>
+  <si>
+    <t>6065</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6065/indicacao_79_-__13-4-2025_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indica que sejam realizados serviços de desassoreamento no rio do final da Estrada dos Lavradores.</t>
+  </si>
+  <si>
+    <t>6064</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6064/indicacao_80_-__13-4-2025_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Indica que sejam realizados serviços de patrolamento, nivelamento e cascalhamento no bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>6068</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6068/indicacao_81_-__14-4-2025_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Indica seja m realizadas melhorias iluminação pública do Jardim Secol.</t>
+  </si>
+  <si>
+    <t>6069</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6069/indicacao_82_-__14-4-2025_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Indica a pintura e sinalização nas lombadas da Estradas Vicinal Antônio Vichi.</t>
+  </si>
+  <si>
+    <t>6071</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6071/indicacao_83-_15-4-2026_edvaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a colocação de tubos na Estrada Municipal do Sakamoto, no Bairro dos Leites, ligando_x000D_
+ao Bairro do Funil</t>
+  </si>
+  <si>
+    <t>6072</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6072/indicacao_84_-_16-4-2025_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a pintura de todas faixas de pedestres e demais sinalizações, da Rua Adolfo Bezerra de Menezes na Vila Olinda</t>
+  </si>
+  <si>
+    <t>6076</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6076/indicacao_85_-_23-4-2025_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Indico a construção de bases de concreto nos pontos onde estão instalados contêineres de_x000D_
+lixos no nosso município, especialmente na zona rural.</t>
+  </si>
+  <si>
+    <t>6078</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6078/indicacao_86-_23-4-2026_edvaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a extensão da rede de abastecimento de água potável no Bairro dos Garcias.</t>
+  </si>
+  <si>
+    <t>6081</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6081/indicacao_87_-_24-4-2026_edvaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a extensão da rede de abastecimento de água potável no Bairro dos Leites.</t>
+  </si>
+  <si>
+    <t>6101</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6101/indicacao_88_-__4-5-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização da manutenção das estradas do Bairro Caetezal de Cima, sentido SP-79.</t>
+  </si>
+  <si>
+    <t>6102</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6102/indicacao_89_-__4-5-2026_lucelino.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de três lombadas na Vila João Garcia (Sacilão).</t>
+  </si>
+  <si>
+    <t>6105</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6105/indicacao_90_-__4-5-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção (passar a roçadeira) no acostamento na Estrada Vicinal Antônio Vichi - Bairro dos Leites.</t>
+  </si>
+  <si>
+    <t>6107</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6107/indicacao_91_-__6-5-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Indica que sejam realizados estudos técnicos e jurídicos visando à implantação do Programa de Serviço Extraordinário Remunerado para a Guarda Civil Municipal.</t>
+  </si>
+  <si>
+    <t>6108</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>Paulino Florêncio Pinto, Edvaldo Vicente (Vardinho Leites)</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6108/indicacao_92_-__8-5-2026_paulino.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de uma Unidade Básica de Saúde e Endemias no Bairro dos Oliveiras.</t>
+  </si>
+  <si>
+    <t>6118</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>Alex P. da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6118/indicacao_93_-__18-5-2026_alex.pdf</t>
+  </si>
+  <si>
+    <t>Indica estudo para instalação de rede de água no Bairro Cafaro e Caetezal de Cima.</t>
+  </si>
+  <si>
+    <t>6114</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6114/indicacao_94_-__19-5-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Indica melhorias nas estradas do Bairros dos Monos.</t>
+  </si>
+  <si>
+    <t>6117</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6117/indicacao_96_-__19-5-2026_alex.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção no Bairro Horizonte Verde.</t>
+  </si>
+  <si>
+    <t>6119</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>Adilsom Castanho</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6119/indicacao_97_-_21-5-2026_adilsom.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se o encaminhamento de Projeto à Câmara, com o objetivo de instaurar um Ambulatório Médico Assistencial (SUS) especializado em violência pessoal, por meio de parcerias públicas interinstitucionais.</t>
+  </si>
+  <si>
     <t>5877</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Alex P. da Silva, Adilsom Castanho, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5877/mocao_1_-_23-1-2026_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5877/mocao_1_-_23-1-2026_alex.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos 72 anos da Assembleia de Deus de Piedade.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori, Alexandre Pereira (Xandinho), Isidoro Poly, José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5904/mocao_2_-_6-2-2026_caio.pdf</t>
-[...2 lines deleted...]
-    <t>Moção de Congratulações em reconhecimento à trajetória cultural e histórica de Davino Tardelli da Silva</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5904/mocao_2_-_6-2-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de congratulações em reconhecimento à trajetória cultural e histórica de Davino Tardelli da Silva.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>Lukas Moraes, Adilsom Castanho, Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), Lucelino Prestes (Gordo do Buffet), Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5909/mocao_3_-_9-2-2026_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5909/mocao_3_-_9-2-2026_lukas.pdf</t>
   </si>
   <si>
     <t>Moção de louvor e reconhecimento ao Pastor Israel Padilha de Siqueira.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>Lukas Moraes, Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5936/mocao_4_-_25-2-2026_lukas.pdf</t>
-[...3 lines deleted...]
-Deus do Campo Eclesiástico de Piedade/SP – Ministério do Belém</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5936/mocao_4_-_25-2-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação pelos 10 anos da UMADECAMPI – União da Mocidade das Assembleias de Deus do Campo Eclesiástico de Piedade/SP – Ministério do Belém.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
-    <t>Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Jeferson D. Cardoso (Tatu), Lucelino Prestes (Gordo do Buffet), Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
-[...6 lines deleted...]
-investigações relativas ao “Caso Orelha”, formulado perante a Procuradoria-Geral da República.”</t>
+    <t>Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Jeferson D. Cardoso (Tatu), Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5933/mocao_5_-_26-2-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio ao pedido de Incidente de Deslocamento de Competência (federalização) das investigações relativas ao “Caso Orelha”, formulado perante a Procuradoria-Geral da República.</t>
+  </si>
+  <si>
+    <t>5944</t>
+  </si>
+  <si>
+    <t>Alex P. da Silva, Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Paulino Florêncio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5944/mocao_6_-_27-2-2026_alex.pdf</t>
+  </si>
+  <si>
+    <t>Moção de congratulação a Igreja Comunidade Evangélica de Piedade.</t>
+  </si>
+  <si>
+    <t>5947</t>
+  </si>
+  <si>
+    <t>Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Paulino Florêncio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5947/mocao_7_-_2-3-2026_alex.pdf</t>
+  </si>
+  <si>
+    <t>Moção de congratulação ao Sr. Márcio de Camargo Rosa.</t>
+  </si>
+  <si>
+    <t>5955</t>
+  </si>
+  <si>
+    <t>Caio Cezar da S. Martori, Alex P. da Silva, Isidoro Poly, José Anésio X. Lemes, Nilza M. dos S. Godinho (Chuca), Wandi A. Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5955/mocao_8_-_6-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio ao Projeto de Lei Federal nº 2.531/2021, que institui o piso salarial nacional para os profissionais técnicos e administrativos da educação das escolas públicas.</t>
+  </si>
+  <si>
+    <t>5961</t>
+  </si>
+  <si>
+    <t>Alex P. da Silva, Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5961/mocao_9_-_6-3-2026_alex.pdf</t>
+  </si>
+  <si>
+    <t>Moção de apoio à Proposta de Emenda à Constituição (PEC) 3/26 que altera a base de cálculo do Imposto sobre a Propriedade de Veículos Automotores (IPVA), que passaria a considerar apenas o peso do veículo, e não mais o valor de mercado.</t>
+  </si>
+  <si>
+    <t>5981</t>
+  </si>
+  <si>
+    <t>Caio Cezar da S. Martori, Alex P. da Silva, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5981/mocao_10_-_13-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao jovem Matheus Marum de Freitas pela eleição e posse como Ilustre Comendador Cavaleiro do Priorado Nobres Cavaleiros Templários.</t>
+  </si>
+  <si>
+    <t>5993</t>
+  </si>
+  <si>
+    <t>Wandi A. Rodrigues, Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5993/mocao_11_-_20-3-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Moção de repúdio ao sucateamento da Polícia Militar.</t>
+  </si>
+  <si>
+    <t>5997</t>
+  </si>
+  <si>
+    <t>Caio Cezar da S. Martori, Alexandre Pereira (Xandinho), Alex P. da Silva, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5997/mocao_12_-_20-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio ao Projeto de Lei Federal nº 6.268/2019, que permite a alimentação de profissionais da educação com a merenda escolar nas instituições públicas.</t>
+  </si>
+  <si>
+    <t>6012</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6012/mocao_13_-_27-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo ao Supremo Tribunal Federal (STF) no julgamento do Tema 1218, para que o Piso Nacional do Magistério seja fixado como vencimento básico inicial, sem a absorção de vantagens funcionais e gratificações de carreira.</t>
+  </si>
+  <si>
+    <t>6058</t>
+  </si>
+  <si>
+    <t>Caio Cezar da S. Martori, Alexandre Pereira (Xandinho), Alex P. da Silva, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6058/mocao_14_-_9-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio ao Projeto de Lei nº 5.143/2025, em tramitação no Senado Federal do Brasil, que propõe a isenção do Imposto de Renda para professores.</t>
+  </si>
+  <si>
+    <t>6077</t>
+  </si>
+  <si>
+    <t>Isidoro Poly, Alexandre Pereira (Xandinho), Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Paulino Florêncio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6077/mocao_15_-_23-4-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio ao Projeto de Lei nº 3214/2023, que propõe a volta do nome da cidade e do estado nas placas de_x000D_
+veículos (padrão Mercosul).</t>
+  </si>
+  <si>
+    <t>6085</t>
+  </si>
+  <si>
+    <t>Wandi A. Rodrigues, Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Paulino Florêncio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6085/mocao_16_-_24-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação e reconhecimento aos cidadãos que se solidarizaram após os eventos de 18 de abril de 2.026.</t>
+  </si>
+  <si>
+    <t>6090</t>
+  </si>
+  <si>
+    <t>Wandi A. Rodrigues, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lukas Moraes, Paulino Florêncio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6090/mocao_17_-_24-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação pelos 20 anos de Ordenação Presbiterial do Padre Júlio César Fernandes.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5923/par_1_-_19-2-2026.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5923/par_1_-_19-2-2026.pdf</t>
   </si>
   <si>
     <t>Contas da Prefeitura Municipal de Piedade, relativas ao exercício de 2023.</t>
   </si>
   <si>
+    <t>5962</t>
+  </si>
+  <si>
+    <t>PDecL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadão piedadense ao Sr. Sérgio Aparecido do Amaral Júnior.</t>
+  </si>
+  <si>
+    <t>5964</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5964/pdl_2_-_11-3-2026_adilsom.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadã piedadense à Sra. Fanny Paulina Kriechle Kuhnle.</t>
+  </si>
+  <si>
+    <t>5988</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5988/pdl_3_-_20-3-2026_alex.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadão benemérito ao Sr. Doracy Vieira do Nascimento.</t>
+  </si>
+  <si>
+    <t>6016</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6016/pdl_4_-_27-3-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadão piedadense ao Sr. José Tadeu de Resende.</t>
+  </si>
+  <si>
+    <t>6027</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6027/pdl_5_-_1o-4-2026_jeferson.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadão piedadense ao Sr. Antônio Nogueira Ramos.</t>
+  </si>
+  <si>
+    <t>6032</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6032/pdl_6_-_1o-4-2026_jeferson.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadão benemérito ao Sr. Alef Henrique Antunes Veiga.</t>
+  </si>
+  <si>
+    <t>6031</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6031/pdl_7_-_2-4-2026_lucelino.pdf</t>
+  </si>
+  <si>
+    <t>Confere ao atleta Pietro Oliveira do Amaral a distinção do Mérito Esportivo do Município de Piedade.</t>
+  </si>
+  <si>
+    <t>6049</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6049/pdl_8_-_8-4-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadã piedadense à Sra. Rosilene de Oliveira.</t>
+  </si>
+  <si>
+    <t>6054</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6054/pdl_9_-_9-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadão piedadense ao senhor Vitor Lippi.</t>
+  </si>
+  <si>
+    <t>6052</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6052/pdl_10_-_9-4-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadão benemérito ao Sr. Nelson Vieira Ribeiro.</t>
+  </si>
+  <si>
+    <t>6059</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6059/pdl_11_-_9-4-2026_alexandre_redacted_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadão piedadense ao Sr. [sigiloso].</t>
+  </si>
+  <si>
     <t>5869</t>
   </si>
   <si>
     <t>PLExe</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5869/pl_01_2026_suplementacao_camara.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5869/pl_01_2026_suplementacao_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação do orçamento vigente.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5878/ple_3_-_30-1-2026.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5878/ple_3_-_30-1-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Doação ao Fundo Municipal dos Direitos da Criança e do Adolescente de Piedade (FUMCAD).</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5898/pl_04_reajuste.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5898/pl_04_reajuste.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste nos vencimentos dos servidores públicos municipais, conforme especifica.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5918/ple_5_-_9-2-2026.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5918/ple_5_-_9-2-2026.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
+    <t>5959</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5959/pl_06_suplementacao_reforma_mercado_municipal_2026.pdf</t>
+  </si>
+  <si>
+    <t>5960</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5960/pl_07_suplementacao_cameras_de_monitoramento.pdf</t>
+  </si>
+  <si>
+    <t>5979</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5979/pl_08_suplementacao_motoniveladora_assinado.pdf</t>
+  </si>
+  <si>
+    <t>5987</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5987/projeto_de_lei_alteracao_do_anexo_ii_atribuicoes_monitor.pdf</t>
+  </si>
+  <si>
+    <t>Altera o anexo II da Lei nº 4.860, de 20 de março de 2024.</t>
+  </si>
+  <si>
+    <t>6100</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6100/projeto_de_lei_010_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2027.</t>
+  </si>
+  <si>
     <t>5876</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5876/pll_1_-_26-1-2026_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5876/pll_1_-_26-1-2026_lukas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da presença de salva-vidas em piscinas, balneários naturais, cachoeiras e locais de recreação aquática situados em clubes, empreendimentos turísticos e estabelecimentos de turismo rural no âmbito do Município de Piedade, e dá outras providências.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5893/pll_2_13_2_2026_isidoro_.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5893/pll_2_13_2_2026_isidoro_.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do Município de Piedade/SP o Dia do Profissional de Educação Física e a Semana do Profissional de Educação Física e dá outras providências.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>Jeferson D. Cardoso (Tatu)</t>
-[...2 lines deleted...]
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5892/pll_3_-_5-2-2026_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5892/pll_3_-_5-2-2026_jeferson.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Rosário Prestes de Oliveira a via localizada na Vila Maria.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>19ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5919/pll_4_-_11-2-2026_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5919/pll_4_-_11-2-2026_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração dos servidores públicos do Poder Legislativo Municipal, conforme especifica.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5932/pll_5_27-2-2026_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5932/pll_5_-_27-2-2026_edvaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes da Política Municipal Agropecuária e dá outras providências.</t>
   </si>
   <si>
+    <t>5995</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5995/pll_6_-_23-3-2026_lucelino.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a redução da jornada de trabalho do servidor público do qual seja dependente pessoa com deficiência, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6028</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6028/pll_7_-_1o-4-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação de Estrada Municipal Nelson Ribeiro da Silva a via localizada no Bairro Campininha.</t>
+  </si>
+  <si>
+    <t>6075</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6075/pll_8_-_23-4-2026_alex.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação de Rua José Guilherme de Wasconcellos à rua 18, localizada no Bairro Ciriaco.</t>
+  </si>
+  <si>
+    <t>6073</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6073/pll_9_-_23-4-2026_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação de Estrada Municipal Jesiel Augusto de Oliveira a via localizada no Bairro Caetezal de Cima.</t>
+  </si>
+  <si>
+    <t>6109</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6109/pll_10_-9-5-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de via pública localizada no Bairro dos Moreiras, revoga a Lei Municipal nº 4.833/2023 e dá outras providências.</t>
+  </si>
+  <si>
     <t>5931</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5931/projeto_de_resolucao_1-_26-2-2026_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5931/projeto_de_resolucao_1-_26-2-2026_jeferson.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 6º da Resolução nº 4, de 10 de abril de 2018 — Regulamenta a concessão de título de cidadão_x000D_
 honorário ou qualquer outra honraria ou homenagem a pessoas que, reconhecidamente, tenham prestado serviços ao_x000D_
 Município.</t>
   </si>
   <si>
+    <t>5958</t>
+  </si>
+  <si>
+    <t>CPI - Comissão Parlamentar de Inquérito sobre irregularidades na Guarda Civil Municipal de Piedade</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5958/projeto_de_resolucao_2_-_5-3-2026_cpi.pdf</t>
+  </si>
+  <si>
+    <t>Aprova o relatório final e as conclusões da Comissão Parlamentar de Inquérito, instituída pelo Decreto Legislativo nº 109/2025, destinada a apurar suposto abuso de poder, perseguições e outras eventuais ocorrências, dentro da Guarda Civil Municipal de Piedade, e em outros setores.</t>
+  </si>
+  <si>
     <t>5863</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5863/requeirmento_1_-_5-1-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5863/requeirmento_1_-_5-1-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Jandira de Oliveira Correa.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5864/requeirmento_2_-_5-1-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5864/requeirmento_2_-_5-1-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Cátia Isabele Doles Figueredo.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
-    <t>Wandi A. Rodrigues</t>
-[...2 lines deleted...]
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5865/requeirmento_3_-_13-1-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5865/requeirmento_3_-_13-1-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre pagamento de quinquênios de servidores municipais.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5872/requeirmento_4_-_19-1-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5872/requeirmento_4_-_19-1-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Questiona se a nova Escola Técnica Estadual de Piedade - Etec está apta a receber denominação.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5874/requeirmento_5_-_22-1-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5874/requeirmento_5_-_22-1-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a obra realizada pela Sabesp no Bairro do Ciriaco de Cima e de Baixo.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5882/requeirmento_6_-_26-1-2026_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5882/requeirmento_6_-_26-1-2026_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Branislava Rolim de Góes.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5879/requeirmento_7_-_29-1-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5879/requeirmento_7_-_29-1-2026_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas aos agentes de trânsito de Piedade.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5880/requeirmento_8_-_30-1-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5880/requeirmento_8_-_30-1-2026_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à regularização fundiária.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5881/requeirmento_9_-_30-1-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5881/requeirmento_9_-_30-1-2026_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relativas à emenda parlamentar de asfaltamento do Bairro Campininha.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5883/requeirmento_10_-_30-1-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5883/requeirmento_10_-_30-1-2026_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à construção de escola no bairro do Jurupará.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5884/requeirmento_11_-_30-1-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5884/requeirmento_11_-_30-1-2026_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao déficit orçamentário do Município de Piedade.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5885/requeirmento_12_-_30-1-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5885/requeirmento_12_-_30-1-2026_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relativas à demanda por cirurgias urológicas.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5887/requerimento_13_-_2-2-2026_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5887/requerimento_13_-_2-2-2026_lukas.pdf</t>
   </si>
   <si>
     <t>Questiona-se se a viela localizada no final da Rua Capitão Moraes no Bairro dos Cotianos está apta a receber denominação.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5889/requerimento_14_-_2-2-2026_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5889/requerimento_14_-_2-2-2026_lukas.pdf</t>
   </si>
   <si>
     <t>Requeiro informações sobre poda de árvores nas estradas vicinais do município.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5897/requerimento_15_-_6-2-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5897/requerimento_15_-_6-2-2026_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre envio de projeto de lei de adequação do piso salarial do magistério municipal.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5896/requerimento_16_-_6-2-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5896/requerimento_16_-_6-2-2026_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de dias previstos no calendário escolar municipal classificados como eventos culturais.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5901/requerimento_17_-_6-2-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5901/requerimento_17_-_6-2-2026_caio.pdf</t>
   </si>
   <si>
     <t>Questiona se a PDD-050 está apta a receber denominação.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5911/requerimento_18_-_10-2-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5911/requerimento_18_-_10-2-2026_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Tereza Lemes Gurgel.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5910/requerimento_19_-_10-2-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5910/requerimento_19_-_10-2-2026_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Dirceu Correa da Silva.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5912/requerimento_20_-_12-2-2026_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5912/requerimento_20_-_12-2-2026_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5920/requerimento_21-_19-2-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5920/requerimento_21-_19-2-2026_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao Centro Integrado de Reabilitação.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5928/requerimento_22-_19-2-2026_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5928/requerimento_22-_19-2-2026_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Luiz Antônio Pinto de Camargo.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5921/requerimento_23_-_19-2-2026_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5921/requerimento_23_-_19-2-2026_caio.pdf</t>
   </si>
   <si>
     <t>Fiscalização do cumprimento da decisão do Supremo Tribunal Federal na Reclamação 88.319/SP sobre verbas remuneratórias e indenizatórias.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5934/requerimento_24_-_26-2-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5934/requerimento_24_-_26-2-2026_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Marcelo Andrade Lopes.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5935/requerimento_25_-_26-2-2026_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5935/requerimento_25_-_26-2-2026_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Pedrina Leite.</t>
+  </si>
+  <si>
+    <t>5938</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5938/requerimento_26_-_27-2-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a Operação Delegada no município</t>
+  </si>
+  <si>
+    <t>5939</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5939/requerimento_27_-_27-2-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a forma de lançamento do pagamento da gratificação da Operação Delegada.</t>
+  </si>
+  <si>
+    <t>5940</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5940/requerimento_28_-_27-2-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a utilização do recurso de R$ 300.000,00 enviado pelo Deputado Estadual Ricardo Mellão (Partido Novo).</t>
+  </si>
+  <si>
+    <t>5942</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5942/requerimento_29_-_27-2-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre o valor total e as obras realizadas no Terminal Rodoviário da Vila Moraes.</t>
+  </si>
+  <si>
+    <t>5941</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5941/requerimento_30_-_27-2-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações relacionadas à atualização dos cadastros imobiliários.</t>
+  </si>
+  <si>
+    <t>5945</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5945/requerimento_31-_3-3-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se a PDD 447, localizada no Bairro dos Ortiz, está apta a receber denominação.</t>
+  </si>
+  <si>
+    <t>5948</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5948/requerimento_32-_4-3-2026_alex.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se a Estrada Municipal PDD-266 no Bairro da Vila Élvio está apta a receber denominação.</t>
+  </si>
+  <si>
+    <t>5949</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5949/requerimento_33-_4-3-2026_alex.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informação sobre a regulamentação da continuação da Rua Santi Vichi - Vila Maria.</t>
+  </si>
+  <si>
+    <t>5956</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5956/requerimento_34_-_6-3-2026_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se a via no Bairro do Caetezal de Cima está apta a receber denominação.</t>
+  </si>
+  <si>
+    <t>5963</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5963/requerimento_35_-_11-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Questiona o Poder Executivo sobre a adequação do Plano de Carreira do Magistério e a correção dos profissionais da_x000D_
+Educação Infantil, em conformidade com a Lei Federal nº 15.326/2026.</t>
+  </si>
+  <si>
+    <t>5968</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5968/requerimento_36-_11-3-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento da senhora Francisca Leite da Silva.</t>
+  </si>
+  <si>
+    <t>5977</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5977/requerimento_37_-_13-3-2026_nilza.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento da senhora Maria Odete da Silva Soares.</t>
+  </si>
+  <si>
+    <t>5978</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5978/requerimento_38_-_13-3-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre o centro de fisioterapia do município.</t>
+  </si>
+  <si>
+    <t>5980</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5980/requerimento_39_-_16-3-2026_nilza.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento da senhora Cinira de Oliveira Cardoso.</t>
+  </si>
+  <si>
+    <t>5984</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5984/requerimento_40_-_17-3-2026_jose.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se a estrada municipal, ainda sem codificação no Bairro Douradinho, está apta a receber denominação.</t>
+  </si>
+  <si>
+    <t>5982</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5982/requerimento_41_-_18-3-2026_adilsom.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do Sr. Guilherme Rubens Ristau Filho.</t>
+  </si>
+  <si>
+    <t>5985</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5985/requerimento_42_-_18-3-2026_jose.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se a PDD-463, no Bairro do Caetezal de Baixo, está apta a receber denominação.</t>
+  </si>
+  <si>
+    <t>5986</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5986/requerimento_43-_18-3-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>5989</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5989/requerimento_44_-_20-3-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre pagamento de RPV e precatórios.</t>
+  </si>
+  <si>
+    <t>5991</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5991/requerimento_45_-_20-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo sobre a execução da Política Nacional Aldir Blanc de Fomento à Cultura no_x000D_
+Município de Piedade.</t>
+  </si>
+  <si>
+    <t>5990</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5990/requerimento_46_-_20-3-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre convênio de trânsito com a polícia militar.</t>
+  </si>
+  <si>
+    <t>5994</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5994/requerimento_47_-_20-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre o cumprimento da Lei Municipal nº 4.102, de 23 de abril de 2010, que determina a divulgação periódica do cronograma de utilização de máquinas públicas.</t>
+  </si>
+  <si>
+    <t>6002</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6002/requerimento_48_-_23-3-2026_adilsom.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do Sr. Ezequias Bueno de Camargo.</t>
+  </si>
+  <si>
+    <t>5999</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5999/requerimento_49_-_24-3-2026_adilsom.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do Sr. Renato Lima.</t>
+  </si>
+  <si>
+    <t>5998</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5998/requerimento_50_-_26-3-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento da senhora Nair Ribeiro Fujiwara.</t>
+  </si>
+  <si>
+    <t>6010</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6010/requerimento_51_-_24-3-2026_nilza.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento da senhora Maria Filomena Corrêa Figueiredo</t>
+  </si>
+  <si>
+    <t>6004</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6004/requerimento_52_-_26-3-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do senhor Nelson Haruo Yanati.</t>
+  </si>
+  <si>
+    <t>6009</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6009/requerimento_53_-_27-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se localidade na divisa com a cidade de Ibiúna pertence a Piedade.</t>
+  </si>
+  <si>
+    <t>6013</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6013/requerimento_54_-_27-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a revisão e atualização da Lei Municipal nº 4.239, de 17 de abril de 2012 (Plano de Carreira_x000D_
+do Magistério)</t>
+  </si>
+  <si>
+    <t>6015</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6015/requerimento_55_-_27-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações relacionadas aos alunos com Transtorno do Espectro Autista – TEA na rede municipal de Educação.</t>
+  </si>
+  <si>
+    <t>6014</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6014/requerimento_56_-_27-3-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações da retirada de ponto de ônibus da Rua Francisco Antônio Correa.</t>
+  </si>
+  <si>
+    <t>6017</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6017/requerimento_57-_27-3-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre renovação do contrato com a Santa Casa de Misericórdia de Piedade.</t>
+  </si>
+  <si>
+    <t>6018</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6018/requerimento_58_-_27-3-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre fisioterapia na Santa Casa de Misericórdia.</t>
+  </si>
+  <si>
+    <t>6024</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6024/requerimento_60_-_31-3-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Questiona-se se as PDDs (260, 477 e 070), que ligam a estrada da Roseira ao Bairro dos Corrêas, estão aptas a receber denominação.</t>
+  </si>
+  <si>
+    <t>6030</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6030/requerimento_61_-_1o-4-2026_adilsom.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se a PDD-144, no Bairro dos Ruivos, que liga ao Bairro Limal, está apta a receber denominação.</t>
+  </si>
+  <si>
+    <t>6036</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6036/requerimento_62_-_2-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita diagnóstico detalhado e plano de adequação das escolas municipais de Piedade/SP às exigências da Lei Federal nº 15.360/2026.</t>
+  </si>
+  <si>
+    <t>6035</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6035/requerimento_63_-_2-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se a PDD-155 está apta a receber denominação.</t>
+  </si>
+  <si>
+    <t>6041</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6041/requerimento_64_-_2-4-2026_lukas_.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se a Rua 18, localizada no Bairro Ciriaco, está apta a receber denominação.</t>
+  </si>
+  <si>
+    <t>6039</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6039/requerimento_65_-_2-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Questiona sobre o planejamento da administração nas obras de recuperação do calçamento da Rua Aurelio Amaral Santos no Bairro dos Cotianos.</t>
+  </si>
+  <si>
+    <t>6040</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6040/requerimento_66_-_2-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a fila de espera de vagas em creche.</t>
+  </si>
+  <si>
+    <t>6053</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6053/requerimento_67_-9-4-2026_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações relativas à Lei Municipal nº 4.276, de 6 de março de 2013 - Bairro Caetezal.</t>
+  </si>
+  <si>
+    <t>6050</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6050/requerimento_68-_9-4-2026_jeferson.docx</t>
+  </si>
+  <si>
+    <t>Solicita informações junto à Sabesp sobre a falta de água no Bairro do Jurupará.</t>
+  </si>
+  <si>
+    <t>6056</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6056/requerimento_69_-10-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre possibilidade de mudanças na Lei Municipal nº 4.517/2017, que dispõe sobre a contratação por tempo determinado para  atender à necessidade temporária de excepcional interesse público no  âmbito do Município de Piedade.</t>
+  </si>
+  <si>
+    <t>6057</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6057/requerimento_70_-10-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Reitera pedido de informações relacionadas à Coleta de recicláveis no Município de Piedade.</t>
+  </si>
+  <si>
+    <t>6060</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6060/requerimento_71_-_10-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a EMEF Profª Maria Helena Guazzelli Rosa.</t>
+  </si>
+  <si>
+    <t>6061</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6061/requerimento_72_-_10-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a EMEF Cônego José Rodrigues de Oliveira.</t>
+  </si>
+  <si>
+    <t>6062</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6062/requerimento_73_-_10-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre o transporte escolar.</t>
+  </si>
+  <si>
+    <t>6063</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6063/requerimento_74_-_10-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações relacionadas a AVCB das escolas municipais.</t>
+  </si>
+  <si>
+    <t>6066</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6066/requerimento_75_-_13-4-2026_alex.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre o Programa Farmácia popular no Brasil.</t>
+  </si>
+  <si>
+    <t>6067</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6067/requerimento_76_-_13-4-2026_paulino.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento da senhora Maria Prestes Cardoso.</t>
+  </si>
+  <si>
+    <t>6087</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6087/requerimento_77_-_14-4-2026_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se a Rua 2 no Bairro do Campininha está apta a receber denominação.</t>
+  </si>
+  <si>
+    <t>6089</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6089/requerimento_78_-_17-4-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento da senhora Sônia Tereza Duarte.</t>
+  </si>
+  <si>
+    <t>6074</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6074/requerimento_79_-_23-4-2026_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se uma rua no Bairro do Campininha está apta a receber denominação.</t>
+  </si>
+  <si>
+    <t>6079</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6079/requerimento_80_-_24-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a revisão e atualização da Lei Municipal nº. 3.947, de 20 de agosto de 2008 que Estabelece normas sobre o controle das populações animais e sobre a prevenção e o controle de zoonoses no Município de Piedade.</t>
+  </si>
+  <si>
+    <t>6086</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6086/requerimento_81_-_24-4-2026_jose.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do senhor José Hiroshi Tsuzuki.</t>
+  </si>
+  <si>
+    <t>6080</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6080/requerimento_82_-_24-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Questionamento sobre a infraestrutura e segurança da Escola Municipal Etelvino Joaquim Rodrigues, no Bairro do Douradinho.</t>
+  </si>
+  <si>
+    <t>6082</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6082/requerimento_83_-_24-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a adequação do Município de Piedade à tese fixada pelo STF (Tema 1.308) referente ao pagamento do Piso Nacional do Magistério aos professores contratados temporariamente.</t>
+  </si>
+  <si>
+    <t>6083</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6083/requerimento_84_-_24-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a Fiscalização e cumprimento da legislação municipal quanto à limpeza e conservação de_x000D_
+terrenos urbanos.</t>
+  </si>
+  <si>
+    <t>6084</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6084/requerimento_85_-_24-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações relacionadas à iluminação pública.</t>
+  </si>
+  <si>
+    <t>6088</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6088/requerimento_86_-_27-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do senhor José Roberto Doubek Lopes.</t>
+  </si>
+  <si>
+    <t>6095</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6095/requerimento_87_-_27-4-2026_nilza.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do senhor Francisco Pereira Domingues.</t>
+  </si>
+  <si>
+    <t>6091</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6091/requerimento_88_-_28-4-2026_adilsom.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do Sr. José Martins de Paula.</t>
+  </si>
+  <si>
+    <t>6092</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6092/requerimento_89_-_30-4-2026_adilsom.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do Sr. Antônio Vieira Filho.</t>
+  </si>
+  <si>
+    <t>6094</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6094/requerimento_90_-_30-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre o concurso público para o cargo de dentista.</t>
+  </si>
+  <si>
+    <t>6093</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6093/requerimento_91_-_30-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre data de pagamento dos servidores.</t>
+  </si>
+  <si>
+    <t>6099</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6099/requerimento_92_-_30-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações relacionadas sobre projeto de asfaltamento nas ruas do Bairro dos Moreiras.</t>
+  </si>
+  <si>
+    <t>6098</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6098/requerimento_93_-_30-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre gastos com pedras para as estradas.</t>
+  </si>
+  <si>
+    <t>6097</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6097/requerimento_94_-_30-4-2026_wandi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre gastos com locação de máquinas pela municipalidade.</t>
+  </si>
+  <si>
+    <t>6096</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6096/requerimento_95_-_30-4-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações quanto aos planos da Sabesp no Bairro Campininha.</t>
+  </si>
+  <si>
+    <t>6104</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6104/requerimento_96_-_4-5-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do senhor Daniel Antônio Pires.</t>
+  </si>
+  <si>
+    <t>6103</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6103/requerimento_97_-_4-5-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do senhor Benedito de Assis Pinto da Silva.</t>
+  </si>
+  <si>
+    <t>6106</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6106/requerimento_98_-_4-5-2026_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento do senhor Jair Antônio Cardoso.</t>
+  </si>
+  <si>
+    <t>6110</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6110/requerimento_99_-_8-5-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações urgentes sobre a continuidade do Serviço de Acolhimento Temporário para pessoas em situação de rua diante do encerramento do Termo de Fomento nº 002/2024 e o início do período de frio intenso.</t>
+  </si>
+  <si>
+    <t>6111</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6111/requerimento_100_-_8-5-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações acerca dos serviços de acolhimento institucional destinados às mulheres vítimas de violência doméstica e familiar no Município de Piedade</t>
+  </si>
+  <si>
+    <t>6112</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6112/requerimento_101_-_13-5-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar pelo falecimento da criança Manuella Oliveira de Lima.</t>
+  </si>
+  <si>
+    <t>6113</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6113/requerimento_102_-_14-5-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se as ruas do Bairro do Alto de Piedade estão aptas a receberem denominação.</t>
+  </si>
+  <si>
+    <t>6115</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6115/requerimento_103-_14-5-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Questiona se essas duas ruas em anexo do Bairro Boa Vista, estão aptas a receberem denominação</t>
+  </si>
+  <si>
+    <t>6116</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6116/requerimento_104-_19-5-2026_isidoro.pdf</t>
+  </si>
+  <si>
+    <t>Questiona sobre a rede de esgoto da Rua Marta Zanfirow de Camargo – Bairro Jardim Secol.</t>
+  </si>
+  <si>
+    <t>5966</t>
+  </si>
+  <si>
+    <t>SUB</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5966/spll_1_-11-3-2026_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da presença de salva-vidas em piscinas e locais de recreação aquática situados em estabelecimentos privados no âmbito do Município de Piedade e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6008</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6008/spll_2_-27-3-2026_edvaldo.pdf</t>
+  </si>
+  <si>
+    <t>6037</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6037/spll_3_-_2-4-2026_mesa_pll_no_33-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reorganização, reestruturação, cria cargos, readéqua atribuições, vencimentos e gratificações no Quadro de Pessoal da Câmara Municipal de Piedade e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6021</t>
+  </si>
+  <si>
+    <t>RF</t>
+  </si>
+  <si>
+    <t>Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6021/rf_1_-_spll_1-2026_-_31-3-2026.pdf</t>
+  </si>
+  <si>
+    <t>5957</t>
+  </si>
+  <si>
+    <t>REL</t>
+  </si>
+  <si>
+    <t>Relatório</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5957/relatorio_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>Relatório Final da Comissão Parlamentar de Inquérito constituída pelo Decreto Legislativo, com a finalidade de apurar suposto abuso de poder, perseguições e outras eventuais ocorrências, dentro da Guarda Civil Municipal de Piedade, e em outros setores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1268,67 +3172,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5929/emenda_1_-_11-2-2026_-_ple_3-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5867/indicacao_1_-_14-1-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5866/indicacao_2_-_14-1-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5868/indicacao_3_-_15-1-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5870/indicacao_4_-_15-1-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5873/indicacao_5_-_20-1-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5875/indicacao_6_-_23-1-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5886/indicacao_7_-_2-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5888/indicacao_8_-_2-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5891/indicacao_9_-_2-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5890/indicacao_10_-_2-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5894/indicacao_11_-_5-2-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5906/indicacao_12_-_5-2-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5895/indicacao_13_-_5-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5900/indicacao_14_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5899/indicacao_15_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5902/indicacao_16_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5903/indicacao_17_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5905/indicacao_18_-_9-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5907/indicacao_19_-_9-2-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5908/indicacao_20_-_9-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5913/indicacao_21_-_11-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5914/indicacao_22_-_11-2-2026_nilza.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5922/indicacao_24_-_12-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5915/indicacao_25_-_13-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5916/indicacao_27_-_18-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5924/indicacao_28_-_20-2-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5925/indicacao_29_-_20-2-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5926/indicacao_30_-_20-2-2026_lucelino.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5927/indicacao_31_-_20-2-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5930/indicacao_32-_24-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5937/indicacao_33_-_26-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5877/mocao_1_-_23-1-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5904/mocao_2_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5909/mocao_3_-_9-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5936/mocao_4_-_25-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5933/mocao_5_-_26-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5923/par_1_-_19-2-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5869/pl_01_2026_suplementacao_camara.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5878/ple_3_-_30-1-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5898/pl_04_reajuste.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5918/ple_5_-_9-2-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5876/pll_1_-_26-1-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5893/pll_2_13_2_2026_isidoro_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5892/pll_3_-_5-2-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5919/pll_4_-_11-2-2026_mesa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5932/pll_5_27-2-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5931/projeto_de_resolucao_1-_26-2-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5863/requeirmento_1_-_5-1-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5864/requeirmento_2_-_5-1-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5865/requeirmento_3_-_13-1-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5872/requeirmento_4_-_19-1-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5874/requeirmento_5_-_22-1-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5882/requeirmento_6_-_26-1-2026_nilza.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5879/requeirmento_7_-_29-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5880/requeirmento_8_-_30-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5881/requeirmento_9_-_30-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5883/requeirmento_10_-_30-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5884/requeirmento_11_-_30-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5885/requeirmento_12_-_30-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5887/requerimento_13_-_2-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5889/requerimento_14_-_2-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5897/requerimento_15_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5896/requerimento_16_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5901/requerimento_17_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5911/requerimento_18_-_10-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5910/requerimento_19_-_10-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5912/requerimento_20_-_12-2-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5920/requerimento_21-_19-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5928/requerimento_22-_19-2-2026_nilza.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5921/requerimento_23_-_19-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5934/requerimento_24_-_26-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5935/requerimento_25_-_26-2-2026_jose.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5929/emenda_1_-_11-2-2026_-_ple_3-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5867/indicacao_1_-_14-1-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5866/indicacao_2_-_14-1-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5868/indicacao_3_-_15-1-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5870/indicacao_4_-_15-1-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5873/indicacao_5_-_20-1-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5875/indicacao_6_-_23-1-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5886/indicacao_7_-_2-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5888/indicacao_8_-_2-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5891/indicacao_9_-_2-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5890/indicacao_10_-_2-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5894/indicacao_11_-_5-2-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5906/indicacao_12_-_5-2-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5895/indicacao_13_-_5-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5900/indicacao_14_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5899/indicacao_15_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5902/indicacao_16_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5903/indicacao_17_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5905/indicacao_18_-_9-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5907/indicacao_19_-_9-2-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5908/indicacao_20_-_9-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5913/indicacao_21_-_11-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5914/indicacao_22_-_11-2-2026_nilza.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5975/indicacao_23_-_12-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5922/indicacao_24_-_12-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5915/indicacao_25_-_13-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5916/indicacao_27_-_18-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5924/indicacao_28_-_20-2-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5925/indicacao_29_-_20-2-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5926/indicacao_30_-_20-2-2026_lucelino.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5927/indicacao_31_-_20-2-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5930/indicacao_32-_24-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5937/indicacao_33_-_26-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5943/indicacao_34_-_26-2-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5946/indicacao_35_-_3-3-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5950/indicacao_36_-_4-3-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5951/indicacao_37_-_4-3-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5952/indicacao_38_-_4-3-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5953/indicacao_39_-_6-3-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5954/indicacao_40_-_6-3-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5965/indicacao_41-_10-3-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5967/indicacao_42_-_11-3-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5969/indicacao_43_-_12-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5970/indicacao_44_-_12-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5971/indicacao_45_-_12-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5973/indicacao_46_-_12-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5972/indicacao_47_-_12-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5974/indicacao_48_-_12-3-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5976/indicacao_49-_13-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5983/indicacao_50-_17-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5996/indicacao_51_-_18-3-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5992/indicacao_52_-_20-3-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6000/indicacao_53_-_25-3-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6001/indicacao_54_-_25-3-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6003/indicacao_55_-_25-3-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6019/indicacao_56_-_26-3-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6006/indicacao_57_-_26-3-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6005/indicacao_58_-_26-3-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6007/indicacao_59_-_26-3-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6026/indicacao_60_-_27-3-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6011/indicacao_61_-_27-3-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6023/indicacao_62_-_27-3-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6020/indicacao_63_-_27-3-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6034/indicacao_64_-_31-3-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6022/indicacao_65_-_31-3-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6029/indicacao_66_-_31-3-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6025/indicacao_67_-_31-3-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6033/indicacao_68_-2--4-2026_lucelino.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6042/indicacao_69_-_2-4-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6038/indicacao_70_-_2-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6043/indicacao_71_-6-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6044/indicacao_72_-6-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6045/indicacao_73_-_8-4-2026_lucelino.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6046/indicacao_74_-_8-4-2026_lucelino.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6047/indicacao_75_-_8-4-2026_lucelino.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6048/indicacao_76-_8-4-2026_lucelino.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6051/indicacao_77-_9-4-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6055/indicacao_78_-_10-4-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6065/indicacao_79_-__13-4-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6064/indicacao_80_-__13-4-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6068/indicacao_81_-__14-4-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6069/indicacao_82_-__14-4-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6071/indicacao_83-_15-4-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6072/indicacao_84_-_16-4-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6076/indicacao_85_-_23-4-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6078/indicacao_86-_23-4-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6081/indicacao_87_-_24-4-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6101/indicacao_88_-__4-5-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6102/indicacao_89_-__4-5-2026_lucelino.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6105/indicacao_90_-__4-5-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6107/indicacao_91_-__6-5-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6108/indicacao_92_-__8-5-2026_paulino.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6118/indicacao_93_-__18-5-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6114/indicacao_94_-__19-5-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6117/indicacao_96_-__19-5-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6119/indicacao_97_-_21-5-2026_adilsom.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5877/mocao_1_-_23-1-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5904/mocao_2_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5909/mocao_3_-_9-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5936/mocao_4_-_25-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5933/mocao_5_-_26-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5944/mocao_6_-_27-2-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5947/mocao_7_-_2-3-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5955/mocao_8_-_6-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5961/mocao_9_-_6-3-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5981/mocao_10_-_13-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5993/mocao_11_-_20-3-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5997/mocao_12_-_20-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6012/mocao_13_-_27-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6058/mocao_14_-_9-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6077/mocao_15_-_23-4-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6085/mocao_16_-_24-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6090/mocao_17_-_24-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5923/par_1_-_19-2-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5964/pdl_2_-_11-3-2026_adilsom.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5988/pdl_3_-_20-3-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6016/pdl_4_-_27-3-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6027/pdl_5_-_1o-4-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6032/pdl_6_-_1o-4-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6031/pdl_7_-_2-4-2026_lucelino.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6049/pdl_8_-_8-4-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6054/pdl_9_-_9-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6052/pdl_10_-_9-4-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6059/pdl_11_-_9-4-2026_alexandre_redacted_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5869/pl_01_2026_suplementacao_camara.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5878/ple_3_-_30-1-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5898/pl_04_reajuste.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5918/ple_5_-_9-2-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5959/pl_06_suplementacao_reforma_mercado_municipal_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5960/pl_07_suplementacao_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5979/pl_08_suplementacao_motoniveladora_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5987/projeto_de_lei_alteracao_do_anexo_ii_atribuicoes_monitor.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6100/projeto_de_lei_010_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5876/pll_1_-_26-1-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5893/pll_2_13_2_2026_isidoro_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5892/pll_3_-_5-2-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5919/pll_4_-_11-2-2026_mesa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5932/pll_5_-_27-2-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5995/pll_6_-_23-3-2026_lucelino.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6028/pll_7_-_1o-4-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6075/pll_8_-_23-4-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6073/pll_9_-_23-4-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6109/pll_10_-9-5-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5931/projeto_de_resolucao_1-_26-2-2026_jeferson.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5958/projeto_de_resolucao_2_-_5-3-2026_cpi.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5863/requeirmento_1_-_5-1-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5864/requeirmento_2_-_5-1-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5865/requeirmento_3_-_13-1-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5872/requeirmento_4_-_19-1-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5874/requeirmento_5_-_22-1-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5882/requeirmento_6_-_26-1-2026_nilza.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5879/requeirmento_7_-_29-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5880/requeirmento_8_-_30-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5881/requeirmento_9_-_30-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5883/requeirmento_10_-_30-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5884/requeirmento_11_-_30-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5885/requeirmento_12_-_30-1-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5887/requerimento_13_-_2-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5889/requerimento_14_-_2-2-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5897/requerimento_15_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5896/requerimento_16_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5901/requerimento_17_-_6-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5911/requerimento_18_-_10-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5910/requerimento_19_-_10-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5912/requerimento_20_-_12-2-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5920/requerimento_21-_19-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5928/requerimento_22-_19-2-2026_nilza.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5921/requerimento_23_-_19-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5934/requerimento_24_-_26-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5935/requerimento_25_-_26-2-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5938/requerimento_26_-_27-2-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5939/requerimento_27_-_27-2-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5940/requerimento_28_-_27-2-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5942/requerimento_29_-_27-2-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5941/requerimento_30_-_27-2-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5945/requerimento_31-_3-3-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5948/requerimento_32-_4-3-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5949/requerimento_33-_4-3-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5956/requerimento_34_-_6-3-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5963/requerimento_35_-_11-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5968/requerimento_36-_11-3-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5977/requerimento_37_-_13-3-2026_nilza.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5978/requerimento_38_-_13-3-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5980/requerimento_39_-_16-3-2026_nilza.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5984/requerimento_40_-_17-3-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5982/requerimento_41_-_18-3-2026_adilsom.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5985/requerimento_42_-_18-3-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5986/requerimento_43-_18-3-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5989/requerimento_44_-_20-3-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5991/requerimento_45_-_20-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5990/requerimento_46_-_20-3-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5994/requerimento_47_-_20-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6002/requerimento_48_-_23-3-2026_adilsom.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5999/requerimento_49_-_24-3-2026_adilsom.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5998/requerimento_50_-_26-3-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6010/requerimento_51_-_24-3-2026_nilza.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6004/requerimento_52_-_26-3-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6009/requerimento_53_-_27-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6013/requerimento_54_-_27-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6015/requerimento_55_-_27-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6014/requerimento_56_-_27-3-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6017/requerimento_57-_27-3-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6018/requerimento_58_-_27-3-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6024/requerimento_60_-_31-3-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6030/requerimento_61_-_1o-4-2026_adilsom.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6036/requerimento_62_-_2-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6035/requerimento_63_-_2-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6041/requerimento_64_-_2-4-2026_lukas_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6039/requerimento_65_-_2-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6040/requerimento_66_-_2-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6053/requerimento_67_-9-4-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6050/requerimento_68-_9-4-2026_jeferson.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6056/requerimento_69_-10-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6057/requerimento_70_-10-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6060/requerimento_71_-_10-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6061/requerimento_72_-_10-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6062/requerimento_73_-_10-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6063/requerimento_74_-_10-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6066/requerimento_75_-_13-4-2026_alex.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6067/requerimento_76_-_13-4-2026_paulino.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6087/requerimento_77_-_14-4-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6089/requerimento_78_-_17-4-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6074/requerimento_79_-_23-4-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6079/requerimento_80_-_24-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6086/requerimento_81_-_24-4-2026_jose.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6080/requerimento_82_-_24-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6082/requerimento_83_-_24-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6083/requerimento_84_-_24-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6084/requerimento_85_-_24-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6088/requerimento_86_-_27-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6095/requerimento_87_-_27-4-2026_nilza.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6091/requerimento_88_-_28-4-2026_adilsom.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6092/requerimento_89_-_30-4-2026_adilsom.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6094/requerimento_90_-_30-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6093/requerimento_91_-_30-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6099/requerimento_92_-_30-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6098/requerimento_93_-_30-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6097/requerimento_94_-_30-4-2026_wandi.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6096/requerimento_95_-_30-4-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6104/requerimento_96_-_4-5-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6103/requerimento_97_-_4-5-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6106/requerimento_98_-_4-5-2026_alexandre.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6110/requerimento_99_-_8-5-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6111/requerimento_100_-_8-5-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6112/requerimento_101_-_13-5-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6113/requerimento_102_-_14-5-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6115/requerimento_103-_14-5-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6116/requerimento_104-_19-5-2026_isidoro.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5966/spll_1_-11-3-2026_lukas.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6008/spll_2_-27-3-2026_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6037/spll_3_-_2-4-2026_mesa_pll_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/6021/rf_1_-_spll_1-2026_-_31-3-2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2026/5957/relatorio_1-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H75"/>
+  <dimension ref="A1:H256"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="227.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="249.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="251.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1955,77 +3859,77 @@
       </c>
       <c r="G25" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H25" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>117</v>
       </c>
       <c r="D26" t="s">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>104</v>
+        <v>49</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H26" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>121</v>
       </c>
       <c r="D27" t="s">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>122</v>
       </c>
       <c r="H27" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>124</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>125</v>
       </c>
       <c r="D28" t="s">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
@@ -2033,1253 +3937,5959 @@
       </c>
       <c r="G28" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H28" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>129</v>
       </c>
       <c r="D29" t="s">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
+        <v>75</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D30" t="s">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H30" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>137</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>138</v>
       </c>
       <c r="D31" t="s">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
+        <v>134</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D32" t="s">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
+        <v>143</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>146</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D33" t="s">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>19</v>
+        <v>148</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H33" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>151</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>152</v>
       </c>
       <c r="D34" t="s">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H34" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>155</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>156</v>
       </c>
       <c r="D35" t="s">
-        <v>156</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>49</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="F35" t="s">
+      <c r="H35" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>159</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>160</v>
+      </c>
+      <c r="D36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
+        <v>62</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B36" t="s">
-[...11 lines deleted...]
-      <c r="F36" t="s">
+      <c r="H36" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>163</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>164</v>
+      </c>
+      <c r="D37" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" t="s">
+        <v>49</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B37" t="s">
-[...11 lines deleted...]
-      <c r="F37" t="s">
+      <c r="H37" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>167</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>168</v>
+      </c>
+      <c r="D38" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
         <v>169</v>
       </c>
-      <c r="B38" t="s">
-[...11 lines deleted...]
-      <c r="F38" t="s">
+      <c r="G38" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>172</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>173</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>156</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>157</v>
+        <v>18</v>
       </c>
       <c r="F39" t="s">
+        <v>169</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>177</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>169</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="E40" t="s">
+      <c r="H40" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>181</v>
+      </c>
+      <c r="D41" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" t="s">
+        <v>134</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H41" t="s">
         <v>183</v>
-      </c>
-[...19 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>27</v>
+        <v>185</v>
       </c>
       <c r="D42" t="s">
-        <v>184</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
-        <v>185</v>
+        <v>18</v>
       </c>
       <c r="F42" t="s">
+        <v>62</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="G42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>188</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>189</v>
+      </c>
+      <c r="D43" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>190</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H43" t="s">
         <v>192</v>
-      </c>
-[...19 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>193</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>194</v>
+      </c>
+      <c r="D44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B44" t="s">
-[...14 lines deleted...]
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>197</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>198</v>
       </c>
-      <c r="B45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D45" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" t="s">
+        <v>75</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="E45" t="s">
+      <c r="H45" t="s">
         <v>200</v>
-      </c>
-[...7 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>201</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>202</v>
+      </c>
+      <c r="D46" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" t="s">
+        <v>75</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B46" t="s">
-[...14 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>205</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>206</v>
       </c>
-      <c r="B47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>199</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>200</v>
+        <v>18</v>
       </c>
       <c r="F47" t="s">
+        <v>75</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>209</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>210</v>
       </c>
-      <c r="B48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>199</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
-        <v>200</v>
+        <v>18</v>
       </c>
       <c r="F48" t="s">
+        <v>75</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>213</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>214</v>
       </c>
-      <c r="B49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>199</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
-        <v>200</v>
+        <v>18</v>
       </c>
       <c r="F49" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H49" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>217</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>218</v>
       </c>
       <c r="D50" t="s">
-        <v>218</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
+        <v>18</v>
+      </c>
+      <c r="F50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="F50" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>221</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>222</v>
       </c>
-      <c r="B51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" t="s">
+        <v>18</v>
+      </c>
+      <c r="F51" t="s">
+        <v>75</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="E51" t="s">
+      <c r="H51" t="s">
         <v>224</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>225</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>226</v>
+      </c>
+      <c r="D52" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" t="s">
+        <v>75</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="B52" t="s">
-[...14 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>229</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>230</v>
       </c>
-      <c r="B53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F53" t="s">
+        <v>49</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>233</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>234</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F54" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>235</v>
       </c>
       <c r="H54" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>237</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>238</v>
       </c>
       <c r="D55" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F55" t="s">
-        <v>238</v>
+        <v>28</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>239</v>
       </c>
       <c r="H55" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>241</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>40</v>
+        <v>242</v>
       </c>
       <c r="D56" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F56" t="s">
-        <v>109</v>
+        <v>243</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="H56" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>44</v>
+        <v>247</v>
       </c>
       <c r="D57" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F57" t="s">
-        <v>75</v>
+        <v>248</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="H57" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>48</v>
+        <v>252</v>
       </c>
       <c r="D58" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F58" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="H58" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>53</v>
+        <v>256</v>
       </c>
       <c r="D59" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F59" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="H59" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>57</v>
+        <v>260</v>
       </c>
       <c r="D60" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F60" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="H60" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>61</v>
+        <v>264</v>
       </c>
       <c r="D61" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F61" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="H61" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>66</v>
+        <v>268</v>
       </c>
       <c r="D62" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F62" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="H62" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>70</v>
+        <v>272</v>
       </c>
       <c r="D63" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F63" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="H63" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>74</v>
+        <v>276</v>
       </c>
       <c r="D64" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F64" t="s">
-        <v>49</v>
+        <v>169</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="H64" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>79</v>
+        <v>280</v>
       </c>
       <c r="D65" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F65" t="s">
-        <v>75</v>
+        <v>248</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="H65" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>83</v>
+        <v>284</v>
       </c>
       <c r="D66" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F66" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="H66" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>87</v>
+        <v>288</v>
       </c>
       <c r="D67" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F67" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="H67" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>91</v>
+        <v>292</v>
       </c>
       <c r="D68" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="H68" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>95</v>
+        <v>296</v>
       </c>
       <c r="D69" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F69" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="H69" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>99</v>
+        <v>300</v>
       </c>
       <c r="D70" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F70" t="s">
-        <v>28</v>
+        <v>143</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>284</v>
+        <v>301</v>
       </c>
       <c r="H70" t="s">
-        <v>285</v>
+        <v>302</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>103</v>
+        <v>304</v>
       </c>
       <c r="D71" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F71" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="H71" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>108</v>
+        <v>308</v>
       </c>
       <c r="D72" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F72" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="H72" t="s">
-        <v>291</v>
+        <v>310</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>293</v>
+        <v>312</v>
       </c>
       <c r="D73" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F73" t="s">
-        <v>75</v>
+        <v>313</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
       <c r="H73" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>113</v>
+        <v>317</v>
       </c>
       <c r="D74" t="s">
-        <v>223</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
-        <v>224</v>
+        <v>18</v>
       </c>
       <c r="F74" t="s">
-        <v>19</v>
+        <v>313</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>297</v>
+        <v>318</v>
       </c>
       <c r="H74" t="s">
-        <v>298</v>
+        <v>319</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>299</v>
+        <v>320</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
+        <v>321</v>
+      </c>
+      <c r="D75" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75" t="s">
+        <v>143</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H75" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>324</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>325</v>
+      </c>
+      <c r="D76" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" t="s">
+        <v>143</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H76" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>328</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>329</v>
+      </c>
+      <c r="D77" t="s">
+        <v>17</v>
+      </c>
+      <c r="E77" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" t="s">
+        <v>143</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H77" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>332</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>333</v>
+      </c>
+      <c r="D78" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78" t="s">
+        <v>143</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H78" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>336</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>337</v>
+      </c>
+      <c r="D79" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F79" t="s">
+        <v>134</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H79" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>340</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>341</v>
+      </c>
+      <c r="D80" t="s">
+        <v>17</v>
+      </c>
+      <c r="E80" t="s">
+        <v>18</v>
+      </c>
+      <c r="F80" t="s">
+        <v>19</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H80" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>344</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>345</v>
+      </c>
+      <c r="D81" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" t="s">
+        <v>18</v>
+      </c>
+      <c r="F81" t="s">
+        <v>19</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H81" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>348</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>349</v>
+      </c>
+      <c r="D82" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" t="s">
+        <v>18</v>
+      </c>
+      <c r="F82" t="s">
+        <v>49</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H82" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>352</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>353</v>
+      </c>
+      <c r="D83" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" t="s">
+        <v>18</v>
+      </c>
+      <c r="F83" t="s">
+        <v>62</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H83" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>356</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>357</v>
+      </c>
+      <c r="D84" t="s">
+        <v>17</v>
+      </c>
+      <c r="E84" t="s">
+        <v>18</v>
+      </c>
+      <c r="F84" t="s">
+        <v>49</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H84" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>360</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>361</v>
+      </c>
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" t="s">
+        <v>18</v>
+      </c>
+      <c r="F85" t="s">
+        <v>134</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H85" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>364</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>365</v>
+      </c>
+      <c r="D86" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" t="s">
+        <v>18</v>
+      </c>
+      <c r="F86" t="s">
+        <v>62</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H86" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>368</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>369</v>
+      </c>
+      <c r="D87" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" t="s">
+        <v>18</v>
+      </c>
+      <c r="F87" t="s">
+        <v>28</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H87" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>372</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>373</v>
+      </c>
+      <c r="D88" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" t="s">
+        <v>18</v>
+      </c>
+      <c r="F88" t="s">
+        <v>134</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H88" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>376</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>377</v>
+      </c>
+      <c r="D89" t="s">
+        <v>17</v>
+      </c>
+      <c r="E89" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89" t="s">
+        <v>134</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H89" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>380</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>381</v>
+      </c>
+      <c r="D90" t="s">
+        <v>17</v>
+      </c>
+      <c r="E90" t="s">
+        <v>18</v>
+      </c>
+      <c r="F90" t="s">
+        <v>62</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H90" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>384</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>385</v>
+      </c>
+      <c r="D91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" t="s">
+        <v>18</v>
+      </c>
+      <c r="F91" t="s">
+        <v>143</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H91" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>388</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>389</v>
+      </c>
+      <c r="D92" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" t="s">
+        <v>18</v>
+      </c>
+      <c r="F92" t="s">
+        <v>49</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H92" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>392</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>393</v>
+      </c>
+      <c r="D93" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" t="s">
+        <v>18</v>
+      </c>
+      <c r="F93" t="s">
+        <v>49</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H93" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>396</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>397</v>
+      </c>
+      <c r="D94" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94" t="s">
+        <v>398</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H94" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>401</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>402</v>
+      </c>
+      <c r="D95" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" t="s">
+        <v>18</v>
+      </c>
+      <c r="F95" t="s">
+        <v>403</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H95" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>406</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>407</v>
+      </c>
+      <c r="D96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" t="s">
+        <v>18</v>
+      </c>
+      <c r="F96" t="s">
+        <v>62</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H96" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>410</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>411</v>
+      </c>
+      <c r="D97" t="s">
+        <v>17</v>
+      </c>
+      <c r="E97" t="s">
+        <v>18</v>
+      </c>
+      <c r="F97" t="s">
+        <v>403</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H97" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>414</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>415</v>
+      </c>
+      <c r="D98" t="s">
+        <v>17</v>
+      </c>
+      <c r="E98" t="s">
+        <v>18</v>
+      </c>
+      <c r="F98" t="s">
+        <v>416</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H98" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>419</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
+        <v>420</v>
+      </c>
+      <c r="E99" t="s">
+        <v>421</v>
+      </c>
+      <c r="F99" t="s">
+        <v>422</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H99" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>425</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>23</v>
+      </c>
+      <c r="D100" t="s">
+        <v>420</v>
+      </c>
+      <c r="E100" t="s">
+        <v>421</v>
+      </c>
+      <c r="F100" t="s">
+        <v>426</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H100" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>429</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>27</v>
+      </c>
+      <c r="D101" t="s">
+        <v>420</v>
+      </c>
+      <c r="E101" t="s">
+        <v>421</v>
+      </c>
+      <c r="F101" t="s">
+        <v>430</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H101" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>433</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>32</v>
+      </c>
+      <c r="D102" t="s">
+        <v>420</v>
+      </c>
+      <c r="E102" t="s">
+        <v>421</v>
+      </c>
+      <c r="F102" t="s">
+        <v>434</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H102" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>437</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>36</v>
+      </c>
+      <c r="D103" t="s">
+        <v>420</v>
+      </c>
+      <c r="E103" t="s">
+        <v>421</v>
+      </c>
+      <c r="F103" t="s">
+        <v>438</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H103" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>441</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104" t="s">
+        <v>420</v>
+      </c>
+      <c r="E104" t="s">
+        <v>421</v>
+      </c>
+      <c r="F104" t="s">
+        <v>442</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H104" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>445</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>44</v>
+      </c>
+      <c r="D105" t="s">
+        <v>420</v>
+      </c>
+      <c r="E105" t="s">
+        <v>421</v>
+      </c>
+      <c r="F105" t="s">
+        <v>446</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H105" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>449</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>48</v>
+      </c>
+      <c r="D106" t="s">
+        <v>420</v>
+      </c>
+      <c r="E106" t="s">
+        <v>421</v>
+      </c>
+      <c r="F106" t="s">
+        <v>450</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H106" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>453</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>53</v>
+      </c>
+      <c r="D107" t="s">
+        <v>420</v>
+      </c>
+      <c r="E107" t="s">
+        <v>421</v>
+      </c>
+      <c r="F107" t="s">
+        <v>454</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H107" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>457</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>57</v>
+      </c>
+      <c r="D108" t="s">
+        <v>420</v>
+      </c>
+      <c r="E108" t="s">
+        <v>421</v>
+      </c>
+      <c r="F108" t="s">
+        <v>458</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H108" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>461</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>61</v>
+      </c>
+      <c r="D109" t="s">
+        <v>420</v>
+      </c>
+      <c r="E109" t="s">
+        <v>421</v>
+      </c>
+      <c r="F109" t="s">
+        <v>462</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H109" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>465</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>66</v>
+      </c>
+      <c r="D110" t="s">
+        <v>420</v>
+      </c>
+      <c r="E110" t="s">
+        <v>421</v>
+      </c>
+      <c r="F110" t="s">
+        <v>466</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H110" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>469</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>70</v>
+      </c>
+      <c r="D111" t="s">
+        <v>420</v>
+      </c>
+      <c r="E111" t="s">
+        <v>421</v>
+      </c>
+      <c r="F111" t="s">
+        <v>466</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H111" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>472</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>74</v>
+      </c>
+      <c r="D112" t="s">
+        <v>420</v>
+      </c>
+      <c r="E112" t="s">
+        <v>421</v>
+      </c>
+      <c r="F112" t="s">
+        <v>473</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H112" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>476</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>79</v>
+      </c>
+      <c r="D113" t="s">
+        <v>420</v>
+      </c>
+      <c r="E113" t="s">
+        <v>421</v>
+      </c>
+      <c r="F113" t="s">
+        <v>477</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H113" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>480</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>83</v>
+      </c>
+      <c r="D114" t="s">
+        <v>420</v>
+      </c>
+      <c r="E114" t="s">
+        <v>421</v>
+      </c>
+      <c r="F114" t="s">
+        <v>481</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H114" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>484</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>87</v>
+      </c>
+      <c r="D115" t="s">
+        <v>420</v>
+      </c>
+      <c r="E115" t="s">
+        <v>421</v>
+      </c>
+      <c r="F115" t="s">
+        <v>485</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H115" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>488</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>489</v>
+      </c>
+      <c r="E116" t="s">
+        <v>490</v>
+      </c>
+      <c r="F116" t="s">
+        <v>491</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H116" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>494</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
+        <v>495</v>
+      </c>
+      <c r="E117" t="s">
+        <v>496</v>
+      </c>
+      <c r="F117" t="s">
+        <v>62</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H117" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>498</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>23</v>
+      </c>
+      <c r="D118" t="s">
+        <v>495</v>
+      </c>
+      <c r="E118" t="s">
+        <v>496</v>
+      </c>
+      <c r="F118" t="s">
+        <v>416</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H118" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>501</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>27</v>
+      </c>
+      <c r="D119" t="s">
+        <v>495</v>
+      </c>
+      <c r="E119" t="s">
+        <v>496</v>
+      </c>
+      <c r="F119" t="s">
+        <v>403</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H119" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>504</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>32</v>
+      </c>
+      <c r="D120" t="s">
+        <v>495</v>
+      </c>
+      <c r="E120" t="s">
+        <v>496</v>
+      </c>
+      <c r="F120" t="s">
+        <v>313</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H120" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>507</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121" t="s">
+        <v>495</v>
+      </c>
+      <c r="E121" t="s">
+        <v>496</v>
+      </c>
+      <c r="F121" t="s">
+        <v>169</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H121" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>510</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>40</v>
+      </c>
+      <c r="D122" t="s">
+        <v>495</v>
+      </c>
+      <c r="E122" t="s">
+        <v>496</v>
+      </c>
+      <c r="F122" t="s">
+        <v>169</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H122" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>513</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>44</v>
+      </c>
+      <c r="D123" t="s">
+        <v>495</v>
+      </c>
+      <c r="E123" t="s">
+        <v>496</v>
+      </c>
+      <c r="F123" t="s">
+        <v>143</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H123" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>516</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>48</v>
+      </c>
+      <c r="D124" t="s">
+        <v>495</v>
+      </c>
+      <c r="E124" t="s">
+        <v>496</v>
+      </c>
+      <c r="F124" t="s">
+        <v>49</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H124" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>519</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>53</v>
+      </c>
+      <c r="D125" t="s">
+        <v>495</v>
+      </c>
+      <c r="E125" t="s">
+        <v>496</v>
+      </c>
+      <c r="F125" t="s">
+        <v>75</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H125" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>522</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>57</v>
+      </c>
+      <c r="D126" t="s">
+        <v>495</v>
+      </c>
+      <c r="E126" t="s">
+        <v>496</v>
+      </c>
+      <c r="F126" t="s">
+        <v>49</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H126" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>525</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>61</v>
+      </c>
+      <c r="D127" t="s">
+        <v>495</v>
+      </c>
+      <c r="E127" t="s">
+        <v>496</v>
+      </c>
+      <c r="F127" t="s">
+        <v>28</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H127" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>528</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>529</v>
+      </c>
+      <c r="E128" t="s">
+        <v>530</v>
+      </c>
+      <c r="F128" t="s">
+        <v>531</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H128" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>534</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>27</v>
+      </c>
+      <c r="D129" t="s">
+        <v>529</v>
+      </c>
+      <c r="E129" t="s">
+        <v>530</v>
+      </c>
+      <c r="F129" t="s">
+        <v>531</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H129" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>537</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>32</v>
+      </c>
+      <c r="D130" t="s">
+        <v>529</v>
+      </c>
+      <c r="E130" t="s">
+        <v>530</v>
+      </c>
+      <c r="F130" t="s">
+        <v>531</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H130" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>540</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>36</v>
+      </c>
+      <c r="D131" t="s">
+        <v>529</v>
+      </c>
+      <c r="E131" t="s">
+        <v>530</v>
+      </c>
+      <c r="F131" t="s">
+        <v>531</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H131" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>543</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132" t="s">
+        <v>529</v>
+      </c>
+      <c r="E132" t="s">
+        <v>530</v>
+      </c>
+      <c r="F132" t="s">
+        <v>531</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H132" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>545</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>44</v>
+      </c>
+      <c r="D133" t="s">
+        <v>529</v>
+      </c>
+      <c r="E133" t="s">
+        <v>530</v>
+      </c>
+      <c r="F133" t="s">
+        <v>531</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H133" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>547</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>48</v>
+      </c>
+      <c r="D134" t="s">
+        <v>529</v>
+      </c>
+      <c r="E134" t="s">
+        <v>530</v>
+      </c>
+      <c r="F134" t="s">
+        <v>531</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H134" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>549</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>53</v>
+      </c>
+      <c r="D135" t="s">
+        <v>529</v>
+      </c>
+      <c r="E135" t="s">
+        <v>530</v>
+      </c>
+      <c r="F135" t="s">
+        <v>531</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H135" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>552</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>57</v>
+      </c>
+      <c r="D136" t="s">
+        <v>529</v>
+      </c>
+      <c r="E136" t="s">
+        <v>530</v>
+      </c>
+      <c r="F136" t="s">
+        <v>531</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H136" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>555</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" t="s">
+        <v>556</v>
+      </c>
+      <c r="E137" t="s">
+        <v>557</v>
+      </c>
+      <c r="F137" t="s">
+        <v>49</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H137" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>560</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>23</v>
+      </c>
+      <c r="D138" t="s">
+        <v>556</v>
+      </c>
+      <c r="E138" t="s">
+        <v>557</v>
+      </c>
+      <c r="F138" t="s">
+        <v>62</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H138" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>563</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>27</v>
+      </c>
+      <c r="D139" t="s">
+        <v>556</v>
+      </c>
+      <c r="E139" t="s">
+        <v>557</v>
+      </c>
+      <c r="F139" t="s">
+        <v>169</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H139" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>566</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>32</v>
+      </c>
+      <c r="D140" t="s">
+        <v>556</v>
+      </c>
+      <c r="E140" t="s">
+        <v>557</v>
+      </c>
+      <c r="F140" t="s">
+        <v>567</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H140" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>570</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141" t="s">
+        <v>556</v>
+      </c>
+      <c r="E141" t="s">
+        <v>557</v>
+      </c>
+      <c r="F141" t="s">
+        <v>134</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H141" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>573</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>40</v>
+      </c>
+      <c r="D142" t="s">
+        <v>556</v>
+      </c>
+      <c r="E142" t="s">
+        <v>557</v>
+      </c>
+      <c r="F142" t="s">
+        <v>143</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H142" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>576</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>44</v>
+      </c>
+      <c r="D143" t="s">
+        <v>556</v>
+      </c>
+      <c r="E143" t="s">
+        <v>557</v>
+      </c>
+      <c r="F143" t="s">
+        <v>49</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H143" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>579</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>48</v>
+      </c>
+      <c r="D144" t="s">
+        <v>556</v>
+      </c>
+      <c r="E144" t="s">
+        <v>557</v>
+      </c>
+      <c r="F144" t="s">
+        <v>403</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H144" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>582</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>53</v>
+      </c>
+      <c r="D145" t="s">
+        <v>556</v>
+      </c>
+      <c r="E145" t="s">
+        <v>557</v>
+      </c>
+      <c r="F145" t="s">
+        <v>28</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H145" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>585</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>57</v>
+      </c>
+      <c r="D146" t="s">
+        <v>556</v>
+      </c>
+      <c r="E146" t="s">
+        <v>557</v>
+      </c>
+      <c r="F146" t="s">
+        <v>75</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H146" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>588</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
+        <v>589</v>
+      </c>
+      <c r="E147" t="s">
+        <v>590</v>
+      </c>
+      <c r="F147" t="s">
+        <v>169</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H147" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>593</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>23</v>
+      </c>
+      <c r="D148" t="s">
+        <v>589</v>
+      </c>
+      <c r="E148" t="s">
+        <v>590</v>
+      </c>
+      <c r="F148" t="s">
+        <v>594</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H148" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>597</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>598</v>
+      </c>
+      <c r="E149" t="s">
+        <v>599</v>
+      </c>
+      <c r="F149" t="s">
+        <v>109</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H149" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>602</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>23</v>
+      </c>
+      <c r="D150" t="s">
+        <v>598</v>
+      </c>
+      <c r="E150" t="s">
+        <v>599</v>
+      </c>
+      <c r="F150" t="s">
+        <v>109</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H150" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>605</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>27</v>
+      </c>
+      <c r="D151" t="s">
+        <v>598</v>
+      </c>
+      <c r="E151" t="s">
+        <v>599</v>
+      </c>
+      <c r="F151" t="s">
+        <v>313</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H151" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>608</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>32</v>
+      </c>
+      <c r="D152" t="s">
+        <v>598</v>
+      </c>
+      <c r="E152" t="s">
+        <v>599</v>
+      </c>
+      <c r="F152" t="s">
+        <v>62</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H152" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>611</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>36</v>
+      </c>
+      <c r="D153" t="s">
+        <v>598</v>
+      </c>
+      <c r="E153" t="s">
+        <v>599</v>
+      </c>
+      <c r="F153" t="s">
+        <v>612</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H153" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>615</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>40</v>
+      </c>
+      <c r="D154" t="s">
+        <v>598</v>
+      </c>
+      <c r="E154" t="s">
+        <v>599</v>
+      </c>
+      <c r="F154" t="s">
+        <v>109</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H154" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>618</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>44</v>
+      </c>
+      <c r="D155" t="s">
+        <v>598</v>
+      </c>
+      <c r="E155" t="s">
+        <v>599</v>
+      </c>
+      <c r="F155" t="s">
+        <v>75</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H155" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>621</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>48</v>
+      </c>
+      <c r="D156" t="s">
+        <v>598</v>
+      </c>
+      <c r="E156" t="s">
+        <v>599</v>
+      </c>
+      <c r="F156" t="s">
+        <v>75</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H156" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>624</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>53</v>
+      </c>
+      <c r="D157" t="s">
+        <v>598</v>
+      </c>
+      <c r="E157" t="s">
+        <v>599</v>
+      </c>
+      <c r="F157" t="s">
+        <v>75</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H157" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>627</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>57</v>
+      </c>
+      <c r="D158" t="s">
+        <v>598</v>
+      </c>
+      <c r="E158" t="s">
+        <v>599</v>
+      </c>
+      <c r="F158" t="s">
+        <v>75</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H158" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>630</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>61</v>
+      </c>
+      <c r="D159" t="s">
+        <v>598</v>
+      </c>
+      <c r="E159" t="s">
+        <v>599</v>
+      </c>
+      <c r="F159" t="s">
+        <v>75</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H159" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>633</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>66</v>
+      </c>
+      <c r="D160" t="s">
+        <v>598</v>
+      </c>
+      <c r="E160" t="s">
+        <v>599</v>
+      </c>
+      <c r="F160" t="s">
+        <v>75</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H160" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>636</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>70</v>
+      </c>
+      <c r="D161" t="s">
+        <v>598</v>
+      </c>
+      <c r="E161" t="s">
+        <v>599</v>
+      </c>
+      <c r="F161" t="s">
+        <v>49</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H161" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>639</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>74</v>
+      </c>
+      <c r="D162" t="s">
+        <v>598</v>
+      </c>
+      <c r="E162" t="s">
+        <v>599</v>
+      </c>
+      <c r="F162" t="s">
+        <v>49</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H162" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>642</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>79</v>
+      </c>
+      <c r="D163" t="s">
+        <v>598</v>
+      </c>
+      <c r="E163" t="s">
+        <v>599</v>
+      </c>
+      <c r="F163" t="s">
+        <v>75</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H163" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>645</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>83</v>
+      </c>
+      <c r="D164" t="s">
+        <v>598</v>
+      </c>
+      <c r="E164" t="s">
+        <v>599</v>
+      </c>
+      <c r="F164" t="s">
+        <v>75</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H164" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>648</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>87</v>
+      </c>
+      <c r="D165" t="s">
+        <v>598</v>
+      </c>
+      <c r="E165" t="s">
+        <v>599</v>
+      </c>
+      <c r="F165" t="s">
+        <v>75</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H165" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>651</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>91</v>
+      </c>
+      <c r="D166" t="s">
+        <v>598</v>
+      </c>
+      <c r="E166" t="s">
+        <v>599</v>
+      </c>
+      <c r="F166" t="s">
+        <v>19</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H166" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>654</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>95</v>
+      </c>
+      <c r="D167" t="s">
+        <v>598</v>
+      </c>
+      <c r="E167" t="s">
+        <v>599</v>
+      </c>
+      <c r="F167" t="s">
+        <v>19</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H167" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>657</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>99</v>
+      </c>
+      <c r="D168" t="s">
+        <v>598</v>
+      </c>
+      <c r="E168" t="s">
+        <v>599</v>
+      </c>
+      <c r="F168" t="s">
+        <v>28</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H168" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>660</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>103</v>
+      </c>
+      <c r="D169" t="s">
+        <v>598</v>
+      </c>
+      <c r="E169" t="s">
+        <v>599</v>
+      </c>
+      <c r="F169" t="s">
+        <v>75</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H169" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>663</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>108</v>
+      </c>
+      <c r="D170" t="s">
+        <v>598</v>
+      </c>
+      <c r="E170" t="s">
+        <v>599</v>
+      </c>
+      <c r="F170" t="s">
+        <v>109</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H170" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>666</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>113</v>
+      </c>
+      <c r="D171" t="s">
+        <v>598</v>
+      </c>
+      <c r="E171" t="s">
+        <v>599</v>
+      </c>
+      <c r="F171" t="s">
+        <v>75</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H171" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>669</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
         <v>117</v>
       </c>
-      <c r="D75" t="s">
-[...5 lines deleted...]
-      <c r="F75" t="s">
+      <c r="D172" t="s">
+        <v>598</v>
+      </c>
+      <c r="E172" t="s">
+        <v>599</v>
+      </c>
+      <c r="F172" t="s">
         <v>19</v>
       </c>
-      <c r="G75" s="1" t="s">
+      <c r="G172" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H172" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>672</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>121</v>
+      </c>
+      <c r="D173" t="s">
+        <v>598</v>
+      </c>
+      <c r="E173" t="s">
+        <v>599</v>
+      </c>
+      <c r="F173" t="s">
+        <v>19</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H173" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>675</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>125</v>
+      </c>
+      <c r="D174" t="s">
+        <v>598</v>
+      </c>
+      <c r="E174" t="s">
+        <v>599</v>
+      </c>
+      <c r="F174" t="s">
+        <v>313</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H174" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>678</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>129</v>
+      </c>
+      <c r="D175" t="s">
+        <v>598</v>
+      </c>
+      <c r="E175" t="s">
+        <v>599</v>
+      </c>
+      <c r="F175" t="s">
+        <v>313</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H175" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>681</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>133</v>
+      </c>
+      <c r="D176" t="s">
+        <v>598</v>
+      </c>
+      <c r="E176" t="s">
+        <v>599</v>
+      </c>
+      <c r="F176" t="s">
+        <v>313</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H176" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>684</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>138</v>
+      </c>
+      <c r="D177" t="s">
+        <v>598</v>
+      </c>
+      <c r="E177" t="s">
+        <v>599</v>
+      </c>
+      <c r="F177" t="s">
+        <v>313</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H177" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>687</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>142</v>
+      </c>
+      <c r="D178" t="s">
+        <v>598</v>
+      </c>
+      <c r="E178" t="s">
+        <v>599</v>
+      </c>
+      <c r="F178" t="s">
+        <v>75</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H178" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>690</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>147</v>
+      </c>
+      <c r="D179" t="s">
+        <v>598</v>
+      </c>
+      <c r="E179" t="s">
+        <v>599</v>
+      </c>
+      <c r="F179" t="s">
+        <v>49</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H179" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>693</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>152</v>
+      </c>
+      <c r="D180" t="s">
+        <v>598</v>
+      </c>
+      <c r="E180" t="s">
+        <v>599</v>
+      </c>
+      <c r="F180" t="s">
+        <v>403</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H180" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>696</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>156</v>
+      </c>
+      <c r="D181" t="s">
+        <v>598</v>
+      </c>
+      <c r="E181" t="s">
+        <v>599</v>
+      </c>
+      <c r="F181" t="s">
+        <v>403</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H181" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>699</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>160</v>
+      </c>
+      <c r="D182" t="s">
+        <v>598</v>
+      </c>
+      <c r="E182" t="s">
+        <v>599</v>
+      </c>
+      <c r="F182" t="s">
+        <v>28</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H182" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>702</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>164</v>
+      </c>
+      <c r="D183" t="s">
+        <v>598</v>
+      </c>
+      <c r="E183" t="s">
+        <v>599</v>
+      </c>
+      <c r="F183" t="s">
+        <v>75</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H183" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>705</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>168</v>
+      </c>
+      <c r="D184" t="s">
+        <v>598</v>
+      </c>
+      <c r="E184" t="s">
+        <v>599</v>
+      </c>
+      <c r="F184" t="s">
+        <v>49</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H184" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>708</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>173</v>
+      </c>
+      <c r="D185" t="s">
+        <v>598</v>
+      </c>
+      <c r="E185" t="s">
+        <v>599</v>
+      </c>
+      <c r="F185" t="s">
+        <v>109</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H185" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>711</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>177</v>
+      </c>
+      <c r="D186" t="s">
+        <v>598</v>
+      </c>
+      <c r="E186" t="s">
+        <v>599</v>
+      </c>
+      <c r="F186" t="s">
+        <v>313</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H186" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>714</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>181</v>
+      </c>
+      <c r="D187" t="s">
+        <v>598</v>
+      </c>
+      <c r="E187" t="s">
+        <v>599</v>
+      </c>
+      <c r="F187" t="s">
+        <v>109</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H187" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>717</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>185</v>
+      </c>
+      <c r="D188" t="s">
+        <v>598</v>
+      </c>
+      <c r="E188" t="s">
+        <v>599</v>
+      </c>
+      <c r="F188" t="s">
+        <v>19</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H188" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>720</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>189</v>
+      </c>
+      <c r="D189" t="s">
+        <v>598</v>
+      </c>
+      <c r="E189" t="s">
+        <v>599</v>
+      </c>
+      <c r="F189" t="s">
+        <v>416</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H189" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>723</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>194</v>
+      </c>
+      <c r="D190" t="s">
+        <v>598</v>
+      </c>
+      <c r="E190" t="s">
+        <v>599</v>
+      </c>
+      <c r="F190" t="s">
+        <v>19</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H190" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>726</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>198</v>
+      </c>
+      <c r="D191" t="s">
+        <v>598</v>
+      </c>
+      <c r="E191" t="s">
+        <v>599</v>
+      </c>
+      <c r="F191" t="s">
+        <v>49</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H191" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>728</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>202</v>
+      </c>
+      <c r="D192" t="s">
+        <v>598</v>
+      </c>
+      <c r="E192" t="s">
+        <v>599</v>
+      </c>
+      <c r="F192" t="s">
+        <v>313</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H192" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>731</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>206</v>
+      </c>
+      <c r="D193" t="s">
+        <v>598</v>
+      </c>
+      <c r="E193" t="s">
+        <v>599</v>
+      </c>
+      <c r="F193" t="s">
+        <v>75</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H193" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>734</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>210</v>
+      </c>
+      <c r="D194" t="s">
+        <v>598</v>
+      </c>
+      <c r="E194" t="s">
+        <v>599</v>
+      </c>
+      <c r="F194" t="s">
+        <v>313</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H194" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>737</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>214</v>
+      </c>
+      <c r="D195" t="s">
+        <v>598</v>
+      </c>
+      <c r="E195" t="s">
+        <v>599</v>
+      </c>
+      <c r="F195" t="s">
+        <v>75</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H195" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>740</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>218</v>
+      </c>
+      <c r="D196" t="s">
+        <v>598</v>
+      </c>
+      <c r="E196" t="s">
+        <v>599</v>
+      </c>
+      <c r="F196" t="s">
+        <v>416</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H196" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>743</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>222</v>
+      </c>
+      <c r="D197" t="s">
+        <v>598</v>
+      </c>
+      <c r="E197" t="s">
+        <v>599</v>
+      </c>
+      <c r="F197" t="s">
+        <v>416</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H197" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>746</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>226</v>
+      </c>
+      <c r="D198" t="s">
+        <v>598</v>
+      </c>
+      <c r="E198" t="s">
+        <v>599</v>
+      </c>
+      <c r="F198" t="s">
+        <v>62</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H198" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>749</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>230</v>
+      </c>
+      <c r="D199" t="s">
+        <v>598</v>
+      </c>
+      <c r="E199" t="s">
+        <v>599</v>
+      </c>
+      <c r="F199" t="s">
+        <v>109</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H199" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>752</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>234</v>
+      </c>
+      <c r="D200" t="s">
+        <v>598</v>
+      </c>
+      <c r="E200" t="s">
+        <v>599</v>
+      </c>
+      <c r="F200" t="s">
+        <v>62</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H200" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>755</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>238</v>
+      </c>
+      <c r="D201" t="s">
+        <v>598</v>
+      </c>
+      <c r="E201" t="s">
+        <v>599</v>
+      </c>
+      <c r="F201" t="s">
+        <v>75</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H201" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>758</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>242</v>
+      </c>
+      <c r="D202" t="s">
+        <v>598</v>
+      </c>
+      <c r="E202" t="s">
+        <v>599</v>
+      </c>
+      <c r="F202" t="s">
+        <v>75</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H202" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>761</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>247</v>
+      </c>
+      <c r="D203" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" t="s">
+        <v>599</v>
+      </c>
+      <c r="F203" t="s">
+        <v>75</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H203" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>764</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>252</v>
+      </c>
+      <c r="D204" t="s">
+        <v>598</v>
+      </c>
+      <c r="E204" t="s">
+        <v>599</v>
+      </c>
+      <c r="F204" t="s">
+        <v>75</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H204" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>767</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>256</v>
+      </c>
+      <c r="D205" t="s">
+        <v>598</v>
+      </c>
+      <c r="E205" t="s">
+        <v>599</v>
+      </c>
+      <c r="F205" t="s">
+        <v>313</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H205" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>770</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>260</v>
+      </c>
+      <c r="D206" t="s">
+        <v>598</v>
+      </c>
+      <c r="E206" t="s">
+        <v>599</v>
+      </c>
+      <c r="F206" t="s">
+        <v>313</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H206" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>773</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>268</v>
+      </c>
+      <c r="D207" t="s">
+        <v>598</v>
+      </c>
+      <c r="E207" t="s">
+        <v>599</v>
+      </c>
+      <c r="F207" t="s">
+        <v>62</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H207" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>776</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>272</v>
+      </c>
+      <c r="D208" t="s">
+        <v>598</v>
+      </c>
+      <c r="E208" t="s">
+        <v>599</v>
+      </c>
+      <c r="F208" t="s">
+        <v>416</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H208" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>779</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>276</v>
+      </c>
+      <c r="D209" t="s">
+        <v>598</v>
+      </c>
+      <c r="E209" t="s">
+        <v>599</v>
+      </c>
+      <c r="F209" t="s">
+        <v>75</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H209" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>782</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>280</v>
+      </c>
+      <c r="D210" t="s">
+        <v>598</v>
+      </c>
+      <c r="E210" t="s">
+        <v>599</v>
+      </c>
+      <c r="F210" t="s">
+        <v>75</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H210" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>785</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>284</v>
+      </c>
+      <c r="D211" t="s">
+        <v>598</v>
+      </c>
+      <c r="E211" t="s">
+        <v>599</v>
+      </c>
+      <c r="F211" t="s">
+        <v>49</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H211" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>788</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>288</v>
+      </c>
+      <c r="D212" t="s">
+        <v>598</v>
+      </c>
+      <c r="E212" t="s">
+        <v>599</v>
+      </c>
+      <c r="F212" t="s">
+        <v>75</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H212" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>791</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>292</v>
+      </c>
+      <c r="D213" t="s">
+        <v>598</v>
+      </c>
+      <c r="E213" t="s">
+        <v>599</v>
+      </c>
+      <c r="F213" t="s">
+        <v>75</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H213" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>794</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>296</v>
+      </c>
+      <c r="D214" t="s">
+        <v>598</v>
+      </c>
+      <c r="E214" t="s">
+        <v>599</v>
+      </c>
+      <c r="F214" t="s">
+        <v>28</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H214" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>797</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
         <v>300</v>
       </c>
-      <c r="H75" t="s">
-        <v>301</v>
+      <c r="D215" t="s">
+        <v>598</v>
+      </c>
+      <c r="E215" t="s">
+        <v>599</v>
+      </c>
+      <c r="F215" t="s">
+        <v>169</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H215" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>800</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>304</v>
+      </c>
+      <c r="D216" t="s">
+        <v>598</v>
+      </c>
+      <c r="E216" t="s">
+        <v>599</v>
+      </c>
+      <c r="F216" t="s">
+        <v>75</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H216" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>803</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>308</v>
+      </c>
+      <c r="D217" t="s">
+        <v>598</v>
+      </c>
+      <c r="E217" t="s">
+        <v>599</v>
+      </c>
+      <c r="F217" t="s">
+        <v>75</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H217" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>806</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>312</v>
+      </c>
+      <c r="D218" t="s">
+        <v>598</v>
+      </c>
+      <c r="E218" t="s">
+        <v>599</v>
+      </c>
+      <c r="F218" t="s">
+        <v>313</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H218" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>809</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>317</v>
+      </c>
+      <c r="D219" t="s">
+        <v>598</v>
+      </c>
+      <c r="E219" t="s">
+        <v>599</v>
+      </c>
+      <c r="F219" t="s">
+        <v>313</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H219" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>812</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>321</v>
+      </c>
+      <c r="D220" t="s">
+        <v>598</v>
+      </c>
+      <c r="E220" t="s">
+        <v>599</v>
+      </c>
+      <c r="F220" t="s">
+        <v>313</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H220" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>815</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>325</v>
+      </c>
+      <c r="D221" t="s">
+        <v>598</v>
+      </c>
+      <c r="E221" t="s">
+        <v>599</v>
+      </c>
+      <c r="F221" t="s">
+        <v>75</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H221" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>818</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>329</v>
+      </c>
+      <c r="D222" t="s">
+        <v>598</v>
+      </c>
+      <c r="E222" t="s">
+        <v>599</v>
+      </c>
+      <c r="F222" t="s">
+        <v>403</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H222" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>821</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>333</v>
+      </c>
+      <c r="D223" t="s">
+        <v>598</v>
+      </c>
+      <c r="E223" t="s">
+        <v>599</v>
+      </c>
+      <c r="F223" t="s">
+        <v>612</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H223" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>824</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>337</v>
+      </c>
+      <c r="D224" t="s">
+        <v>598</v>
+      </c>
+      <c r="E224" t="s">
+        <v>599</v>
+      </c>
+      <c r="F224" t="s">
+        <v>28</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H224" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>827</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>341</v>
+      </c>
+      <c r="D225" t="s">
+        <v>598</v>
+      </c>
+      <c r="E225" t="s">
+        <v>599</v>
+      </c>
+      <c r="F225" t="s">
+        <v>49</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H225" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>830</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>345</v>
+      </c>
+      <c r="D226" t="s">
+        <v>598</v>
+      </c>
+      <c r="E226" t="s">
+        <v>599</v>
+      </c>
+      <c r="F226" t="s">
+        <v>28</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H226" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>833</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>349</v>
+      </c>
+      <c r="D227" t="s">
+        <v>598</v>
+      </c>
+      <c r="E227" t="s">
+        <v>599</v>
+      </c>
+      <c r="F227" t="s">
+        <v>75</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H227" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>836</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>353</v>
+      </c>
+      <c r="D228" t="s">
+        <v>598</v>
+      </c>
+      <c r="E228" t="s">
+        <v>599</v>
+      </c>
+      <c r="F228" t="s">
+        <v>19</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H228" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>839</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>357</v>
+      </c>
+      <c r="D229" t="s">
+        <v>598</v>
+      </c>
+      <c r="E229" t="s">
+        <v>599</v>
+      </c>
+      <c r="F229" t="s">
+        <v>75</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H229" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>842</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>361</v>
+      </c>
+      <c r="D230" t="s">
+        <v>598</v>
+      </c>
+      <c r="E230" t="s">
+        <v>599</v>
+      </c>
+      <c r="F230" t="s">
+        <v>75</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H230" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>845</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>365</v>
+      </c>
+      <c r="D231" t="s">
+        <v>598</v>
+      </c>
+      <c r="E231" t="s">
+        <v>599</v>
+      </c>
+      <c r="F231" t="s">
+        <v>75</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H231" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>848</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>369</v>
+      </c>
+      <c r="D232" t="s">
+        <v>598</v>
+      </c>
+      <c r="E232" t="s">
+        <v>599</v>
+      </c>
+      <c r="F232" t="s">
+        <v>75</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H232" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>851</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>373</v>
+      </c>
+      <c r="D233" t="s">
+        <v>598</v>
+      </c>
+      <c r="E233" t="s">
+        <v>599</v>
+      </c>
+      <c r="F233" t="s">
+        <v>313</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H233" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>854</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>377</v>
+      </c>
+      <c r="D234" t="s">
+        <v>598</v>
+      </c>
+      <c r="E234" t="s">
+        <v>599</v>
+      </c>
+      <c r="F234" t="s">
+        <v>109</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H234" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>857</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>381</v>
+      </c>
+      <c r="D235" t="s">
+        <v>598</v>
+      </c>
+      <c r="E235" t="s">
+        <v>599</v>
+      </c>
+      <c r="F235" t="s">
+        <v>416</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H235" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>860</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>385</v>
+      </c>
+      <c r="D236" t="s">
+        <v>598</v>
+      </c>
+      <c r="E236" t="s">
+        <v>599</v>
+      </c>
+      <c r="F236" t="s">
+        <v>416</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H236" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>863</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>389</v>
+      </c>
+      <c r="D237" t="s">
+        <v>598</v>
+      </c>
+      <c r="E237" t="s">
+        <v>599</v>
+      </c>
+      <c r="F237" t="s">
+        <v>313</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H237" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>866</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>393</v>
+      </c>
+      <c r="D238" t="s">
+        <v>598</v>
+      </c>
+      <c r="E238" t="s">
+        <v>599</v>
+      </c>
+      <c r="F238" t="s">
+        <v>313</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H238" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>869</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>397</v>
+      </c>
+      <c r="D239" t="s">
+        <v>598</v>
+      </c>
+      <c r="E239" t="s">
+        <v>599</v>
+      </c>
+      <c r="F239" t="s">
+        <v>75</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H239" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>872</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>402</v>
+      </c>
+      <c r="D240" t="s">
+        <v>598</v>
+      </c>
+      <c r="E240" t="s">
+        <v>599</v>
+      </c>
+      <c r="F240" t="s">
+        <v>313</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H240" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>875</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>407</v>
+      </c>
+      <c r="D241" t="s">
+        <v>598</v>
+      </c>
+      <c r="E241" t="s">
+        <v>599</v>
+      </c>
+      <c r="F241" t="s">
+        <v>313</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H241" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>878</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>879</v>
+      </c>
+      <c r="D242" t="s">
+        <v>598</v>
+      </c>
+      <c r="E242" t="s">
+        <v>599</v>
+      </c>
+      <c r="F242" t="s">
+        <v>75</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H242" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>882</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>411</v>
+      </c>
+      <c r="D243" t="s">
+        <v>598</v>
+      </c>
+      <c r="E243" t="s">
+        <v>599</v>
+      </c>
+      <c r="F243" t="s">
+        <v>49</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H243" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>885</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>415</v>
+      </c>
+      <c r="D244" t="s">
+        <v>598</v>
+      </c>
+      <c r="E244" t="s">
+        <v>599</v>
+      </c>
+      <c r="F244" t="s">
+        <v>49</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H244" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>888</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>889</v>
+      </c>
+      <c r="D245" t="s">
+        <v>598</v>
+      </c>
+      <c r="E245" t="s">
+        <v>599</v>
+      </c>
+      <c r="F245" t="s">
+        <v>28</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H245" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>892</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>893</v>
+      </c>
+      <c r="D246" t="s">
+        <v>598</v>
+      </c>
+      <c r="E246" t="s">
+        <v>599</v>
+      </c>
+      <c r="F246" t="s">
+        <v>75</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H246" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>896</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>897</v>
+      </c>
+      <c r="D247" t="s">
+        <v>598</v>
+      </c>
+      <c r="E247" t="s">
+        <v>599</v>
+      </c>
+      <c r="F247" t="s">
+        <v>75</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H247" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>900</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>901</v>
+      </c>
+      <c r="D248" t="s">
+        <v>598</v>
+      </c>
+      <c r="E248" t="s">
+        <v>599</v>
+      </c>
+      <c r="F248" t="s">
+        <v>62</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H248" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>904</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>905</v>
+      </c>
+      <c r="D249" t="s">
+        <v>598</v>
+      </c>
+      <c r="E249" t="s">
+        <v>599</v>
+      </c>
+      <c r="F249" t="s">
+        <v>62</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H249" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>908</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>909</v>
+      </c>
+      <c r="D250" t="s">
+        <v>598</v>
+      </c>
+      <c r="E250" t="s">
+        <v>599</v>
+      </c>
+      <c r="F250" t="s">
+        <v>49</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H250" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>912</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>913</v>
+      </c>
+      <c r="D251" t="s">
+        <v>598</v>
+      </c>
+      <c r="E251" t="s">
+        <v>599</v>
+      </c>
+      <c r="F251" t="s">
+        <v>62</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H251" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>916</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>10</v>
+      </c>
+      <c r="D252" t="s">
+        <v>917</v>
+      </c>
+      <c r="E252" t="s">
+        <v>918</v>
+      </c>
+      <c r="F252" t="s">
+        <v>49</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H252" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>921</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>23</v>
+      </c>
+      <c r="D253" t="s">
+        <v>917</v>
+      </c>
+      <c r="E253" t="s">
+        <v>918</v>
+      </c>
+      <c r="F253" t="s">
+        <v>134</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H253" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>923</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>27</v>
+      </c>
+      <c r="D254" t="s">
+        <v>917</v>
+      </c>
+      <c r="E254" t="s">
+        <v>918</v>
+      </c>
+      <c r="F254" t="s">
+        <v>567</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H254" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>926</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>10</v>
+      </c>
+      <c r="D255" t="s">
+        <v>927</v>
+      </c>
+      <c r="E255" t="s">
+        <v>928</v>
+      </c>
+      <c r="F255" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H255" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>930</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256" t="s">
+        <v>931</v>
+      </c>
+      <c r="E256" t="s">
+        <v>932</v>
+      </c>
+      <c r="F256" t="s">
+        <v>594</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H256" t="s">
+        <v>934</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3314,50 +9924,231 @@
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>