--- v1 (2026-01-12)
+++ v2 (2026-04-13)
@@ -10,6554 +10,6566 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5046" uniqueCount="2193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5046" uniqueCount="2197">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5362/emenda_1_-_13-03-2015_-_pr_1-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5362/emenda_1_-_13-03-2015_-_pr_1-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação sugerida no art. 3º do Projeto de Resolução nº 1/2025.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Isidoro Poly</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5431/emenda_2_-_25-4-2025_-_spll_8-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5431/emenda_2_-_25-4-2025_-_spll_8-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 16 do substitutivo do projeto de lei nº 8/2025 do vereador Wandi Augusto Rodrigues.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5481/emenda_3_-_30-5-2025__-_ple_5-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5481/emenda_3_-_30-5-2025__-_ple_5-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo Único no art. 36 do projeto de lei.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5482/emenda_4_-_30-5-2025__-_ple_5-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5482/emenda_4_-_30-5-2025__-_ple_5-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Artigo 40 e renumera os demais do projeto de lei.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5660/emenda_5_-_10-9-2025__-_pr_3-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5660/emenda_5_-_10-9-2025__-_pr_3-2025.pdf</t>
   </si>
   <si>
     <t>Altera redação do artigo 3º do Projeto de Resolução nº 3/2025.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5661/emenda_6_-_10-9-2025__-_pr_3-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5661/emenda_6_-_10-9-2025__-_pr_3-2025.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao § 2º do art. 5º do Projeto de Resolução nº 3/2025.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5777/emenda_7_-_17-10-2025_-_ple_23-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5777/emenda_7_-_17-10-2025_-_ple_23-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 4º do art. 21 do Projeto de Lei nº 23/2025.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Jeferson D. Cardoso (Tatu)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5824/emenda_8_-_19-10-2025_-_ple_25-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5824/emenda_8_-_19-10-2025_-_ple_25-2025.pdf</t>
   </si>
   <si>
     <t>Altera anexos do projeto de lei nº 25/2025 do Poder Executivo.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5829/emenda_9_-_19-11-2025_-_ple_25-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5829/emenda_9_-_19-11-2025_-_ple_25-2025.pdf</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5832/emenda_10_-_19-11-2025_-_ple_25-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5832/emenda_10_-_19-11-2025_-_ple_25-2025.pdf</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Lucelino Prestes (Gordo do Buffet)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5828/emenda_11_-19-11-2025_-_ple_25-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5828/emenda_11_-19-11-2025_-_ple_25-2025.pdf</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5831/emenda_12_-_19-11-2025_-_ple_25-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5831/emenda_12_-_19-11-2025_-_ple_25-2025.pdf</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5827/emenda_13_-19-11-2025_-_ple_25-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5827/emenda_13_-19-11-2025_-_ple_25-2025.pdf</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5830/emenda_14_-19-11-2025_-_ple_25-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5830/emenda_14_-19-11-2025_-_ple_25-2025.pdf</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5826/emenda_15_-_19-11-2025_-_ple_25-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5826/emenda_15_-_19-11-2025_-_ple_25-2025.pdf</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5225/indicacao_1_-_08-01-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5225/indicacao_1_-_08-01-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias em estrada no Bairro do Caetezal.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5228/indicacao_2_-_13-01-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5228/indicacao_2_-_13-01-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza do acostamento da Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5229/indicacao_3_-_15-01-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5229/indicacao_3_-_15-01-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da rede de água no Bairro do Gurgel, próximo ao mercado Cardoso.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5235/indicacao_4_-_20-01-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5235/indicacao_4_-_20-01-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos bairros: Piraporinha, Gurgel, Pires, Vieirinhas, Furnas e Furninhas.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5240/indicacao_5_-_30-01-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5240/indicacao_5_-_30-01-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua Antônio Marcos Pedroso dos Santos na Vila Quintino.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5242/indicacao_6_-_31-01-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5242/indicacao_6_-_31-01-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada PDD-174, estrada do Matão, bem como na estrada que_x000D_
 serve como linha para o transporte escolar do bairro dos Limas até a escola Etelvino.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5246/indicacao_7-_31-01-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5246/indicacao_7-_31-01-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada dos bairros: Vila Moraes, Campinha, Vila Nova, Santos Paiol e Pintos.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5247/indicacao_8-_31-01-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5247/indicacao_8-_31-01-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada dos bairros: Godinhos, Poço, Oliveiras e Horizonte Verde.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_9-_31-01-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_9-_31-01-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes bairros: Vila Élvio, Fazendinha, Sarapuí Torres e Sarapuí de Cima.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_10-_31-01-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_10-_31-01-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes bairros: Alpes de Piedade, Garcias, Piratuba, Ortizes, Castanho, Cotianos e Moreiras.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_11-_31-01-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_11-_31-01-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes bairros: Douradinho, Amola Faca, Sarapuí dos Antunes, Sarapuí dos Luzes, Correias e Cavalheiros</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5251/indicacao_12-_31-01-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5251/indicacao_12-_31-01-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes bairros: Caetezal de cima e baixo, Ribeirão Grande, Roseira, Pires e Funil.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_13-_4-2-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_13-_4-2-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes bairros: Jurupará, Piraporão, Leites, Boa Vista e Barreiro.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5255/indicacao_14-_4-2-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5255/indicacao_14-_4-2-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes bairros: Ribeirão Bonito, Bateia de cima e de baixo e Jacintos.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5257/indicacao_15-_5-2-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5257/indicacao_15-_5-2-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro dos Soares.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5258/indicacao_16-_5-2-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5258/indicacao_16-_5-2-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica estudo para colocação de lombada na Rua Capitão Moraes - Cotianos.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5261/indicacao_17-_5-2-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5261/indicacao_17-_5-2-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes bairros: Miguel Russo, Cáfaro, Prestes, Carneiros, Cachoeira da Fumaça e Monos.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5277/indicacao_18-_6-2-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5277/indicacao_18-_6-2-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes Bairros: Ciriaco, Sarapuí Godinhos, Bento Ruivo, Sarapuí do Soares e Liberdade.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5262/indicacao_19-_7-2-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5262/indicacao_19-_7-2-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5268/indicacao_20_-_7-2-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5268/indicacao_20_-_7-2-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na Estrada Municipal PDD-167, no Bairro do Funil.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Edvaldo Vicente (Vardinho Leites)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5265/indicacao_21_-_7-2-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5265/indicacao_21_-_7-2-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ruas no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5276/indicacao_22_-_7-2-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5276/indicacao_22_-_7-2-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito ações de infraestrutura com pavimentação das 15 (quinze) ruas restantes do Bairro dos Leites.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5274/indicacao_23_-_7-2-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5274/indicacao_23_-_7-2-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de uma área de cultura, esporte e lazer no campo de futebol do Bairro dos Leites.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5269/indicacao_24_-_7-2-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5269/indicacao_24_-_7-2-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Travessa 3 da Rua Eurico Vieira Cardoso.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5270/indicacao_25_-_7-2-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5270/indicacao_25_-_7-2-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada principal do bairro do Sarapuí dos Luz.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/</t>
+    <t>http://sapl.piedade.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação repetida</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5278/indicacao_27_-_10-2-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5278/indicacao_27_-_10-2-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada no Bairro do Piraporão.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5279/indicacao_28_-_10-2-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5279/indicacao_28_-_10-2-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada no Bairro do Funil.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5280/indicacao_29_-_10-2-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5280/indicacao_29_-_10-2-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada no Bairro da Boa Vista.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Adilsom Castanho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5283/indicacao_30_-_12-2-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5283/indicacao_30_-_12-2-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na Rua Salvador José Pinto, no Loteamento José Pinto de Moraes.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5285/indicacao_31_-_13-2-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5285/indicacao_31_-_13-2-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada no Bairro do Piratuba.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5287/indicacao_32_-_14-2-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5287/indicacao_32_-_14-2-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de abrigo de ônibus no Bairro do Caetezal de cima, entrando na capelinha.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5288/indicacao_33_-_14-2-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5288/indicacao_33_-_14-2-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção no Bairro Caetezal de Baixo, sentido Pousada Sítio da Montanha.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5289/indicacao_34_-_14-2-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5289/indicacao_34_-_14-2-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada nas travessas do bairro Campininha.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Lukas Moraes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5294/indicacao_35_-_14-2-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5294/indicacao_35_-_14-2-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a supressão de uma árvore na Rua José da Silva Soares Sobrinho, no Bairro CDHU-Airton Senna.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5299/indicacao_36_-_14-2-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5299/indicacao_36_-_14-2-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada municipal no Bairro dos Tenórios.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5303/indicacao_37_-_17-2-2025_lucelino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5303/indicacao_37_-_17-2-2025_lucelino.pdf</t>
   </si>
   <si>
     <t>Indica um estudo para o asfaltamento em uma rua na Vila Amâncio.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5306/indicacao_38_-_18-2-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5306/indicacao_38_-_18-2-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do Bairro dos Buenos até o Bairro Rosarial.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5308/indicacao_39_-_18-2-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5308/indicacao_39_-_18-2-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma lombada no bairro dos Oliveiras, próximo da Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5309/indicacao_40_-_18-2-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5309/indicacao_40_-_18-2-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tubos de esgoto, no bairro dos Oliveiras.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5314/indicacao_41_-_19-2-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5314/indicacao_41_-_19-2-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica estudo para colocação de tubos ao lado da Igreja Assembleia de Deus do Bairro Ciriaco de baixo.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5312/indicacao_42_-_20-2-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5312/indicacao_42_-_20-2-2025_alex.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de ventiladores e/ou estudos sobre a viabilidade de instalação de ar condicionado nos prédios públicos escolares onde não há.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5311/indicacao_43_-_20-2-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5311/indicacao_43_-_20-2-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de limpeza de tubulação, na Rua Célia Lopes Godinho, no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5313/indicacao_44_-_20-2-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5313/indicacao_44_-_20-2-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na estrada dos Garcias, perto da Capela de Santa Cecília.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5316/indicacao_25_-_7-2-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5316/indicacao_25_-_7-2-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de um terreno para construção de uma nova creche municipal no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5319/indicacao_46_-_21-2-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5319/indicacao_46_-_21-2-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação e manutenção da quadra de esportes da Escola Municipal EMEIEF Profª Anna Ruth Leite Fragnan.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5317/indicacao_47_-_21-2-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5317/indicacao_47_-_21-2-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a troca de todas as lâmpadas públicas no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5318/indicacao_48_-_21-2-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5318/indicacao_48_-_21-2-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da rede de água potável no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5325/indicacao_49_-_25-2-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5325/indicacao_49_-_25-2-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lombada no Bairro do Ciriaco de Cima.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5326/indicacao_50_-_25-2-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5326/indicacao_50_-_25-2-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e “cascalhar’) da estrada do Bairro da Vila Élvio à Pousada Eucalipto.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5327/indicacao_51_-_25-2-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5327/indicacao_51_-_25-2-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de córrego próximo ao campo de futebol no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5328/indicacao52-_25-2-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5328/indicacao52-_25-2-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner, na Rua Lázaro Antônio da Silva no Bairro Bom Pastor.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5332/indicacao_53_-_27-2-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5332/indicacao_53_-_27-2-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de lei de criação de cargo de agente de organização escolar nas escolas municipais.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5339/indicacao_54_-_6-3-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5339/indicacao_54_-_6-3-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias em todas as ruas do loteamento Alpes de Piedade.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5397/indicacao_55_-_7-3-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5397/indicacao_55_-_7-3-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica estudo, junto à Sabesp, para a manutenção na Rua Quintino de Campos, 740.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5342/indicacao_56_-_7-3-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5342/indicacao_56_-_7-3-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica estudo para alteração da Guarda Civil Municipal para Policia Municipal, bem como com todos as suas atribuições e efeitos de autoridade policial.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5344/indicacao_57_-_7-3-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5344/indicacao_57_-_7-3-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação do segmento que vai do campo de futebol dos Leites até a entrada da Indústria de Produtos Químicos Salmix.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5345/indicacao_58_-_7-3-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5345/indicacao_58_-_7-3-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma escola de ensino médio integral no Bairro dos Leites, numa área pública já existente.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5346/indicacao_59_-_7-3-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5346/indicacao_59_-_7-3-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a implantação do sistema de abastecimento de água potável no Bairro dos Correas.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5349/indicacao_60_-_7-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5349/indicacao_60_-_7-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção limpeza dos contêineres de lixo do Bairro Santos e Paiol.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5353/indicacao_61_-_7-3-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5353/indicacao_61_-_7-3-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação de um trecho da Estrada Municipal Antonio Vichi, no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5357/indicacao_62_-_11-3-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5357/indicacao_62_-_11-3-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada municipal que liga o Bairro dos Ortizes ao Bairro dos Garcias.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_63_-_11-3-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_63_-_11-3-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada municipal que liga os Bairros Sarapui de Cima, Sarapuí dos Torres e Vila Élvio.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_64_-_11-3-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_64_-_11-3-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de canaletas no Bairro dos Oliveira.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5361/indicacao_65_-_13-3-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5361/indicacao_65_-_13-3-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro da Fazendinha, próximo a Estalagem do Javali.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_66_-_13-3-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_66_-_13-3-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica melhoramento da Rua Saturnino Alves Vieira, que liga o Parque da Torre a Vila Olinda.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_67_-_14-3-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_67_-_14-3-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Principal da Vila Ré, no Bairro do Funil e suas ramificações.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_68_-_14-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_68_-_14-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica a troca de iluminação pública por lâmpadas de LED na rua Quintino de Campos.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5373/indicacao_69_-_18-3-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5373/indicacao_69_-_18-3-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no Bairro Sarapuí de Cima.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_70_-_25-3-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_70_-_25-3-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada e sinalização nas proximidades da Escola Maria Teresa do Espírito Santos, no bairro dos Godinhos.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5391/indicacao_71_-_28-3-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5391/indicacao_71_-_28-3-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar a roçadeira) no acostamento da Estrada Vicinal Antônio Vichi - Bairro dos Leites.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_72_-_2-4-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_72_-_2-4-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (“tapa buracos”) nas ruas do bairro da Vila Moraes.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_73_-_2-4-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_73_-_2-4-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte localizada no Bairro Paulas e Mendes, em frente a antiga "Papilon".</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5406/indicacao_74_-__3-4-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5406/indicacao_74_-__3-4-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombadas no Bairro dos Correias.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5403/indicacao_75_-__3-4-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5403/indicacao_75_-__3-4-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombadas no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5405/indicacao_76_-__4-4-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5405/indicacao_76_-__4-4-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e “cascalhar") nas estradas dos Bairros Bateia e Jacinto.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_77_-__15-4-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_77_-__15-4-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de desassoreamento de tubos na estrada do Bairro Piraporinha.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_78_-__25-4-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_78_-__25-4-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação da entrada da Escola Municipal Anna Ruth Leite Fragnan Leites.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5429/indicacao_79_-__25-4-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5429/indicacao_79_-__25-4-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção em estradas no Bairro do Jurupará.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_80_-__25-4-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_80_-__25-4-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção em estradas no Bairro do Barreiro.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_81_-__28-4-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_81_-__28-4-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de vicinal no Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5433/indicacao_82_-__28-4-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5433/indicacao_82_-__28-4-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica limpeza das margens do rio no bairro dos Cotianos e providências correlatas.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_83_-__28-4-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_83_-__28-4-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de playground localizado no CDHU Ezequiel Antônio da Silva, na Vila Quintino.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_84_-30-04-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_84_-30-04-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de luminárias em rua do bairro Bateia de Baixo, no trecho próximo à propriedade do ex-vereador Celsinho da Bateia.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5440/indicacao_85_-__6-5-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5440/indicacao_85_-__6-5-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica a realização de limpeza das calçadas nas Rua Benjamin da Silveira Baldy e Rua Bento Xavier de Oliveira - Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5441/indicacao_86_-__8-5-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5441/indicacao_86_-__8-5-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indico a limpeza nas calçadas e manutenção da praça da Vila Xavier.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5443/indicacao_87_-_12-5-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5443/indicacao_87_-_12-5-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de um buraco na Rua Professor Arthur Augusto Antônio, 399 – Vila Moraes.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_88_-_13-5-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_88_-_13-5-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (limpeza no acostamento) da Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_89_-_22-5-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_89_-_22-5-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indico manutenção na Rua Angelina de Campos Lima no Bairro da Liberdade.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_90_-22-05-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_90_-22-05-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indico instalação de iluminação pública no Bairro da Liberdade.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_91_-_23-5-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_91_-_23-5-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na "Subida do Tira Fogo", estrada que liga os bairros Sarapuí dos Luz e Amola Faca.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_92_-_26-5-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_92_-_26-5-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de terreno vizinho à Creche Professora Leda Freire Gomes.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_93_-_30-5-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_93_-_30-5-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica confecção das placas com nomes de ruas com descrição e novos CEPs.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5485/indicacao_94-_02-5-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5485/indicacao_94-_02-5-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de dois containers de lixo no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5486/indicacao_95-_04-5-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5486/indicacao_95-_04-5-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a pintura de faixas e lombadas da Rua Capitão Moraes, no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5490/indicacao_96-_04-5-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5490/indicacao_96-_04-5-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de rede de esgoto na Rua Simão Rodrigues Machado  – Paulas e Mendes</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5491/indicacao_97-_06-6-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5491/indicacao_97-_06-6-2025_caio.pdf</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_98-_10-6-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_98-_10-6-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de acostamento da Estrada Municipal da Vila Élvio.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_99-_10-6-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_99-_10-6-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a pintura de todas faixas e sinalização nas lombadas da Estrada Municipal da Vila Élvio.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_100_-_12-6-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_100_-_12-6-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de calçadas na Rua José Escanhoela sentido Bairro Ciriaco.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5500/indicacao_101_-_12-6-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5500/indicacao_101_-_12-6-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de calçadas na Rua Capitão Moraes, próximo ao CDHU do Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_102_-_13-6-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_102_-_13-6-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de seis contêineres de lixo no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_103_-_18-6-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_103_-_18-6-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada municipal que liga os bairros do Funil e Leites.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5512/indicacao_104_-_18-6-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5512/indicacao_104_-_18-6-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção no Bairro do Ribeirão Grande.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5511/indicacao_105_-_18-6-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5511/indicacao_105_-_18-6-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na Estrada Vicinal Antônio Vichi - Bairro dos Leites.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_106_-_18-6-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_106_-_18-6-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indico a manutenção de todas as estradas municipais no Bairro Ribeirão Bonito.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_107_-_25-6-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_107_-_25-6-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indico manutenção em todas as estradas do Bairro do Sarapuí dos Luzes.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_108_-_26-6-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_108_-_26-6-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica manutenção e substituição das lâmpadas por LED nos Bairros do Cecap e Parque da Torre.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_109_-_26-6-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_109_-_26-6-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de contêineres de lixo nos Bairros Cecap e Parque da Torre.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_110_-_27-6-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_110_-_27-6-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a reinstalação de ponto de ônibus em frente à Igreja Universal do Reino de Deus, na Av. General Waldomiro de Lima.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5528/indicacao_111_-_27-6-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5528/indicacao_111_-_27-6-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção em estrada no bairro dos Oliveiras.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5532/indicacao_112_-_27-6-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5532/indicacao_112_-_27-6-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica reparo (remoção) de um poste de iluminação pública na Estrada dos Lavradores, em frente à Martec.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5529/indicacao_113_-_27-6-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5529/indicacao_113_-_27-6-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção em estrada no bairro do Miguel Russo.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5534/indicacao_114_-_30-6-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5534/indicacao_114_-_30-6-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das vias dos bairros Douradinho e Serra.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_115_-_3-7-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_115_-_3-7-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Implantação de um Plano de Ação para combater a Violência nos Bairros do Município.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_116_-_3-7-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_116_-_3-7-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Realização de estudos sobre as rotas de fugas utilizadas por meliantes e meios para coibir seu uso.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_117_-_4-7-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_117_-_4-7-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a extensão de rede elétrica na Rua dos Oliveiras, Bairro do Roseiral.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_118_-_7-7-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_118_-_7-7-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica a realização de inventário das nascentes e avaliação de suas condições de preservação no município.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_119_-_10-7-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_119_-_10-7-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a substituição de lâmpadas da iluminação pública por LED na Rua Saturnino Alves Vieira</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5557/indicacao_120_-_11-7-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5557/indicacao_120_-_11-7-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação e a modificação dos horários da linha de ônibus que atende o Bairro dos Leites.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_121_-_29-7-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_121_-_29-7-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada municipal no Bairro Sarapuí dos Torres.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_122_-_1o-8-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_122_-_1o-8-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação de mais um horário aos sábados da linha de ônibus que atende o Bairro da Bateia.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_123_-_1o-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_123_-_1o-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da rua 7, no bairro dos Moreiras</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_124_-_4-8-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_124_-_4-8-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da rede de água no Bairro do Barreiro.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5585/indicacao_125_-_8-8-2025_jucelino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5585/indicacao_125_-_8-8-2025_jucelino.pdf</t>
   </si>
   <si>
     <t>Indica Iluminação pública na Rua Maria das Dores Leite Alves no Bairro do Butuca.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5586/indicacao_126_-_8-8-2025_jucelino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5586/indicacao_126_-_8-8-2025_jucelino.pdf</t>
   </si>
   <si>
     <t>Indica colocação de lombada na Rua Maria das Dores Leite Alves, na altura do nº 88 no Bairro do Butuca.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_127_-_8-8-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_127_-_8-8-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de postes de iluminação complementar e refletores no campo de futebol da Associação Cultural e Esportiva (ACEP) – Kai Kan.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5603/indicacao_128_-_8-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5603/indicacao_128_-_8-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da rua 1, no bairro dos Ortizes.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_129_-_8-8-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_129_-_8-8-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a  retomada do Rodeio Profissional no município de Piedade, a ser realizada na área livre da Associação Cultural e Esportiva (ACEP) – Kai Kan.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_130_-_8-8-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_130_-_8-8-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação da iluminação pública, na estrada do Barracão do Totó no Bairro dos Leites – Lavras Velhas.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_131_-_8-8-2025_lucelino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_131_-_8-8-2025_lucelino.pdf</t>
   </si>
   <si>
     <t>Indica a distribuição de kits de alimentação aos pacientes e acompanhantes dos transportes da saúde.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_132_-_12-8-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_132_-_12-8-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do Bairro dos Prestes que liga o Bairro da Amola Faca.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_133_-_12-8-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_133_-_12-8-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro dos Ortizes na PDD- 322, sentido ao Bairro do Colégio.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_134_-_12-8-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_134_-_12-8-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a realização de melhorias na estrada da Vila Élvio, no sentido do Pesqueiro Kiri.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5602/indicacao_135-_13-8-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5602/indicacao_135-_13-8-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a troca de todas as lâmpadas públicas no Bairro Bom Pastor.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5607/indicacao_136-_19-8-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5607/indicacao_136-_19-8-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na ponte de madeira no Bairro do Ribeirão Bonito.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5608/indicacao_137-_19-8-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5608/indicacao_137-_19-8-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas municipais dos bairro Sarapuí dos Godinhos e Serrinha da Bateia.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_138_-20-8-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_138_-20-8-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e construções complementares na Unidade Básica de Saúde (UBS) no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5627/indicacao_139_-_21-8-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5627/indicacao_139_-_21-8-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica o Novo Programa de Aceleração do Crescimento (Novo PAC Saúde), em parceria com o Governo Federal, para implementação em nosso município.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5616/indicacao_140_-_22-8-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5616/indicacao_140_-_22-8-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica instalação de iluminação pública na Rua Antônio Dias no Jardim Secol.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_141_-_22-8-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_141_-_22-8-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica instalação de iluminação pública nas ruas Nelson da Silva e Antônio Marcos Pedroso dos Santos, na Vila Quintino.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_142_-_22-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_142_-_22-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da rua Djalma de Almeida Ramalho.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_143_-_22-8-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_143_-_22-8-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica instalação de iluminação pública no início da Avenida Tancredo Neves - Cotianos.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_144_-_22-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_144_-_22-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica recolocação de contêiner na Rua Campos Sales</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_145-_22-8-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_145-_22-8-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica instalação de iluminação pública na rua Helena Godinho Vieira – Vila João Garcia.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_146_-_22-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_146_-_22-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica colocação de lombadas ou outros dispositivos redutores de velocidade na rua Simão Vieira de Moraes, próximo ao loteamento do "Cruzeirão".</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5637/indicacao_147_-_29-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5637/indicacao_147_-_29-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da iluminação pública na Rua São Paulo, no bairro Quintas Vieira.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5645/indicacao_148_-_4-9-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5645/indicacao_148_-_4-9-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na rua da Feira Livre.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5664/indicacao_149_-9-9-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5664/indicacao_149_-9-9-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção em linha de tubo na estrada municipal que liga o Bairro do Piratuba ao Bairro do Limal.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5663/indicacao_150-9-9-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5663/indicacao_150-9-9-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a realização de sinalização com placas e sinalização de solo no CEABASP – Centro de Abastecimento de Piedade</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5662/indicacao_151-9-9-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5662/indicacao_151-9-9-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para o acréscimo de vaga de carga e descarga nas ruas centrais do nosso município.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Jeferson D. Cardoso (Tatu), Alexandre Pereira (Xandinho), Isidoro Poly</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5671/indicacao_152-11-9-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5671/indicacao_152-11-9-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de bebedouro no CEABASP – Centro de Abastecimento de Piedade.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5670/indicacao_153-11-9-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5670/indicacao_153-11-9-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção no Bairro Horizonte Verde.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5673/indicacao_154-11-9-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5673/indicacao_154-11-9-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) na estrada do Bairro Jurupará.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5672/indicacao_155-11-9-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5672/indicacao_155-11-9-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tubos e limpeza na galeria de águas pluviais no Bairro dos Oliveiras.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5676/indicacao_156_-_12-9-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5676/indicacao_156_-_12-9-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das estradas do Bairro da Boa Vista.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5675/indicacao_157_-_12-9-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5675/indicacao_157_-_12-9-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de mais uma lombada na Rua José Batista, situado na Vila do Gracio.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5677/indicacao_158-_12-9-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5677/indicacao_158-_12-9-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica o retorno do aparelho Eletrocardiograma (ECG) na Unidade Básica de Saúde – (UBS), no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5689/indicacao_159_-_16-9-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5689/indicacao_159_-_16-9-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção com poda de árvores na Estrada Vicinal Antônio Vichi -Bairro dos Leites.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5686/indicacao_160_-_16-9-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5686/indicacao_160_-_16-9-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Benedito Rocha, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5687/indicacao_161-_16-9-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5687/indicacao_161-_16-9-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de córrego do Bairro Furnas.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5690/indicacao_162-_17-9-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5690/indicacao_162-_17-9-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a providência de um vigia ou segurança para Escola Municipal Anna Ruth Leite Frangnan, no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5693/indicacao_163-_18-9-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5693/indicacao_163-_18-9-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica que seja estudada a viabilidade de criação de um mutirão de iluminação pública em nosso município.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5696/indicacao_164-_19-9-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5696/indicacao_164-_19-9-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a recolocação de mais um contêiner para lixo no Bairro do Caetezal de Cima.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5701/indicacao_165-_19-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5701/indicacao_165-_19-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica alteração do local do ponto de ônibus da rua Francisco Antônio Correa.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5702/indicacao_166-_19-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5702/indicacao_166-_19-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lombadas ou outros dispositivos redutores de velocidade em via no bairro dos Garcias.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5705/indicacao_167-_19-9-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5705/indicacao_167-_19-9-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na estrada no Bairro do Barreiro.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5713/indicacao_168-_23-9-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5713/indicacao_168-_23-9-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e pintura no Portal Reginaldo Franco.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5709/indicacao_169-_24-9-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5709/indicacao_169-_24-9-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indica a remoção de um poste de energia localizado na calçada da Rua Brand Rosa no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5712/indicacao_170-_26-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5712/indicacao_170-_26-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5716/indicacao_171-_26-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5716/indicacao_171-_26-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da PDD-162 no Bairro da Roseira.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5746/indicacao_172-_26-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5746/indicacao_172-_26-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indico a manutenção de todas as estradas municipais Cachoeira da Fumaça, Bairro Ribeirão Bonito de Cima/Monos.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5749/indicacao_173-_29-9-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5749/indicacao_173-_29-9-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Indica reparo (remoção) de um poste de iluminação pública no Bairro dos Garcia.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5729/indicacao_174-_30-9-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5729/indicacao_174-_30-9-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte de madeira no bairro do Jurupará.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5728/indicacao_175-_30-9-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5728/indicacao_175-_30-9-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na Rua das Palmas no Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5727/indicacao_176-_30-9-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5727/indicacao_176-_30-9-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da estrada vicinal que liga os bairros Cavalheiros ao Sarapuí dos Limas.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5731/indicacao_177-_1o-10-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5731/indicacao_177-_1o-10-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada na Rua Benedito Maciel de Oliveira, 141.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5745/indicacao_178_-_2-10-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5745/indicacao_178_-_2-10-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a construção de calçadas na região central do Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5738/indicacao_179_-_2-10-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5738/indicacao_179_-_2-10-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um container de lixo no Bairro dos Goiabas.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5737/indicacao_180_-_2-10-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5737/indicacao_180_-_2-10-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um poste padrão na área do campo de futebol localizado no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5752/indicacao_181_-8-10-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5752/indicacao_181_-8-10-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de lei para instituir a Política Municipal de Distribuição Gratuita de Medicamentos à Base de Cannabis para fins terapêuticos, no âmbito do Sistema Único de Saúde (SUS), no Município de Piedade.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5753/indicacao_182_-10-10-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5753/indicacao_182_-10-10-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de limpeza de tubulação no Bairro Piraporão.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5755/indicacao_183_-_10-10-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5755/indicacao_183_-_10-10-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner para lixo, no Bairro das Furnas, sentido estrada da Vila Élvio.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5765/indicacao_184-_14-10-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5765/indicacao_184-_14-10-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Indica estudo visando à extensão da linha de ônibus do Bairro das Furnas até à antiga escola localizada no Bairro dos Soares.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5767/indicacao_185_-_15-10-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5767/indicacao_185_-_15-10-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a inclusão do Bairro dos Leites nos Programa de Regularização Fundiária do Município.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5784/indicacao_186_-_24-10-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5784/indicacao_186_-_24-10-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica o desassoreamento de córrego no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5785/indicacao_187_-_24-10-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5785/indicacao_187_-_24-10-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa buracos), na estrada vicinal Antônio Vichi, Bairro dos Leites.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_188_-_5-11-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_188_-_5-11-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro do Gurgel</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5804/indicacao_189_-_10-11-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5804/indicacao_189_-_10-11-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica que seja incluída a Estrada Vicinal Antônio Vichi para o Programa SP pra toda Obra do Estado de São Paulo, para fins de infraestrutura de recapeamento.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5805/indicacao_190_-_10-11-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5805/indicacao_190_-_10-11-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a Estrada Bairro dos Leites aos Buenos no Programa Melhor Caminho do Estado de São Paulo.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5808/indicacao_191-_13-11-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5808/indicacao_191-_13-11-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de lei que institui o “Programa De Volta Para Minha Terra".</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_192_-_13-11-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_192_-_13-11-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada Joaquim Francisco Lemes, no Bairro do Piraporinha.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_193_-_13-11-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_193_-_13-11-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada no Bairro do Piraporinha, que dá acesso ao Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_194_-_14-11-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_194_-_14-11-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do bairro do Caetezal.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_195_-_14-11-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_195_-_14-11-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de playground e quadra localizados no CDHU Ezequiel Antônio da Silva na Vila Quintino</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_196_-_19-11-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_196_-_19-11-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da quadra de esporte da EMEF Profª. Nelsina Ayres Bueno de Abreu.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_197_-_19-11-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_197_-_19-11-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça pública na área circular situada na Rua Mercy Bueno de Oliveira no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_198-_19-11-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_198-_19-11-2025_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua 13 do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_199-_24-11-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_199-_24-11-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas no Bairro da Serra.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_200_-_26-11-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_200_-_26-11-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a realização de serviços de terraplanagem e colocação de pedras nas estradas rurais do Bairro dos Leites e bairros vizinhos.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_201-_26-11-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_201-_26-11-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a realização de serviços de terraplanagem, colocação de terras e pedras nas ruas necessitadas no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5837/indicacao_202-_26-11-2025_edvaldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5837/indicacao_202-_26-11-2025_edvaldo.pdf</t>
   </si>
   <si>
     <t>Indica a realização de serviço de limpeza e roçagem no terreno público onde será construída a escola estadual de ensino médio no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_203_-_26-1-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_203_-_26-1-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e a manutenção da Praça Raul Antão Pereira, localizada na Vila Olinda.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_204_-_1o-12-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_204_-_1o-12-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de boca de lobo a céu aberto, na Rua Pastor Raymundo Santana, no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_205_-_2-12-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_205_-_2-12-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Indica manutenção nas proximidades da lanchonete Parada Obrigatória, localizada no bairro Alto de Piedade.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_206_-_8-12-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_206_-_8-12-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção em todas as estradas do Bairro dos Buenos.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Alex P. da Silva, Caio Cezar da S. Martori, José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5234/mocao_1_-_13-1-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5234/mocao_1_-_13-1-2023_alex.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos 71 anos da Assembleia de Deus de Piedade.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho), Adilsom Castanho, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lukas Moraes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5307/mocao_2_-_17-2-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5307/mocao_2_-_17-2-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos policias do 40º Batalhão da Policia Militar de Piedade pela presteza no atendimento à ocorrência no município.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>Alex P. da Silva, Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5375/mocao_3_-_17-3-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5375/mocao_3_-_17-3-2023_alex.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Igreja Assembleia de Deus Ministério de Perus na cidade de Piedade.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lukas Moraes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5404/mocao_4_-_2-4-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5404/mocao_4_-_2-4-2023_alex.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio à instalação de pedágio na “Rota Sorocabana”, proposto pela ARTESP (Agência de Transporte do Estado de São Paulo), na região de Piedade-SP.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lukas Moraes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_5_-_23-4-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_5_-_23-4-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à aprovação de PDL 3/2025, que anula os efeitos da Resolução 258/2024 do CONANDA, e do PL 904/2024, que busca impedir o reconhecimento do aborto como direito sem limite gestacional, incluindo até o momento do parto</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>Adilsom Castanho, Alexandre Pereira (Xandinho), Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, José Anésio X. Lemes, Lukas Moraes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5478/mocao_6_-_29-5-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5478/mocao_6_-_29-5-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Equipe Feminina de Basquete de Piedade.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>Isidoro Poly, Adilsom Castanho, Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5501/mocao_7_-_11-6-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5501/mocao_7_-_11-6-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Vinicius Proença.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>Isidoro Poly, Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5539/mocao_8_-_1-7-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5539/mocao_8_-_1-7-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à atleta Amanda de Amorim Ponciano.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Alexandre Pereira (Xandinho), Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), Lucelino Prestes (Gordo do Buffet), Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5587/mocao_9_-_8-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5587/mocao_9_-_8-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Etec de Piedade, aos alunos e ao professor Ricardo Aparecido Dias (Maka), pelos resultados obtidos nos Jogos Escolares.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca), Alexandre Pereira (Xandinho), Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5606/mocao_10_-__18_-8_2025_-_corrigido.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5606/mocao_10_-__18_-8_2025_-_corrigido.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos 150 anos do Clube Literário e Recreativo de Piedade.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Adilsom Castanho, Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5631/mocao_11_-_28-8-2025_wandi_.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5631/mocao_11_-_28-8-2025_wandi_.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação pelo aniversário de 40 anos do Lar São Vicente de Paulo em Piedade.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>Lukas Moraes, Alexandre Pereira (Xandinho), Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Lucelino Prestes (Gordo do Buffet), Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5647/mocao_12-_5-9-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5647/mocao_12-_5-9-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à PDL 8758/2017 de autoria do Deputado Capitão Augusto.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lukas Moraes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5684/mocao_13_-_15-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5684/mocao_13_-_15-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação pelo aniversário de 40 anos da Renovação Carismática Católica em Piedade.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Alex P. da Silva, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, José Anésio X. Lemes, Lukas Moraes, Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5715/mocao_14_-_19-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5715/mocao_14_-_19-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao estudante Alexandre Lima de Moraes por sua seleção para o programa de intercâmbio internacional Prontos pro Mundo.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori, Alex P. da Silva, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5720/mocao_15_-_26-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5720/mocao_15_-_26-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao aluno Edson Kouki Ibusuki, da Escola Estadual Professora Maria Paula Ramalho Paes, pela conquista da medalha de ouro fase nacional da Olimpíada Brasileira de Matemática das Escolas Públicas.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>Lukas Moraes, Adilsom Castanho, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Nilza M. dos S. Godinho (Chuca), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5772/mocao_16_-_17-10-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5772/mocao_16_-_17-10-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos policiais militares que participaram da Operação Impacto.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho), Adilsom Castanho, Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), Lukas Moraes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5797/mocao_17_-_3-11-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5797/mocao_17_-_3-11-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos policiais militares  e aos guardas civis municipais pelo  apoio a final do  Campeonato Varzeano.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>Lukas Moraes, Adilsom Castanho, Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5798/mocao_18_-_4-11-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5798/mocao_18_-_4-11-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à equipe da Guarda Civil Municipal de Piedade.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca), Alex P. da Silva, Caio Cezar da S. Martori, Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lucelino Prestes (Gordo do Buffet), Lukas Moraes, Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5810/mocao_19_-_11-11-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5810/mocao_19_-_11-11-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos 83 anos do Pereira Supermercados.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
-    <t>Alex P. da Silva, Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5851/mocao_20_-_4-12-2025_alex.pdf</t>
+    <t>Alex P. da Silva, Adilsom Castanho, Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Edvaldo Vicente (Vardinho Leites), Isidoro Poly, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Lukas Moraes, Nilza M. dos S. Godinho (Chuca), Paulino Florêncio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5851/mocao_20_-_4-12-2025_alex.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Secretaria de Estado da Saúde de São Paulo (SES-SP), pela falta de medicamentos de alto custo.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5413/parecer_cjr_pll_8_2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5413/parecer_cjr_pll_8_2025.pdf</t>
   </si>
   <si>
     <t>Parecer pela inconstitucionalidade do substitutivo do projeto de lei nº 8/2025 do vereador Wandi Augusto Rodrigues.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5446/parecer_cjr_pll_8_2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5446/parecer_cjr_pll_8_2025.pdf</t>
   </si>
   <si>
     <t>Parecer pela inadequação do projeto de lei nº 8/2025 do vereador Wandi Augusto Rodrigues.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5780/parecer_cjr_ple_27_2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5780/parecer_cjr_ple_27_2025.pdf</t>
   </si>
   <si>
     <t>Parecer pela inconstitucionalidade do Projeto de Lei nº 27/2025 do Poder Executivo.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>PDecL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5237/pdl_1_-_22-01-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5237/pdl_1_-_22-01-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Angel Montoliu Sierra</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5252/pdl_2_-_3-02-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5252/pdl_2_-_3-02-2025_caio.pdf</t>
   </si>
   <si>
     <t>Confere à Sra. Irany Coelho da Silva Moraes a distinção do Mérito da Causa Animal do Município de Piedade.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5333/pdl_3_-_27-02-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5333/pdl_3_-_27-02-2025_jose.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã piedadense a senhora Alaide Severino Santana</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>19ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5334/pdl_4_-_6-3-2025_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5334/pdl_4_-_6-3-2025_mesa.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Piedade, relativas ao exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5336/pdl_5_-_6-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5336/pdl_5_-_6-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Confere à Maria Flávia Mendes de Oliveira a distinção do Mérito da Causa Animal do Município de Piedade.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5372/pdl_6_-_17-3-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5372/pdl_6_-_17-3-2025_alex.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao senhor Eurides Florêncio Pinto.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5390/pdl_7_-_25-3-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5390/pdl_7_-_25-3-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao senhor Vinicius Rapozo de Carvalho.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5402/pdl_8_-_1o-4-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5402/pdl_8_-_1o-4-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao senhor Vitor Alexandre Rodrigues.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>Concede o título de cidadão piedadense ao senhor Jorge Vieira Martins</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5414/pdl_9_-_11-4-2025_lukas.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de cidadão piedadense ao senhor Jorge Vieira Martins.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5473/pdl_10_-_23-5-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5473/pdl_10_-_23-5-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Confere ao atleta Carlos Vitor da Cunha Barros a distinção do Mérito Esportivo do Município de Piedade.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5498/pdl_11_-11-6-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5498/pdl_11_-11-6-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Confere à atleta Raquel Barreto de Oliveira a distinção do Mérito Esportivo do Município de Piedade.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5520/pdl_12_-25-6-2025_lucelino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5520/pdl_12_-25-6-2025_lucelino.pdf</t>
   </si>
   <si>
     <t>Confere ao atleta Fernando Augusto de Oliveira a distinção do Mérito Esportivo do Município de Piedade.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5571/pdl_13_-_1o-8-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5571/pdl_13_-_1o-8-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Concede o título de professora emérita à Sra. Maria Lucia Tardelli Huada.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5613/pdl_14_-_22-8-2025_alex.pdf</t>
+  </si>
+  <si>
     <t>Concede o título de professor emérito ao Sr. Nelcy Francisco de Paula</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5630/pdl_15_-_29-8-2025_alexandre.pdf</t>
+  </si>
+  <si>
     <t>Concede o título de professora emérita à Sra. Maria Vicentina Godinho Pereira da Silva.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5653/pdl_16_-_5-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5653/pdl_16_-_5-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Concede o título de professor emérito ao Sr. Aleixon Ribeiro Chaves</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5719/pdl_17_-_25-9-2025_jose.pdf</t>
+  </si>
+  <si>
     <t>Concede a Condecoração Zumbi dos Palmares ao senhor Fernando Luiz da Silva dos Santos.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>PLExe</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5236/projeto_de_lei_n_01_25_suplementacao_para_assinatura_1_.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5236/projeto_de_lei_n_01_25_suplementacao_para_assinatura_1_.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação do orçamento vigente.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5259/pl_revogacao_de_lei_municipal.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5259/pl_revogacao_de_lei_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei nº 4.292, de 27 de junho de 2013.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5245/pl_reajuste_2025_1_.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5245/pl_reajuste_2025_1_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste nos vencimentos dos servidores públicos municipais, conforme especifica.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5286/pl_festa_do_milho.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5286/pl_festa_do_milho.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de Piedade a "Festa do Milho" e dá outras providências.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5371/projeto_de_lei_05_plano_de_regularizacao_de_obras.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5371/projeto_de_lei_05_plano_de_regularizacao_de_obras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Plano de Regularização de Obras – Pró-Piedade no município de Piedade-SP e dá outras providências.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5383/pl_06_miss_alcachofra.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5383/pl_06_miss_alcachofra.pdf</t>
   </si>
   <si>
     <t>Institui o Concurso Rainha da Alcachofra de Piedade e dá providências correlatas.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5389/projeto_de_lei_07_fundeb.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5389/projeto_de_lei_07_fundeb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Abono-Fundeb aos integrantes do Quadro do Magistério e dá outras providências.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5407/pl_8_2025_doacao_amap.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5407/pl_8_2025_doacao_amap.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de bem imóvel de propriedade do Município de Piedade à Associação Amigos dos Autistas de Piedade – AMAP, conforme especifica.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5416/pl_doacao_oab_sp.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5416/pl_doacao_oab_sp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de bem imóvel de propriedade do Município de Piedade à Ordem dos Advogados do Brasil – Subseção de Piedade/SP, conforme especifica.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5488/pl_10_2025_autorizacao_auxilio_atletas_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5488/pl_10_2025_autorizacao_auxilio_atletas_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxílio financeiro a atletas, conforme específica.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5489/pl_11_2025_abertura_de_credito_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5489/pl_11_2025_abertura_de_credito_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial, conforme especifica.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5558/projeto_de_lei_demolic_a_o_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5558/projeto_de_lei_demolic_a_o_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza a demolição de próprio público localizado nas dependências do Estádio Municipal Lino de Mattos.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5559/pl_13_2025_criacao_de_cargo_enfermeiro_150h.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5559/pl_13_2025_criacao_de_cargo_enfermeiro_150h.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos permanentes, de provimento efetivo, no Quadro dos Servidores Públicos Municipais, conforme especifica.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5560/pl_14_2025_criacao_de_cargo_tratador.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5560/pl_14_2025_criacao_de_cargo_tratador.pdf</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5561/pl_15_2025_criacao_de_cargo_enfermeiro_esf.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5561/pl_15_2025_criacao_de_cargo_enfermeiro_esf.pdf</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5562/pl_16_2025_pro_social.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5562/pl_16_2025_pro_social.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Social de Incentivo à Regularização Fiscal – PRO-SOCIAL – do Município de Piedade, através de incentivo ao parcelamento para famílias de baixa renda, Microempreendedores Individuais – MEI, Microempresas – ME e Empresas de Pequeno Porte – EPP, com ampliação do prazo previsto para pagamento, e dá outras providências.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5564/pl_17_criacao_de_cargos_farmaceutico.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5564/pl_17_criacao_de_cargos_farmaceutico.pdf</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5565/pl_18_ratificacao_protocolo_intencoes_ceriso.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5565/pl_18_ratificacao_protocolo_intencoes_ceriso.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções firmado entre os municípios paulistas de Alambari, Araçariguama, Alumínio, Araçoiaba da Serra, Bofete, Boituva, Cabreúva, Capela do Alto, Cerquilho, Cesário Lange, Conchas, Ibiúna, Iperó, Itu, Jumirim, Laranjal Paulista, Mairinque, Pereiras, Piedade, Porangaba,_x000D_
 Porto Feliz, Salto de Pirapora, São Roque, Sarapuí, Sorocaba, Tatuí, Vargem Grande Paulista, Tietê e Votorantim, visando à transformação do CERISO para se constituir enquanto consórcio público de direito público.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5622/projeto_de_lei_19_2025_suplementac_a_o_ca_mara_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5622/projeto_de_lei_19_2025_suplementac_a_o_ca_mara_assinado.pdf</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5623/pl_20_correcao_remuneracao_coveiro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5623/pl_20_correcao_remuneracao_coveiro.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos Anexos I e II da Lei Municipal nº 4.858, de 20 de março de 2024, que dispõe sobre a criação de cargos permanentes de Coveiro no Quadro dos Servidores Públicos Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5624/pl_21_gratificacao_controlador_interno.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5624/pl_21_gratificacao_controlador_interno.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação para o servidor designado como Controlador Interno do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5638/projeto_de_lei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5638/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Piedade para o período de 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5639/ldo_2026.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5639/ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2026.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5733/pl_24_alteracao_programa_de_combate_a_fome.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5733/pl_24_alteracao_programa_de_combate_a_fome.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 5º da Lei nº 4.849, de 14 de março de 2024, conforme especifica.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5730/projeto_de_lei_loa_2026.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5730/projeto_de_lei_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2026.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5736/0_pl_criacao_de_cargos_acs.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5736/0_pl_criacao_de_cargos_acs.pdf</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5742/27_pl_feira_da_mulher_empreendedora.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5742/27_pl_feira_da_mulher_empreendedora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da “Feira da Mulher Empreendedora de Piedade” e dá outras providências.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5792/pl_conselho_de_seguranca_alimentar.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5792/pl_conselho_de_seguranca_alimentar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Segurança Alimentar e Nutricional COMSEA do Município de Piedade, estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5800/projeto_de_lei_alteracao_etec.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5800/projeto_de_lei_alteracao_etec.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei nº 4.902, de 03 de abril de 2025.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5802/pl_30_reestruturacao_do_conselho_dos_direitos_da_pessoa_idosa_comdipi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5802/pl_30_reestruturacao_do_conselho_dos_direitos_da_pessoa_idosa_comdipi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal dos Direitos da Pessoa Idosa no âmbito do Município de Piedade, Estado de São Paulo, e_x000D_
 dá providências correlatas.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5809/pl_31_suplementacao_camara.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5809/pl_31_suplementacao_camara.pdf</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5819/pl_32_sistema_municipal_de_cultura.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5819/pl_32_sistema_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5861/pl_33_fundo_de_turismo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5861/pl_33_fundo_de_turismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Fundo Municipal de Turismo de Piedade – FUMTUR, e dá outras providencias.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5862/pl_gratificacao_aos_profissionais_de_odontologia.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5862/pl_gratificacao_aos_profissionais_de_odontologia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de gratificação por produtividade aos servidores da equipe de saúde bucal da atenção primária em saúde – APS, incluindo dentistas, técnicos e auxiliares, e das providências.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5243/pll_1_-_31-01-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5243/pll_1_-_31-01-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade Associação Amigos do Turismo Rural de Piedade/SP – ASATURP.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5264/pll_2_-_05-02-2025_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5264/pll_2_-_05-02-2025_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste da remuneração dos servidores públicos do Poder Legislativo Municipal, conforme especifica.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5335/pll_3_-_26-2-2025_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5335/pll_3_-_26-2-2025_mesa.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3º da lei municipal nº 4.579, de 15 de março de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5386/pll_4_-_07-03-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5386/pll_4_-_07-03-2025_caio.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Mercy Bueno de Oliveira à rua 13 localizada no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5374/pll_5_-18-03-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5374/pll_5_-18-03-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Michele Fernandes Pereira, à rua 8, localizada no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5376/pll_6_-19-03-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5376/pll_6_-19-03-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Michele Fernandes Pereira, à rua 26, localizada no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5381/pll_7_-19-03-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5381/pll_7_-19-03-2025_alex.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Jair Gomes da Rosa, à rua 8, localizada no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5377/pll_8_-19-03-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5377/pll_8_-19-03-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Defesa dos Princípios da Administração Pública.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5379/pll_9_-_20-03-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5379/pll_9_-_20-03-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Mario Rolim de Paula, à rua 2, localizada no Paulas e Mendes.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5382/pll_10-_20-03-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5382/pll_10-_20-03-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Visa proibir que pessoas condenadas, com trânsito em julgado, pela prática de crimes de violência física, psicológica ou sexual contra a mulher, de crimes de violência sexual contra crianças e adolescentes e dos crimes previstos no estatuto do idoso sejam nomeadas para cargos efetivos ou comissionados no Poder Executivo e no Poder Legislativo do município e dá outras providências.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5396/pll_11-_28-03-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5396/pll_11-_28-03-2025_caio.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Helena Godinho Vieira à rua 1 localizada na Vila João Garcia.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5412/pll_12-_9-4-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5412/pll_12-_9-4-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Rotary Clube de Piedade Cerejeiras” no município de Piedade-SP.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5461/pll_13_-_15-5-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5461/pll_13_-_15-5-2025_jose.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade Associação de Moradores e Amigos do Bairro Piraporinha.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5497/pll_14_-_11-6-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5497/pll_14_-_11-6-2025_jose.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Municipal Ichiro Takeuchi à PDD-167.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5584/pll_15_-7-8-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5584/pll_15_-7-8-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Prevenção e Controle do Diabetes nas Crianças e Adolescentes Matriculados nas Creches e demais Estabelecimentos de Rede Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5628/pll_16_-_26-8-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5628/pll_16_-_26-8-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Maria Candida do Nascimento a via localizada no Loteamento Residencial Alto da Colina.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5642/pll_17_-_3-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5642/pll_17_-_3-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo de doação ao FUMCAD – Fundo Municipal dos Direitos da Criança e do Adolescente_x000D_
 de Piedade.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5643/pll_18-_3-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5643/pll_18-_3-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Institui a elaboração de dados estatísticos sobre a violação de direitos contra a criança e adolescente, na forma que especifica.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5644/pll_19-_3-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5644/pll_19-_3-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Transparência aos usuários dos hospitais que recebem recursos públicos em Piedade e dá providências.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5668/pll_20-_9-9-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5668/pll_20-_9-9-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Luiz Miranda à travessa da Rua Maria Sateriana, localizada na Vila Maria.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5714/pll_21_-_24-9-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5714/pll_21_-_24-9-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Campo de Futebol João Carlos Cardoso ao campo da Associação Educacional da Juventude de Piedade — AEJUPI.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>Isidoro Poly, José Anésio X. Lemes, Nilza M. dos S. Godinho (Chuca), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5724/pll_22_-_26-9-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5724/pll_22_-_26-9-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Sebastião Maciel de Oliveira a estrada que liga o bairro do Poço, altura do km 3, à Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5726/pll_23_-_29-9-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5726/pll_23_-_29-9-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Nicanor Soares da Silva a via localizada no Bairro Jurupará.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5757/pll_24_-_10-10-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5757/pll_24_-_10-10-2025_caio.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Joaquim Simão à rua 3 localizada no Jardim Montenegro.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5769/pll_25_-_16-10-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5769/pll_25_-_16-10-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Municipal Roque Garcia à PDD-267.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5776/pll_-_26_-_20-10-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5776/pll_-_26_-_20-10-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de taxas e emolumentos às organizações da sociedade civil executoras das políticas de_x000D_
 assistência social, saúde, educação e cultura no município de Piedade na forma que especifica.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5786/pll_27_-_24-10-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5786/pll_27_-_24-10-2025_caio.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Edison Federzoni à rua 4 localizada no Jardim Montenegro.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5787/pll_28_-_24-10-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5787/pll_28_-_24-10-2025_caio.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Vereador Antônio Leite de Oliveira à rua 7-C localizada no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5789/pll_29_-_30-10-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5789/pll_29_-_30-10-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Municipal Salvatino José dos Santos a via localizada no Bairro do Funil</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>Isidoro Poly, Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5790/pll_30_-_30-10-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5790/pll_30_-_30-10-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Municipal Gentil Francisco Torres a via localizada no Bairro Sarapuí de Cima.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5795/pll_31_-_31-10-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5795/pll_31_-_31-10-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua João dos Santos Maciel a via localizada no Bairro Jurupará.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5843/pll_32_-_28-11-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5843/pll_32_-_28-11-2025_caio.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua José Soares de Oliveira à rua 13 localizada no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5855/pll_33_-_5-12-2025_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5855/pll_33_-_5-12-2025_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização, reestruturação, cria cargos, readéqua atribuições, vencimentos e gratificações no Quadro de Pessoal da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5854/pll_34_-_5-12-2025_caio.pdf</t>
-[...2 lines deleted...]
-    <t>Dá denominação de Rua Valdeleia Aparecida Pontes Cunha a rua 12 localizada no Bairro dos Moreiras.</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5854/pll_34_-_5-12-2025_caio.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação de Rua Valdeleia Aparecida Pontes Cunha à rua 12 localizada no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5331/pr__1_-_27-1-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5331/pr__1_-_27-1-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 185, 186 e 252, caput, da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5464/pr__2_-_16--2025_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5464/pr__2_-_16--2025_mesa.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129, de 29 de março de 2021, instituindo no âmbito do Poder Legislativo Municipal, o Programa Governo Digital – GDLP e dá outras providências.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5597/pr__3_-_6-8-2025_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5597/pr__3_-_6-8-2025_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de passagens aéreas e hospedagens, bem como estabelece os respectivos procedimentos de instrução processual e de_x000D_
 prestação de contas e dá outras providências.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5590/pr__4_-_6-8-2025_presidente.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5590/pr__4_-_6-8-2025_presidente.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei nº 13.709, de 14 de agosto de 2018 - Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Piedade - Estado de São Paulo.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5589/pr_5_-_7-8-2025_presidente.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5589/pr_5_-_7-8-2025_presidente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e implantação do Programa de Controle Médico de Saúde Ocupacional - PCMSO e do Programa de Prevenção de Riscos_x000D_
 Ambientais - PPRA, no âmbito da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5223/requerimento_1_-_07-01-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5223/requerimento_1_-_07-01-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Jesiel Augusto de Oliveira</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5241/requerimento_2_-_7-1-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5241/requerimento_2_-_7-1-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Anézia Lemes de Mattos.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5226/requerimento_3_-_10-01-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5226/requerimento_3_-_10-01-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao contêiner de lixo localizado na rua Eraldino Antunes Soares</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5227/requerimento_4_-_13-01-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5227/requerimento_4_-_13-01-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Alberto Massao Shimoda.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5233/requerimento_5-_16-01-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5233/requerimento_5-_16-01-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Dr. Luiz Fabiano de Freitas.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5232/requerimento_6-_16-01-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5232/requerimento_6-_16-01-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Tereza Rodrigues Branco.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5231/requerimento_7_-_16-01-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5231/requerimento_7_-_16-01-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Mitsuo Yoshikawa.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5239/requerimento_8_-_27-01-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5239/requerimento_8_-_27-01-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Nathalia Gomes de Faveri.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5238/requerimento_9_-_27-01-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5238/requerimento_9_-_27-01-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Sérgio da Silveira.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5244/requerimento_10_-_31-01-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5244/requerimento_10_-_31-01-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implementação da lei nº 4.849, de 14 de março de 2025.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5253/requerimento_11_-_2-2-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5253/requerimento_11_-_2-2-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Anézia de Camargo Muller.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5260/requerimento_12_-_3-2-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5260/requerimento_12_-_3-2-2025_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua 8 indicada no mapa, no Bairro do Ciriaco, está apta a receber denominação.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5256/requerimento_13_-_4-01-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5256/requerimento_13_-_4-01-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua 26 indicada no mapa, no Bairro do Ciriaco, está apta a receber denominação.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5263/requerimento_14_-_7-2-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5263/requerimento_14_-_7-2-2025_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se a Estrada Municipal PDD-167, no Bairro do Funil está apta a receber denominação.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5266/requerimento_15_-_07-02-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5266/requerimento_15_-_07-02-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao Centro Integrado de Reabilitação.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5267/requerimento_16_-_07-02-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5267/requerimento_16_-_07-02-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à emenda parlamentar destinada a castração de cães e gatos.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5272/requerimento_17_-_07-02-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5272/requerimento_17_-_07-02-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao Banco de Ração para Animais no Município de Piedade e de aquisição de ração para o canil municipal.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5273/requerimento_18_-_07-02-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5273/requerimento_18_-_07-02-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao Canil Municipal de Piedade.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5275/requerimento_19_-_07-02-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5275/requerimento_19_-_07-02-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao concurso público 01/2022 do Município de Piedade.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5296/requerimento_20_-_10-02-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5296/requerimento_20_-_10-02-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Juracy Torres.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5281/requerimento_21_-_11-2-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5281/requerimento_21_-_11-2-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Questiona se a viela da Rua Maria Sateriana está apta a receber denominação.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5282/requerimento_22_-_11-02-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5282/requerimento_22_-_11-02-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Iraídes Lemes.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5291/requerimento_23_-_11-02-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5291/requerimento_23_-_11-02-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o serviço de guincho prestado ao município.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5293/requerimento_24_-_14-02-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5293/requerimento_24_-_14-02-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o FADAP.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5292/requerimento_25_-_14-02-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5292/requerimento_25_-_14-02-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o contrato para prestação do serviço de transporte escolar.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5290/requerimento_26_-_14-02-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5290/requerimento_26_-_14-02-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre impressoras utilizadas pela municipalidade.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5295/requerimento_27_-_14-02-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5295/requerimento_27_-_14-02-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a distribuição de cestas básicas pelo Fundo Social e CRAS.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5297/requerimento_28_-_14-02-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5297/requerimento_28_-_14-02-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a dívida de IPTU no município de Piedade e projeto de lei de REFIS.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5298/requerimento_29_-_14-02-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5298/requerimento_29_-_14-02-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a fila de espera de vagas em creche.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5300/requerimento_30_-_14-02-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5300/requerimento_30_-_14-02-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a compra de pedras feita pela municipalidade</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5301/requerimento_31_-_14-02-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5301/requerimento_31_-_14-02-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre locação de máquinas por parte da Secretaria de Serviços Públicos.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5302/requerimento_32_-_14-02-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5302/requerimento_32_-_14-02-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os ônibus escolares da frota própria do município.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5304/requerimento_33_-_17-02-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5304/requerimento_33_-_17-02-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Edson Santos Felix.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5305/requerimento_34_-_17-02-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5305/requerimento_34_-_17-02-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Gilberto Ferreira dos Santos.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5310/requerimento_35_-_19-02-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5310/requerimento_35_-_19-02-2025_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o aumento do ticket alimentação aos funcionários públicos.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5315/requerimento_36_-_21-02-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5315/requerimento_36_-_21-02-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Orides Nicolau Sampaio.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5320/requerimento_37_-_21-02-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5320/requerimento_37_-_21-02-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a compra de pedras feita pela municipalidade.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5322/requerimento_38_-_21-02-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5322/requerimento_38_-_21-02-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Ata de Registro de Preços n.º 65/2024 – Processo nº 9291/2024 - Pregão Eletrônico n.º 53/2024.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5321/requerimento_39_-_21-02-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5321/requerimento_39_-_21-02-2025_caio.pdf</t>
   </si>
   <si>
     <t>Questiona se a travessa da Rua Benedito Augusto de Oliveira no bairro dos Cotianos está apta a receber denominação.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5323/requerimento_40_-_24-02-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5323/requerimento_40_-_24-02-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Cortiço Santos.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5324/requerimento_41_-_24-02-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5324/requerimento_41_-_24-02-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Jair Rosa Becker.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5329/requerimento_42_-_25-02-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5329/requerimento_42_-_25-02-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Benedito Rosa Dias.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5330/requerimento_43_-_27-02-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5330/requerimento_43_-_27-02-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a minuta de um projeto de lei que prevê a mudança de nomenclatura da Guarda Civil Municipal de Piedade para Polícia Municipal e regulamenta a atuação da Polícia Municipal de Piedade no policiamento ostensivo preventivo e comunitário.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5337/requerimento_44_-_6-03-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5337/requerimento_44_-_6-03-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Questiona se a Estrada Municipal nas proximidades do “Sitio Catolé”, no Bairro da Liberdade, está apta a receber denominação.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5341/requerimento_45_-_6-3-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5341/requerimento_45_-_6-3-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Carlos Roberto Bueno de Camargo.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5338/requerimento_46_-_6-3-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5338/requerimento_46_-_6-3-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Questiona se a Rua 2 no Bairro Paulas e Mendes está apta a receber denominação.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5340/requerimento_47_-_6-3-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5340/requerimento_47_-_6-3-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Questiona quais estradas da região do Bairro da Cachoeira da Fumaça, sentido “Rio do Peixe”, estão aptas a receberem denominação.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5347/requerimento_48_-_7-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5347/requerimento_48_-_7-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à coleta de resíduos sólidos no Município de Piedade.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5348/requerimento_49_-_7-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5348/requerimento_49_-_7-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à construção da Escola dos Godinhos/Piraporinha.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5351/requerimento_50_-_7-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5351/requerimento_50_-_7-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o descarte de resíduos de construção.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5350/requerimento_51_-_7-3-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5350/requerimento_51_-_7-3-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a contratação de Educação Básica II – PEB II – Educação inclusiva.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5352/requerimento_52_-_7-3-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5352/requerimento_52_-_7-3-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a contratação sobre o número de monitores nas creches e número de alunos.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5354/requerimento_53_-_7-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5354/requerimento_53_-_7-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à construção de escola estadual no Bairro dos Leites.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5360/requerimento_54_-_10-3-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5360/requerimento_54_-_10-3-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Josias Andres Oliveira.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5355/requerimento_55_-_10-3-2025_lucelino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5355/requerimento_55_-_10-3-2025_lucelino.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua nas proximidades da “Marmoraria RG – A qualidade com a Marca”, no Bairro do Cotianos está apta a receber denominação.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5356/requerimento_56_-_11-3-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5356/requerimento_56_-_11-3-2025_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se a Estrada Municipal PDD-167, sentido a empresa “Alumínio  Sul”, no Bairro do Funil está apta a receber denominação.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5366/requerimento_57_-_14-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5366/requerimento_57_-_14-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à taxa de iluminação pública.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5367/requerimento_58_-_14-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5367/requerimento_58_-_14-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à regularização fundiária.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5368/requerimento_59_-_14-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5368/requerimento_59_-_14-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Questiona quais ruas do bairro dos Leites estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5378/requerimento_60_-_19-3-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5378/requerimento_60_-_19-3-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Questiona quais estradas da região dos Bairros da Bateia de Baixo, Cima e Ribeirão Bonito estão aptas a receberem denominação</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5380/requerimento_61__20-3-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5380/requerimento_61__20-3-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor José Rodrigues.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5392/requerimento_62_-28-3-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5392/requerimento_62_-28-3-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre os serviços oferecidos pelo Serviços Social na Santa Casa de Misericórdia de Piedade.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5393/requerimento_63_-_28-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5393/requerimento_63_-_28-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao monitoramento de segurança por câmeras nas áreas públicas de Piedade.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5394/requerimento_64_-_28-3-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5394/requerimento_64_-_28-3-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao sistema “Muralha Digital" do Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5395/requerimento_65_-28-3-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5395/requerimento_65_-28-3-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do a Sr. Benedito Ferreira de Campos.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5399/requerimento_66_-2-4-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5399/requerimento_66_-2-4-2025_alex.pdf</t>
   </si>
   <si>
     <t>Questiona sobre a manutenção e reconstrução do muro de arrimo ao lado da Escola do Bairro dos Oliveiras.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5408/requerimento_67_-4-4-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5408/requerimento_67_-4-4-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o pagamento dos empréstimos consignados dos servidores do município.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5409/requerimento_68_-7-4-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5409/requerimento_68_-7-4-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Cirineu Antônio Nunes.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5410/requerimento_69_-8-4-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5410/requerimento_69_-8-4-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Daniela Amaral Silveira.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5411/requerimento_70_-9-4-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5411/requerimento_70_-9-4-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Romualdo Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5421/requerimento_71_-22-4-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5421/requerimento_71_-22-4-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Antônio Jantin.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5419/requerimento_72_-22-4-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5419/requerimento_72_-22-4-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor João Carlos Batista Rosa.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5420/requerimento_73_-23-4-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5420/requerimento_73_-23-4-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Maria Aparecida Leite de Camargo.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5425/requerimento_74_-24-4-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5425/requerimento_74_-24-4-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Heinz Muller.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5423/requerimento_75_-25-4-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5423/requerimento_75_-25-4-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao transporte de pacientes.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5424/requerimento_76_-25-4-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5424/requerimento_76_-25-4-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à instalação de radares de controle de velocidade em Piedade.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5426/requerimento_77_-25-4-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5426/requerimento_77_-25-4-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao serviço de recolhimento de resíduos de podas de árvores e plantas.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5427/requerimento_78_-25-4-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5427/requerimento_78_-25-4-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas aos serviços do canil municipal.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5428/requerimento_79_-25-4-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5428/requerimento_79_-25-4-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre alteração em trecho de via pública.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5435/requerimento_80-28-4-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5435/requerimento_80-28-4-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Ana Eliza Traugoth Binder.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5436/requerimento_81-28-4-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5436/requerimento_81-28-4-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Sebastiao Castanho.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5439/requerimento_82-5-5-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5439/requerimento_82-5-5-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Isabel Rosa Neme.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5442/requerimento_83-7-5-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5442/requerimento_83-7-5-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr José Francisco Pereira.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5445/requerimento_84-12-5-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5445/requerimento_84-12-5-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Antônio Lopes Godinho.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5444/requerimento_85-12-5-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5444/requerimento_85-12-5-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Jacob Kesselring.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5471/requerimento_86-13-5-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5471/requerimento_86-13-5-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Salvador Vieira de Jesus.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5463/requerimento_87-21-5-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5463/requerimento_87-21-5-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Herta Bruckner.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5462/requerimento_88-21-5-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5462/requerimento_88-21-5-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Roldão Pinto de Moraes Sobrinho.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5468/requerimento_89-23-5-2025_iwandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5468/requerimento_89-23-5-2025_iwandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as regras e procedimentos para enterros.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5469/requerimento_90-23-5-2025_iwandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5469/requerimento_90-23-5-2025_iwandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre quais critérios são utilizados para a concessão de licença/afastamento sem remuneração.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5470/requerimento_91-23-5-2025_iwandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5470/requerimento_91-23-5-2025_iwandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o atendimento de médicos nas UBS do município.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5472/requerimento_92-5-2025_iwandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5472/requerimento_92-5-2025_iwandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre entidades inscritas como de alta complexidade no Plano Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5474/requerimento_93-5-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5474/requerimento_93-5-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5475/requerimento_94-5-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5475/requerimento_94-5-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua atrás do ”Jateamento Peixe”, no Alto da Liberdade, está apta a receber denominação.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_95-5-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_95-5-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Marcos Fischer.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5480/requerimento_96-5-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5480/requerimento_96-5-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Elizabete de Cássia Mariano Machado.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5477/requerimento_97-5-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5477/requerimento_97-5-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Adilson Vicente.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5484/requerimento_98-_30-5-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5484/requerimento_98-_30-5-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Luciana Vieira de Proença Américo.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5494/requerimento_99-_5-5-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5494/requerimento_99-_5-5-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Reinaldo Amâncio Vieira.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5493/requerimento_100-_6-5-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5493/requerimento_100-_6-5-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Manoel Álvaro de Camargo.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5487/requerimento_101-_6-5-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5487/requerimento_101-_6-5-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a revitalização Mercado Municipal.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5492/requerimento_102-_6-6-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5492/requerimento_102-_6-6-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Terminal Rodoviário Artur Hess.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5505/requerimento_103-_10-6-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5505/requerimento_103-_10-6-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Ribeiro dos Santos.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_104-_12-6-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_104-_12-6-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Questiona sobre as casas do CDHU/Piedade E, Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5508/requerimento_105_-_13-6-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5508/requerimento_105_-_13-6-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Bianca Croccia Leite de Oliveira</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5507/requerimento_106_-_13-6-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5507/requerimento_106_-_13-6-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a AVCB do Corpo de Bombeiros das Escolas Municipais.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5509/requerimento_107_-_17-6-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5509/requerimento_107_-_17-6-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o horário de funcionamento de entrada e saída das crianças das creches municipais.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5513/requerimento_108_-_18-6-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5513/requerimento_108_-_18-6-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à arrecadação de multas de radares de controle de velocidade em Piedade.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5514/requerimento_109_-_18-6-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5514/requerimento_109_-_18-6-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a manutenção de pontes em Piedade.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5515/requerimento_110_-_18-6-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5515/requerimento_110_-_18-6-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as férias dos servidores da pasta da educação.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5516/requerimento_111_-_18-6-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5516/requerimento_111_-_18-6-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o FUMSAIP.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5519/requerimento_112_-_25-6-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5519/requerimento_112_-_25-6-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Solicita informações para implantação de estacionamento na área verde da R. Nilton R Baldy - Jd São Bartolomeu.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5524/requerimento_113_-_27-6-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5524/requerimento_113_-_27-6-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Jonatas Luiz Canderi.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5533/requerimento_114_-_27-6-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5533/requerimento_114_-_27-6-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Solicita informações referente à distribuição de cestas básicas no município.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5530/requerimento_115_-_27-6-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5530/requerimento_115_-_27-6-2025_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre instalação de iluminação no Bairro Juruparazinho.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5525/requerimento_116_-_27-6-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5525/requerimento_116_-_27-6-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o contrato com empresa que realiza a pintura de faixas e sinalização de trânsito.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5526/requerimento_117_-_27-6-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5526/requerimento_117_-_27-6-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção do muro da escola dos Oliveiras.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_118_-_27-6-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_118_-_27-6-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à construção da escola da Vila Elvio.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5531/requerimento_119_-_27-6-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5531/requerimento_119_-_27-6-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao quadro de funcionários de limpeza da Educação e da Saúde.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5535/requerimento_120-_27-6-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5535/requerimento_120-_27-6-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Michel Filadelfo.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5536/requerimento_121-_27-6-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5536/requerimento_121-_27-6-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem Leandro de Oliveira Filadelfo.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5537/requerimento_122-_1-7-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5537/requerimento_122-_1-7-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Questiona se as vias na Vila João Garcia estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5538/requerimento_123-_1-7-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5538/requerimento_123-_1-7-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Questiona se a via no Bairro do Poço está apta a receber denominação.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5540/requerimento_124-_2-7-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5540/requerimento_124-_2-7-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Questiona se a via no Bairro do Batata Doce está apta a receber denominação.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5546/requerimento_125-_4-7-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5546/requerimento_125-_4-7-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Neusa Maria de Camargo Lopes.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5544/requerimento_126-_4-7-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5544/requerimento_126-_4-7-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à emenda parlamentar destinada a castração de cães e gatos</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5545/requerimento_127-_4-7-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5545/requerimento_127-_4-7-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à emenda parlamentar destinada a asfaltamento de rua no Bairro dos Leites</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5547/requerimento_128_-_4-7-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5547/requerimento_128_-_4-7-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre medicamentos de distribuição gratuita por parte da municipalidade.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5548/requerimento_129_-_4-7-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5548/requerimento_129_-_4-7-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a arrecadação com o COSIP.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5550/requerimento_130_-_7-7-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5550/requerimento_130_-_7-7-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre estudos ambientais e atuação da CETESB nas nascentes da Pedreira, bairro Piraporinha.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5551/requerimento_131_-_8-7-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5551/requerimento_131_-_8-7-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Antonio Zanfirow.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5552/requerimento_132_-_10-7-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5552/requerimento_132_-_10-7-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Adauto Rolim de Góes.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5554/requerimento_133_-_11-7-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5554/requerimento_133_-_11-7-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre publicações no PNCP.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5555/requerimento_134_-_11-7-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5555/requerimento_134_-_11-7-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre publicações no portal de transparência do município.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5556/requerimento_135_-_11-7-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5556/requerimento_135_-_11-7-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações complementares ao requerimento n. 90/2025.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5563/requerimento_136_-_22-7-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5563/requerimento_136_-_22-7-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Questiona se a via no Bairro Barreiro está apta a receber denominação.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5569/requerimento_137_-_23-7-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5569/requerimento_137_-_23-7-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Reinaldo de Souza Oliveira.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5570/requerimento_138_-_23-7-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5570/requerimento_138_-_23-7-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da menina Isadora Campos Ducceschi.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_139_-_31-7-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_139_-_31-7-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Milton Yoiti Kataoka.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5573/requerimento_140_-_1o-8-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5573/requerimento_140_-_1o-8-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Questiona se a Rua 2 do Bairro do Boa Vista está apta a receber denominação.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_141_-_1o-8-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_141_-_1o-8-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Questiona se a quadra da Vila Maria está apta a receber denominação.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5572/requerimento_142-_1o-8-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5572/requerimento_142-_1o-8-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Ignez Vieira Cardoso do Nascimento.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5574/requerimento_143-_1o-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5574/requerimento_143-_1o-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a quantidade de usuários do transporte público.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5575/requerimento_144-_1o-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5575/requerimento_144-_1o-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o contrato emergencial do transporte público.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5576/requerimento_145-_1o-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5576/requerimento_145-_1o-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o FUMCAD – Fundo Municipal dos Direitos da Criança e do Adolescente de Piedade</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5577/requerimento_146-_1o-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5577/requerimento_146-_1o-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as linhas de telefonia do município.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5578/requerimento_147-_1o-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5578/requerimento_147-_1o-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as lixeiras do município.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5581/requerimento_148_-_1o-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5581/requerimento_148_-_1o-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações multas e indenizações devidos pela municipalidade a empresa MSX.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5583/requerimento_149-_6-8-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5583/requerimento_149-_6-8-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Helena Silva da Cruz.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5592/requerimento_150-_6-8-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5592/requerimento_150-_6-8-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Aparecida Vieira Rosa.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5588/requerimento_151_-_8-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5588/requerimento_151_-_8-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre emenda parlamentar n. 25340025.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5591/requerimento_152_-_8-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5591/requerimento_152_-_8-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre acidentes e batidas com os veículos da GCM.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5598/requerimento_153_-12-8-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5598/requerimento_153_-12-8-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Gilmar Lemes da Silva.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5604/requerimento_154_-13-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5604/requerimento_154_-13-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a obra realizada na Rua Antonio Amancio Vieira, em frente a mercearia do Silas Alvarenga</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5605/requerimento_155_-13-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5605/requerimento_155_-13-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre compra de pneus para os ônibus da frota municipal do transporte escolar.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5610/requerimento_156-_18-8-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5610/requerimento_156-_18-8-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Romeu Antônio de Oliveira.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5609/requerimento_157-_20-8-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5609/requerimento_157-_20-8-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Ricardo Escanhoela.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Alex P. da Silva, Caio Cezar da S. Martori, José Anésio X. Lemes, Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5626/requerimento_158_-_21-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5626/requerimento_158_-_21-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito, com a finalidade de apurar suposto abuso de poder, perseguições e outras eventuais ocorridas dentro da Guarda Civil Municipal de Piedade e em outros setores.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5612/requerimento_159_-_22-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5612/requerimento_159_-_22-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a obra de calçamento da Rua José Escanhoela, que liga o Cemitério “Jardim Eterno” ao Bairro Ciriaco.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5615/requerimento_160_-_22-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5615/requerimento_160_-_22-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre máquinas operando no município.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5614/requerimento_161_-_22-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5614/requerimento_161_-_22-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>CECSA - Comissão de Educação, Cultura, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5629/requerimento_162_-_27-8-2025_cecsaste_.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5629/requerimento_162_-_27-8-2025_cecsaste_.pdf</t>
   </si>
   <si>
     <t>Questionário de acompanhamento das políticas públicas da saúde.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_163_-_29-8-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_163_-_29-8-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à escola EMEF Profª Maria Helena Guazzelli.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_164_-_29-8-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_164_-_29-8-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à interdição da Escola Maria Helena Guazzelli Rosa.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5636/requerimento_165_-_29-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5636/requerimento_165_-_29-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o muro que faz divisa entre a obra da nova ETEC (Torre Hotel) e a escola Maria Helena.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_166_-_29-8-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_166_-_29-8-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à reforma do auditório Rubens Caetano da Silva.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_167_-_29-8-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_167_-_29-8-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção do novo prédio da ETEC.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5641/requerimento_168_-_1o-9-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5641/requerimento_168_-_1o-9-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Questiona se a via no Bairro Sarapuí de Cima está apta a receber denominação.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5640/requerimento_169_-_2-9-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5640/requerimento_169_-_2-9-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada próxima a antiga escola da Vila Moraes e vai até o barracão dos Pires está apta a receber denominação.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5646/requerimento_170-_4-9-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5646/requerimento_170-_4-9-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionada à construção da escola no bairro do Jurupará.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5654/requerimento_171-5-9-2025_cfo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5654/requerimento_171-5-9-2025_cfo.pdf</t>
   </si>
   <si>
     <t>Questionário de Acompanhamento da Execução Orçamentária e Ações da Secretaria de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>CAPMA - Comissão de Agricultura, Pecuária e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5649/requerimento_172_-_5-9-2025_capma.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5649/requerimento_172_-_5-9-2025_capma.pdf</t>
   </si>
   <si>
     <t>Questionário de acompanhamento das políticas públicas da Secretaria de Desenvolvimento Rural e Meio Ambiente.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5648/requerimento_173_-_5-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5648/requerimento_173_-_5-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas aos cemitérios municipais.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5650/requerimento_174_-_5-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5650/requerimento_174_-_5-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito dos custos de instalação do setor de zoonoses.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5651/requerimento_175_-_5-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5651/requerimento_175_-_5-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do sistema de estacionamento rotativo no centro urbano de Piedade – Zona Azul.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5652/requerimento_176_-_5-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5652/requerimento_176_-_5-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas aos contratos de locações de prédios pela prefeitura de Piedade.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5656/requerimento_177_-_5-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5656/requerimento_177_-_5-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre apreensões de drogas e prisões pela Guarda Civil Municipal de Piedade.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5655/requerimento_178_-_5-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5655/requerimento_178_-_5-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a fila de atendimento com o psicólogo infantil no município.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5657/requerimento_179_-_8-9-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5657/requerimento_179_-_8-9-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Arary Pedrazzi.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5658/requerimento_180-_8-9-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5658/requerimento_180-_8-9-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Gerson Bueno de Camargo.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5659/requerimento_181-_9-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5659/requerimento_181-_9-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do pequeno Gabriel Henrique Dias Duarte.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5665/requerimento_182-_10-9-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5665/requerimento_182-_10-9-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Edson Gambacorta.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5667/requerimento_183-_11-9-2025_cecsaste.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5667/requerimento_183-_11-9-2025_cecsaste.pdf</t>
   </si>
   <si>
     <t>Questionário de Acompanhamento e Fiscalização – Educação.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5666/requerimento_184-_11-9-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5666/requerimento_184-_11-9-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Solicita que se oficie a CCR Sorocabana sobre melhoria na Rodovia José de Carvalho, altura do Km 107.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5669/requerimento_185_-_11-9-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5669/requerimento_185_-_11-9-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua da caixa d’água do Bairro Jurupará está apta a receber denominação.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5674/requerimento_186-_11-9-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5674/requerimento_186-_11-9-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Questiona quais ruas públicas dos bairros Vila Olinda, Parque da Torre ou ruas das imediações do Centro estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5678/requerimento_187-_12-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5678/requerimento_187-_12-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a tabela da quadra de basquete da praça da rodoviária.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5681/requerimento_188-_12-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5681/requerimento_188-_12-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os processos de dispensa (emergencial) do transporte público.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5679/requerimento_189-_12-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5679/requerimento_189-_12-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao cumprimento das obrigações trabalhistas das empresas terceirizadas que mantém contrato de prestação de serviços com a Prefeitura Municipal de Piedade.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5680/requerimento_190-_12-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5680/requerimento_190-_12-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações complementares ao requerimento do nobre vereador Jeferson Donizete Cardoso, a respeito da escola do Jurupará.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5682/requerimento_191_-_12-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5682/requerimento_191_-_12-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à fiscalização e combate aos loteamentos irregulares em Piedade.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5697/requerimento_192_-_15-9-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5697/requerimento_192_-_15-9-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Poliane Francele de Almeida Domingues.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5683/requerimento_193_-_15-9-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5683/requerimento_193_-_15-9-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Nathalia Aparecida Simões Fogaça.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5691/requerimento_194-_16-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5691/requerimento_194-_16-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Edison Federzoni.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5688/requerimento_195-_16-9-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5688/requerimento_195-_16-9-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Mauro Roberto Gomes de Abreu.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5695/requerimento_196_-_16-9-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5695/requerimento_196_-_16-9-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor José Aparecido de Campos.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5685/requerimento_197_-_16-9-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5685/requerimento_197_-_16-9-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Cizira Batista da Rosa.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5692/requerimento_198-_17-9-2025_cosptsp.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5692/requerimento_198-_17-9-2025_cosptsp.pdf</t>
   </si>
   <si>
     <t>Questionário de Acompanhamento e Fiscalização – Obras, Serviços Públicos, Transporte e Segurança Pública.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5703/requerimento_199_-_18-9-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5703/requerimento_199_-_18-9-2025_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se a via no Bairro Miguel Russo está apta a receber denominação.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5700/requerimento_200-_19-9-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5700/requerimento_200-_19-9-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Valdomiro Ferreira Leite.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5698/requerimento_201-_19-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5698/requerimento_201-_19-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as construções de creches no município.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5704/requerimento_202-_19-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5704/requerimento_202-_19-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à atualização do mapa da cidade de Piedade.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5708/requerimento_203_-_22-9-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5708/requerimento_203_-_22-9-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a inscrição do município de Piedade no programa Município Agro – Ranking Paulista_x000D_
 – Ciclo 2024-2025, da Secretaria de Agricultura e Abastecimento, do Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5706/requerimento_204-_23-9-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5706/requerimento_204-_23-9-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua próxima ao Mercadex, localizado no Bairro do Funil, está apta a receber denominação.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5711/requerimento_205-_24-9-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5711/requerimento_205-_24-9-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem Gabriel Aparecido Santos da Silva.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5710/requerimento_206-_24-9-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5710/requerimento_206-_24-9-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Arnaldo Hofman.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5718/requerimento_207-_25-9-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5718/requerimento_207-_25-9-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua que liga a Rua Itapetininga à Rua Rodrigo Janca, no Bairro Jurupará, está apta a receber denominação.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5717/requerimento_208-_26-9-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5717/requerimento_208-_26-9-2025_caio.pdf</t>
   </si>
   <si>
     <t>Questiona o cumprimento da Lei Municipal nº 4.532, de 22 de novembro de 2017 – Lei de muro e calçada.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5723/requerimento_209-_26-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5723/requerimento_209-_26-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações complementares ao requerimento nº 159/2025.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5722/requerimento_210-_26-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5722/requerimento_210-_26-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o funcionamento do Conselho Municipal do Idoso e sobre criação do Fundo do Idoso.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5721/requerimento_211-_26-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5721/requerimento_211-_26-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os leitos de psiquiatria na Santa Casa.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5725/requerimento_212-_29-9-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5725/requerimento_212-_29-9-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Ivani Domingues Ribeiro.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5732/requerimento_213-_2-10-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5732/requerimento_213-_2-10-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao uso da máquina moto niveladora.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5734/requerimento_214-_2-10-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5734/requerimento_214-_2-10-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas às máquinas moto niveladoras adquiridas entre 2012 e 2025.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5735/requerimento_215-_2-10-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5735/requerimento_215-_2-10-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Luiz Lemes.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5739/requerimento_216-_3-10-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5739/requerimento_216-_3-10-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre arbitragem contratada pela Prefeitura.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5740/requerimento_217-_3-10-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5740/requerimento_217-_3-10-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à limpeza das unidades de educação.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5741/requerimento_218-_3-10-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5741/requerimento_218-_3-10-2025_caio.pdf</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_219-_6-10-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_219-_6-10-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Milton Pedro do Nascimento.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5743/requerimento_220-6-10-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5743/requerimento_220-6-10-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Wilson Vieira de Jesus.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5747/requerimento_221-7-10-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5747/requerimento_221-7-10-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Gabriela Aparecida de Oliveira Silva.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5748/requerimento_222-_8-10-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5748/requerimento_222-_8-10-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Rodrigo Dias de Moraes.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5751/requerimento_223_-_8-10-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5751/requerimento_223_-_8-10-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Solicita informação referente à fixação de marcos quilométricos ao longo da Rodovia Estrada Velha de Sorocaba – SPA 097/250, denominada Reverendo José Manoel da Conceição.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5750/requerimento_224_-_8-10-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5750/requerimento_224_-_8-10-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas aos contratos com a Empresa LAF Soluções.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5756/requerimento_225_-_10-10-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5756/requerimento_225_-_10-10-2025_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se as estradas municipais PDD-258, PDD-357, PDD 451 e PDD 477 estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5758/requerimento_226_-_10-10-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5758/requerimento_226_-_10-10-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao Banco de Ração para Animais no Município de Piedade.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5759/requerimento_227_-_10-10-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5759/requerimento_227_-_10-10-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo sobre a fiscalização em estabelecimentos comerciais de Piedade, visando apurar a procedência das bebidas comercializadas, diante dos casos de falsificação com metanol registrados em diversas regiões do país.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5761/requerimento_228_-_10-10-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5761/requerimento_228_-_10-10-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a presença de veículo particular carregado com pedras no depósito de pedras do município.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5762/requerimento_229_-_10-10-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5762/requerimento_229_-_10-10-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os estudos realizados e previstos referentes ao programa "Tarifa Zero".</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5763/requerimento_230_-_10-10-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5763/requerimento_230_-_10-10-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de contrato emergencial e processos referentes ao transporte escolar por ônibus no município.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5760/requerimento_231_-_10-10-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5760/requerimento_231_-_10-10-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as trocas e ampliações de iluminação pública por lâmpadas de LED no município.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5764/requerimento_232_-_10-10-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5764/requerimento_232_-_10-10-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a distribuição de professoras de reforço na rede municipal de ensino no ano de 2025.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5766/requerimento_233_-14-10-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5766/requerimento_233_-14-10-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Raimundo Leite.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5773/requerimento_234_-15-10-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5773/requerimento_234_-15-10-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Elenice Lima Caetano.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5768/requerimento_235_-_15-10-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5768/requerimento_235_-_15-10-2025_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação de iluminação pública no Loteamento Alpes de Piedade, localizado no bairro dos Ortizes.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5770/requerimento_236_-_16-10-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5770/requerimento_236_-_16-10-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a aplicação da vacina BCG em recém-nascidos na Santa Casa.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5771/requerimento_237_-_16-10-2025_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5771/requerimento_237_-_16-10-2025_alexandre.pdf</t>
   </si>
   <si>
     <t>Questiona sobre uma casa do CDHU/Piedade E, Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5774/requerimento_238_-_17-10-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5774/requerimento_238_-_17-10-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao curso de primeiros socorros e prevenção de incêndio aos profissionais da educação.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5775/requerimento_239_-_17-10-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5775/requerimento_239_-_17-10-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do Transporte Público Municipal.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5778/requerimento_240_-_20-10-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5778/requerimento_240_-_20-10-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do a Sr. Anízio Antônio Ferreira.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5779/requerimento_241_-_21-10-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5779/requerimento_241_-_21-10-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do a Sr. José Xavier de Oliveira.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5783/requerimento_242_-_24-10-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5783/requerimento_242_-_24-10-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o crescimento de pessoas em situação de rua no Município.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5788/requerimento_243_-_24-10-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5788/requerimento_243_-_24-10-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o poço artesiano e a extensão da rede de água no Bairro do Piraporão.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5793/requerimento_244-_29-10-2025_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5793/requerimento_244-_29-10-2025_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Reverendo Pastor Alexandre Santos Oliveira.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5791/requerimento_245-_30-10-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5791/requerimento_245-_30-10-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Questiona se a Estrada da Roseira está apta a receber denominação.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5794/requerimento_246-_31-10-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5794/requerimento_246-_31-10-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os pagamentos realizados pela municipalidade.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5796/requerimento_247-_31-10-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5796/requerimento_247-_31-10-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes ao Contrato nº 005/2021 – Locação de Máquinas Pesadas – Empresa A3 Terraplanagem e Engenharia EIRELI.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5803/requerimento_248_-_10-11-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5803/requerimento_248_-_10-11-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do a Sr. Gabriel Antunes Amaro</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5807/requerimento_249_-_10-11-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5807/requerimento_249_-_10-11-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada municipal do Bairro Campininha, S/N - próximo ao barracão do Pardal.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5806/requerimento_250-_12-11-2025_isidoro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5806/requerimento_250-_12-11-2025_isidoro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Leonel Pintos da Silva.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5811/requerimento_251-_14-11-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5811/requerimento_251-_14-11-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os médicos para as unidades básicas de saúde.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5812/requerimento_252-_14-11-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5812/requerimento_252-_14-11-2025_caio.pdf</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5813/requerimento_253-_14-11-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5813/requerimento_253-_14-11-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Ouvidoria da Secretária da Saúde.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5814/requerimento_254_-_14-11-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5814/requerimento_254_-_14-11-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre relógio ponto/controle de ponto.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5821/requerimento_255-_17-11-2025_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5821/requerimento_255-_17-11-2025_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Walter Godinho da Silva.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5820/requerimento_256-_17-11-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5820/requerimento_256-_17-11-2025_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Maria Antônia Antunes.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5825/requerimento_257-_19-11-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5825/requerimento_257-_19-11-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas sobre projeto de asfaltamento nas ruas do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5840/requerimento_258-_24-11-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5840/requerimento_258-_24-11-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Grazielle Pereira Rodrigues.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5838/requerimento_259-_26-11-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5838/requerimento_259-_26-11-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Questiona se a travessa que fica entre a Rua Maria Sateriana e Emílio Vieira Cruz está apta a receber denominação.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5839/requerimento_260-25-11-2025_lukas.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5839/requerimento_260-25-11-2025_lukas.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Alexya de Camargo Queiroz</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5841/requerimento_261-_26-11-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5841/requerimento_261-_26-11-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Questiona quais ruas públicas do Bairro Jurupará estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5842/requerimento_262_-_27-11-2025_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5842/requerimento_262_-_27-11-2025_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações junto à Sabesp, sobre a cobrança de serviço de esgotamento sanitário pela Sabesp, da Rua Eurico Vieira Cardoso.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5844/requerimento_263_-_28-11-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5844/requerimento_263_-_28-11-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas às ruas do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5845/requerimento_264_-__28-11-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5845/requerimento_264_-__28-11-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à taxa de lixo do Município de Piedade.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5846/requerimento_265_-__28-11-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5846/requerimento_265_-__28-11-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à coleta de recicláveis no Município de Piedade.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5850/requerimento_266_-__4-12-2025_paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5850/requerimento_266_-__4-12-2025_paulino.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Brasilina de Camargo.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5849/requerimento_267_-_4-12-2025_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5849/requerimento_267_-_4-12-2025_jeferson.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Governo de Estado sobre a falta de medicamentos de alto custo.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5853/requerimento_268-_5-12-2025_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5853/requerimento_268-_5-12-2025_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre instalações dos pedágios em nosso município de Piedade.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5857/requerimento_269_-_5-11-2025_alexandre_cpi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5857/requerimento_269_-_5-11-2025_alexandre_cpi.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação, por igual período, da Comissão Parlamentar de Inquérito-CPI, constituída pelo Decreto Legislativo nº 109/2025, que tem a finalidade de apurar suposto abuso de poder, perseguições e outras eventuais ocorrências, dentro da Guarda Civil Municipal de Piedade, e em outros setores.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5856/requerimento_270_-_5-11-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5856/requerimento_270_-_5-11-2025_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à lista de castração de cães e gatos do canil municipal.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5369/projeto_de_lei_rua_mercy_bueno_de_oliveira_bairro_dos_leites_subsitutitvo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5369/projeto_de_lei_rua_mercy_bueno_de_oliveira_bairro_dos_leites_subsitutitvo.pdf</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5370/spdl_2-_143-2025_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5370/spdl_2-_143-2025_caio.pdf</t>
   </si>
   <si>
     <t>Confere à Maria Flávia Mendes de Oliveira a distinção do Mérito da Causa Animal do Município de Piedade</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5398/spll_3_-_2-4-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5398/spll_3_-_2-4-2025_wandi.pdf</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5694/spll_17_-_18-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5694/spll_17_-_18-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo de doação ao FUMCAD – Fundo Municipal dos Direitos da Criança e do Adolescente de Piedade.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5699/spll_5_-_19-9-2025_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5699/spll_5_-_19-9-2025_wandi.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Transparência aos usuários dos hospitais que recebem recursos públicos em Piedade e dá _x000D_
 providências.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5384/rf_1_-_pr_1-2025_-_25-3-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5384/rf_1_-_pr_1-2025_-_25-3-2025.pdf</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5385/rf_2_-_spll_4-2025_-_25-3-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5385/rf_2_-_spll_4-2025_-_25-3-2025.pdf</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5387/rf_3_-_spdl_5-2025_-_25-3-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5387/rf_3_-_spdl_5-2025_-_25-3-2025.pdf</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5707/rf_4_-_pr_3-2025_-_23-9-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5707/rf_4_-_pr_3-2025_-_23-9-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de passagens aéreas e hospedagens, bem como estabelece os respectivos procedimentos de instrução processual e de prestação de contas e dá outras providências.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5781/rf_5_-_spll_17-2025_-_21-10-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5781/rf_5_-_spll_17-2025_-_21-10-2025.pdf</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5782/rf_6_-_spll_19-2025_-_21-10-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5782/rf_6_-_spll_19-2025_-_21-10-2025.pdf</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5801/rf_7_-_ple_23-2025_-_10-11-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5801/rf_7_-_ple_23-2025_-_10-11-2025.pdf</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5860/rf_8_-_ple_25-2025_-_10-12-2025.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5860/rf_8_-_ple_25-2025_-_10-12-2025.pdf</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Pedido de Destaque</t>
   </si>
   <si>
     <t>Pedido de destaque no art. 3º do projeto de lei nº 8/2025 do vereador Wandi Augusto Rodrigues.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>Pedido de destaque no art. 4º do projeto de lei nº 8/2025 do vereador Wandi Augusto Rodrigues.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>Pedido de destaque no art. 6º do projeto de lei nº 8/2025 do vereador Wandi Augusto Rodrigues.</t>
   </si>
@@ -6945,67 +6957,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5362/emenda_1_-_13-03-2015_-_pr_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5431/emenda_2_-_25-4-2025_-_spll_8-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5481/emenda_3_-_30-5-2025__-_ple_5-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5482/emenda_4_-_30-5-2025__-_ple_5-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5660/emenda_5_-_10-9-2025__-_pr_3-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5661/emenda_6_-_10-9-2025__-_pr_3-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5777/emenda_7_-_17-10-2025_-_ple_23-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5824/emenda_8_-_19-10-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5829/emenda_9_-_19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5832/emenda_10_-_19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5828/emenda_11_-19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5831/emenda_12_-_19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5827/emenda_13_-19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5830/emenda_14_-19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5826/emenda_15_-_19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5225/indicacao_1_-_08-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5228/indicacao_2_-_13-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5229/indicacao_3_-_15-01-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5235/indicacao_4_-_20-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5240/indicacao_5_-_30-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5242/indicacao_6_-_31-01-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5246/indicacao_7-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5247/indicacao_8-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_9-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_10-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_11-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5251/indicacao_12-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_13-_4-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5255/indicacao_14-_4-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5257/indicacao_15-_5-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5258/indicacao_16-_5-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5261/indicacao_17-_5-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5277/indicacao_18-_6-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5262/indicacao_19-_7-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5268/indicacao_20_-_7-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5265/indicacao_21_-_7-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5276/indicacao_22_-_7-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5274/indicacao_23_-_7-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5269/indicacao_24_-_7-2-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5270/indicacao_25_-_7-2-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5278/indicacao_27_-_10-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5279/indicacao_28_-_10-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5280/indicacao_29_-_10-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5283/indicacao_30_-_12-2-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5285/indicacao_31_-_13-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5287/indicacao_32_-_14-2-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5288/indicacao_33_-_14-2-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5289/indicacao_34_-_14-2-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5294/indicacao_35_-_14-2-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5299/indicacao_36_-_14-2-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5303/indicacao_37_-_17-2-2025_lucelino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5306/indicacao_38_-_18-2-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5308/indicacao_39_-_18-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5309/indicacao_40_-_18-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5314/indicacao_41_-_19-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5312/indicacao_42_-_20-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5311/indicacao_43_-_20-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5313/indicacao_44_-_20-2-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5316/indicacao_25_-_7-2-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5319/indicacao_46_-_21-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5317/indicacao_47_-_21-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5318/indicacao_48_-_21-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5325/indicacao_49_-_25-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5326/indicacao_50_-_25-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5327/indicacao_51_-_25-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5328/indicacao52-_25-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5332/indicacao_53_-_27-2-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5339/indicacao_54_-_6-3-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5397/indicacao_55_-_7-3-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5342/indicacao_56_-_7-3-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5344/indicacao_57_-_7-3-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5345/indicacao_58_-_7-3-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5346/indicacao_59_-_7-3-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5349/indicacao_60_-_7-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5353/indicacao_61_-_7-3-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5357/indicacao_62_-_11-3-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_63_-_11-3-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_64_-_11-3-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5361/indicacao_65_-_13-3-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_66_-_13-3-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_67_-_14-3-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_68_-_14-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5373/indicacao_69_-_18-3-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_70_-_25-3-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5391/indicacao_71_-_28-3-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_72_-_2-4-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_73_-_2-4-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5406/indicacao_74_-__3-4-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5403/indicacao_75_-__3-4-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5405/indicacao_76_-__4-4-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_77_-__15-4-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_78_-__25-4-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5429/indicacao_79_-__25-4-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_80_-__25-4-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_81_-__28-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5433/indicacao_82_-__28-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_83_-__28-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_84_-30-04-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5440/indicacao_85_-__6-5-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5441/indicacao_86_-__8-5-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5443/indicacao_87_-_12-5-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_88_-_13-5-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_89_-_22-5-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_90_-22-05-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_91_-_23-5-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_92_-_26-5-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_93_-_30-5-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5485/indicacao_94-_02-5-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5486/indicacao_95-_04-5-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5490/indicacao_96-_04-5-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5491/indicacao_97-_06-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_98-_10-6-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_99-_10-6-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_100_-_12-6-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5500/indicacao_101_-_12-6-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_102_-_13-6-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_103_-_18-6-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5512/indicacao_104_-_18-6-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5511/indicacao_105_-_18-6-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_106_-_18-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_107_-_25-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_108_-_26-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_109_-_26-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_110_-_27-6-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5528/indicacao_111_-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5532/indicacao_112_-_27-6-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5529/indicacao_113_-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5534/indicacao_114_-_30-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_115_-_3-7-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_116_-_3-7-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_117_-_4-7-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_118_-_7-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_119_-_10-7-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5557/indicacao_120_-_11-7-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_121_-_29-7-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_122_-_1o-8-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_123_-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_124_-_4-8-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5585/indicacao_125_-_8-8-2025_jucelino.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5586/indicacao_126_-_8-8-2025_jucelino.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_127_-_8-8-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5603/indicacao_128_-_8-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_129_-_8-8-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_130_-_8-8-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_131_-_8-8-2025_lucelino.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_132_-_12-8-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_133_-_12-8-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_134_-_12-8-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5602/indicacao_135-_13-8-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5607/indicacao_136-_19-8-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5608/indicacao_137-_19-8-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_138_-20-8-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5627/indicacao_139_-_21-8-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5616/indicacao_140_-_22-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_141_-_22-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_142_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_143_-_22-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_144_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_145-_22-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_146_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5637/indicacao_147_-_29-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5645/indicacao_148_-_4-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5664/indicacao_149_-9-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5663/indicacao_150-9-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5662/indicacao_151-9-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5671/indicacao_152-11-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5670/indicacao_153-11-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5673/indicacao_154-11-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5672/indicacao_155-11-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5676/indicacao_156_-_12-9-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5675/indicacao_157_-_12-9-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5677/indicacao_158-_12-9-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5689/indicacao_159_-_16-9-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5686/indicacao_160_-_16-9-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5687/indicacao_161-_16-9-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5690/indicacao_162-_17-9-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5693/indicacao_163-_18-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5696/indicacao_164-_19-9-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5701/indicacao_165-_19-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5702/indicacao_166-_19-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5705/indicacao_167-_19-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5713/indicacao_168-_23-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5709/indicacao_169-_24-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5712/indicacao_170-_26-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5716/indicacao_171-_26-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5746/indicacao_172-_26-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5749/indicacao_173-_29-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5729/indicacao_174-_30-9-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5728/indicacao_175-_30-9-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5727/indicacao_176-_30-9-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5731/indicacao_177-_1o-10-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5745/indicacao_178_-_2-10-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5738/indicacao_179_-_2-10-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5737/indicacao_180_-_2-10-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5752/indicacao_181_-8-10-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5753/indicacao_182_-10-10-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5755/indicacao_183_-_10-10-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5765/indicacao_184-_14-10-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5767/indicacao_185_-_15-10-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5784/indicacao_186_-_24-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5785/indicacao_187_-_24-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_188_-_5-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5804/indicacao_189_-_10-11-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5805/indicacao_190_-_10-11-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5808/indicacao_191-_13-11-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_192_-_13-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_193_-_13-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_194_-_14-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_195_-_14-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_196_-_19-11-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_197_-_19-11-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_198-_19-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_199-_24-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_200_-_26-11-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_201-_26-11-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5837/indicacao_202-_26-11-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_203_-_26-1-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_204_-_1o-12-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_205_-_2-12-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_206_-_8-12-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5234/mocao_1_-_13-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5307/mocao_2_-_17-2-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5375/mocao_3_-_17-3-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5404/mocao_4_-_2-4-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_5_-_23-4-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5478/mocao_6_-_29-5-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5501/mocao_7_-_11-6-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5539/mocao_8_-_1-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5587/mocao_9_-_8-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5606/mocao_10_-__18_-8_2025_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5631/mocao_11_-_28-8-2025_wandi_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5647/mocao_12-_5-9-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5684/mocao_13_-_15-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5715/mocao_14_-_19-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5720/mocao_15_-_26-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5772/mocao_16_-_17-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5797/mocao_17_-_3-11-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5798/mocao_18_-_4-11-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5810/mocao_19_-_11-11-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5851/mocao_20_-_4-12-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5413/parecer_cjr_pll_8_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5446/parecer_cjr_pll_8_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5780/parecer_cjr_ple_27_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5237/pdl_1_-_22-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5252/pdl_2_-_3-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5333/pdl_3_-_27-02-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5334/pdl_4_-_6-3-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5336/pdl_5_-_6-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5372/pdl_6_-_17-3-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5390/pdl_7_-_25-3-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5402/pdl_8_-_1o-4-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5473/pdl_10_-_23-5-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5498/pdl_11_-11-6-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5520/pdl_12_-25-6-2025_lucelino.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5571/pdl_13_-_1o-8-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5653/pdl_16_-_5-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5236/projeto_de_lei_n_01_25_suplementacao_para_assinatura_1_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5259/pl_revogacao_de_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5245/pl_reajuste_2025_1_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5286/pl_festa_do_milho.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5371/projeto_de_lei_05_plano_de_regularizacao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5383/pl_06_miss_alcachofra.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5389/projeto_de_lei_07_fundeb.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5407/pl_8_2025_doacao_amap.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5416/pl_doacao_oab_sp.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5488/pl_10_2025_autorizacao_auxilio_atletas_assinado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5489/pl_11_2025_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5558/projeto_de_lei_demolic_a_o_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5559/pl_13_2025_criacao_de_cargo_enfermeiro_150h.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5560/pl_14_2025_criacao_de_cargo_tratador.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5561/pl_15_2025_criacao_de_cargo_enfermeiro_esf.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5562/pl_16_2025_pro_social.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5564/pl_17_criacao_de_cargos_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5565/pl_18_ratificacao_protocolo_intencoes_ceriso.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5622/projeto_de_lei_19_2025_suplementac_a_o_ca_mara_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5623/pl_20_correcao_remuneracao_coveiro.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5624/pl_21_gratificacao_controlador_interno.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5638/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5639/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5733/pl_24_alteracao_programa_de_combate_a_fome.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5730/projeto_de_lei_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5736/0_pl_criacao_de_cargos_acs.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5742/27_pl_feira_da_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5792/pl_conselho_de_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5800/projeto_de_lei_alteracao_etec.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5802/pl_30_reestruturacao_do_conselho_dos_direitos_da_pessoa_idosa_comdipi.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5809/pl_31_suplementacao_camara.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5819/pl_32_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5861/pl_33_fundo_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5862/pl_gratificacao_aos_profissionais_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5243/pll_1_-_31-01-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5264/pll_2_-_05-02-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5335/pll_3_-_26-2-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5386/pll_4_-_07-03-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5374/pll_5_-18-03-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5376/pll_6_-19-03-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5381/pll_7_-19-03-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5377/pll_8_-19-03-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5379/pll_9_-_20-03-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5382/pll_10-_20-03-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5396/pll_11-_28-03-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5412/pll_12-_9-4-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5461/pll_13_-_15-5-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5497/pll_14_-_11-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5584/pll_15_-7-8-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5628/pll_16_-_26-8-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5642/pll_17_-_3-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5643/pll_18-_3-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5644/pll_19-_3-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5668/pll_20-_9-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5714/pll_21_-_24-9-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5724/pll_22_-_26-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5726/pll_23_-_29-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5757/pll_24_-_10-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5769/pll_25_-_16-10-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5776/pll_-_26_-_20-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5786/pll_27_-_24-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5787/pll_28_-_24-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5789/pll_29_-_30-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5790/pll_30_-_30-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5795/pll_31_-_31-10-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5843/pll_32_-_28-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5855/pll_33_-_5-12-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5854/pll_34_-_5-12-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5331/pr__1_-_27-1-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5464/pr__2_-_16--2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5597/pr__3_-_6-8-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5590/pr__4_-_6-8-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5589/pr_5_-_7-8-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5223/requerimento_1_-_07-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5241/requerimento_2_-_7-1-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5226/requerimento_3_-_10-01-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5227/requerimento_4_-_13-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5233/requerimento_5-_16-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5232/requerimento_6-_16-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5231/requerimento_7_-_16-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5239/requerimento_8_-_27-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5238/requerimento_9_-_27-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5244/requerimento_10_-_31-01-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5253/requerimento_11_-_2-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5260/requerimento_12_-_3-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5256/requerimento_13_-_4-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5263/requerimento_14_-_7-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5266/requerimento_15_-_07-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5267/requerimento_16_-_07-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5272/requerimento_17_-_07-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5273/requerimento_18_-_07-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5275/requerimento_19_-_07-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5296/requerimento_20_-_10-02-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5281/requerimento_21_-_11-2-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5282/requerimento_22_-_11-02-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5291/requerimento_23_-_11-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5293/requerimento_24_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5292/requerimento_25_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5290/requerimento_26_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5295/requerimento_27_-_14-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5297/requerimento_28_-_14-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5298/requerimento_29_-_14-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5300/requerimento_30_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5301/requerimento_31_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5302/requerimento_32_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5304/requerimento_33_-_17-02-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5305/requerimento_34_-_17-02-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5310/requerimento_35_-_19-02-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5315/requerimento_36_-_21-02-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5320/requerimento_37_-_21-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5322/requerimento_38_-_21-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5321/requerimento_39_-_21-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5323/requerimento_40_-_24-02-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5324/requerimento_41_-_24-02-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5329/requerimento_42_-_25-02-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5330/requerimento_43_-_27-02-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5337/requerimento_44_-_6-03-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5341/requerimento_45_-_6-3-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5338/requerimento_46_-_6-3-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5340/requerimento_47_-_6-3-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5347/requerimento_48_-_7-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5348/requerimento_49_-_7-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5351/requerimento_50_-_7-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5350/requerimento_51_-_7-3-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5352/requerimento_52_-_7-3-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5354/requerimento_53_-_7-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5360/requerimento_54_-_10-3-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5355/requerimento_55_-_10-3-2025_lucelino.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5356/requerimento_56_-_11-3-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5366/requerimento_57_-_14-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5367/requerimento_58_-_14-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5368/requerimento_59_-_14-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5378/requerimento_60_-_19-3-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5380/requerimento_61__20-3-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5392/requerimento_62_-28-3-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5393/requerimento_63_-_28-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5394/requerimento_64_-_28-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5395/requerimento_65_-28-3-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5399/requerimento_66_-2-4-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5408/requerimento_67_-4-4-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5409/requerimento_68_-7-4-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5410/requerimento_69_-8-4-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5411/requerimento_70_-9-4-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5421/requerimento_71_-22-4-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5419/requerimento_72_-22-4-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5420/requerimento_73_-23-4-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5425/requerimento_74_-24-4-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5423/requerimento_75_-25-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5424/requerimento_76_-25-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5426/requerimento_77_-25-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5427/requerimento_78_-25-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5428/requerimento_79_-25-4-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5435/requerimento_80-28-4-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5436/requerimento_81-28-4-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5439/requerimento_82-5-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5442/requerimento_83-7-5-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5445/requerimento_84-12-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5444/requerimento_85-12-5-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5471/requerimento_86-13-5-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5463/requerimento_87-21-5-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5462/requerimento_88-21-5-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5468/requerimento_89-23-5-2025_iwandi.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5469/requerimento_90-23-5-2025_iwandi.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5470/requerimento_91-23-5-2025_iwandi.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5472/requerimento_92-5-2025_iwandi.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5474/requerimento_93-5-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5475/requerimento_94-5-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_95-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5480/requerimento_96-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5477/requerimento_97-5-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5484/requerimento_98-_30-5-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5494/requerimento_99-_5-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5493/requerimento_100-_6-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5487/requerimento_101-_6-5-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5492/requerimento_102-_6-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5505/requerimento_103-_10-6-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_104-_12-6-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5508/requerimento_105_-_13-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5507/requerimento_106_-_13-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5509/requerimento_107_-_17-6-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5513/requerimento_108_-_18-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5514/requerimento_109_-_18-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5515/requerimento_110_-_18-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5516/requerimento_111_-_18-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5519/requerimento_112_-_25-6-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5524/requerimento_113_-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5533/requerimento_114_-_27-6-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5530/requerimento_115_-_27-6-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5525/requerimento_116_-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5526/requerimento_117_-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_118_-_27-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5531/requerimento_119_-_27-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5535/requerimento_120-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5536/requerimento_121-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5537/requerimento_122-_1-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5538/requerimento_123-_1-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5540/requerimento_124-_2-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5546/requerimento_125-_4-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5544/requerimento_126-_4-7-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5545/requerimento_127-_4-7-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5547/requerimento_128_-_4-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5548/requerimento_129_-_4-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5550/requerimento_130_-_7-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5551/requerimento_131_-_8-7-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5552/requerimento_132_-_10-7-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5554/requerimento_133_-_11-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5555/requerimento_134_-_11-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5556/requerimento_135_-_11-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5563/requerimento_136_-_22-7-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5569/requerimento_137_-_23-7-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5570/requerimento_138_-_23-7-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_139_-_31-7-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5573/requerimento_140_-_1o-8-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_141_-_1o-8-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5572/requerimento_142-_1o-8-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5574/requerimento_143-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5575/requerimento_144-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5576/requerimento_145-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5577/requerimento_146-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5578/requerimento_147-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5581/requerimento_148_-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5583/requerimento_149-_6-8-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5592/requerimento_150-_6-8-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5588/requerimento_151_-_8-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5591/requerimento_152_-_8-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5598/requerimento_153_-12-8-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5604/requerimento_154_-13-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5605/requerimento_155_-13-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5610/requerimento_156-_18-8-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5609/requerimento_157-_20-8-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5626/requerimento_158_-_21-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5612/requerimento_159_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5615/requerimento_160_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5614/requerimento_161_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5629/requerimento_162_-_27-8-2025_cecsaste_.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_163_-_29-8-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_164_-_29-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5636/requerimento_165_-_29-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_166_-_29-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_167_-_29-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5641/requerimento_168_-_1o-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5640/requerimento_169_-_2-9-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5646/requerimento_170-_4-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5654/requerimento_171-5-9-2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5649/requerimento_172_-_5-9-2025_capma.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5648/requerimento_173_-_5-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5650/requerimento_174_-_5-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5651/requerimento_175_-_5-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5652/requerimento_176_-_5-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5656/requerimento_177_-_5-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5655/requerimento_178_-_5-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5657/requerimento_179_-_8-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5658/requerimento_180-_8-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5659/requerimento_181-_9-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5665/requerimento_182-_10-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5667/requerimento_183-_11-9-2025_cecsaste.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5666/requerimento_184-_11-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5669/requerimento_185_-_11-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5674/requerimento_186-_11-9-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5678/requerimento_187-_12-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5681/requerimento_188-_12-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5679/requerimento_189-_12-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5680/requerimento_190-_12-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5682/requerimento_191_-_12-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5697/requerimento_192_-_15-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5683/requerimento_193_-_15-9-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5691/requerimento_194-_16-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5688/requerimento_195-_16-9-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5695/requerimento_196_-_16-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5685/requerimento_197_-_16-9-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5692/requerimento_198-_17-9-2025_cosptsp.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5703/requerimento_199_-_18-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5700/requerimento_200-_19-9-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5698/requerimento_201-_19-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5704/requerimento_202-_19-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5708/requerimento_203_-_22-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5706/requerimento_204-_23-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5711/requerimento_205-_24-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5710/requerimento_206-_24-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5718/requerimento_207-_25-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5717/requerimento_208-_26-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5723/requerimento_209-_26-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5722/requerimento_210-_26-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5721/requerimento_211-_26-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5725/requerimento_212-_29-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5732/requerimento_213-_2-10-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5734/requerimento_214-_2-10-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5735/requerimento_215-_2-10-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5739/requerimento_216-_3-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5740/requerimento_217-_3-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5741/requerimento_218-_3-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_219-_6-10-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5743/requerimento_220-6-10-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5747/requerimento_221-7-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5748/requerimento_222-_8-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5751/requerimento_223_-_8-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5750/requerimento_224_-_8-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5756/requerimento_225_-_10-10-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5758/requerimento_226_-_10-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5759/requerimento_227_-_10-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5761/requerimento_228_-_10-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5762/requerimento_229_-_10-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5763/requerimento_230_-_10-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5760/requerimento_231_-_10-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5764/requerimento_232_-_10-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5766/requerimento_233_-14-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5773/requerimento_234_-15-10-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5768/requerimento_235_-_15-10-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5770/requerimento_236_-_16-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5771/requerimento_237_-_16-10-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5774/requerimento_238_-_17-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5775/requerimento_239_-_17-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5778/requerimento_240_-_20-10-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5779/requerimento_241_-_21-10-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5783/requerimento_242_-_24-10-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5788/requerimento_243_-_24-10-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5793/requerimento_244-_29-10-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5791/requerimento_245-_30-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5794/requerimento_246-_31-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5796/requerimento_247-_31-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5803/requerimento_248_-_10-11-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5807/requerimento_249_-_10-11-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5806/requerimento_250-_12-11-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5811/requerimento_251-_14-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5812/requerimento_252-_14-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5813/requerimento_253-_14-11-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5814/requerimento_254_-_14-11-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5821/requerimento_255-_17-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5820/requerimento_256-_17-11-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5825/requerimento_257-_19-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5840/requerimento_258-_24-11-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5838/requerimento_259-_26-11-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5839/requerimento_260-25-11-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5841/requerimento_261-_26-11-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5842/requerimento_262_-_27-11-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5844/requerimento_263_-_28-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5845/requerimento_264_-__28-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5846/requerimento_265_-__28-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5850/requerimento_266_-__4-12-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5849/requerimento_267_-_4-12-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5853/requerimento_268-_5-12-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5857/requerimento_269_-_5-11-2025_alexandre_cpi.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5856/requerimento_270_-_5-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5369/projeto_de_lei_rua_mercy_bueno_de_oliveira_bairro_dos_leites_subsitutitvo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5370/spdl_2-_143-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5398/spll_3_-_2-4-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5694/spll_17_-_18-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5699/spll_5_-_19-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5384/rf_1_-_pr_1-2025_-_25-3-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5385/rf_2_-_spll_4-2025_-_25-3-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5387/rf_3_-_spdl_5-2025_-_25-3-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5707/rf_4_-_pr_3-2025_-_23-9-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5781/rf_5_-_spll_17-2025_-_21-10-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5782/rf_6_-_spll_19-2025_-_21-10-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5801/rf_7_-_ple_23-2025_-_10-11-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5860/rf_8_-_ple_25-2025_-_10-12-2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5362/emenda_1_-_13-03-2015_-_pr_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5431/emenda_2_-_25-4-2025_-_spll_8-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5481/emenda_3_-_30-5-2025__-_ple_5-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5482/emenda_4_-_30-5-2025__-_ple_5-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5660/emenda_5_-_10-9-2025__-_pr_3-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5661/emenda_6_-_10-9-2025__-_pr_3-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5777/emenda_7_-_17-10-2025_-_ple_23-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5824/emenda_8_-_19-10-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5829/emenda_9_-_19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5832/emenda_10_-_19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5828/emenda_11_-19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5831/emenda_12_-_19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5827/emenda_13_-19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5830/emenda_14_-19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5826/emenda_15_-_19-11-2025_-_ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5225/indicacao_1_-_08-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5228/indicacao_2_-_13-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5229/indicacao_3_-_15-01-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5235/indicacao_4_-_20-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5240/indicacao_5_-_30-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5242/indicacao_6_-_31-01-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5246/indicacao_7-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5247/indicacao_8-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5248/indicacao_9-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5249/indicacao_10-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5250/indicacao_11-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5251/indicacao_12-_31-01-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_13-_4-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5255/indicacao_14-_4-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5257/indicacao_15-_5-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5258/indicacao_16-_5-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5261/indicacao_17-_5-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5277/indicacao_18-_6-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5262/indicacao_19-_7-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5268/indicacao_20_-_7-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5265/indicacao_21_-_7-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5276/indicacao_22_-_7-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5274/indicacao_23_-_7-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5269/indicacao_24_-_7-2-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5270/indicacao_25_-_7-2-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5278/indicacao_27_-_10-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5279/indicacao_28_-_10-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5280/indicacao_29_-_10-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5283/indicacao_30_-_12-2-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5285/indicacao_31_-_13-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5287/indicacao_32_-_14-2-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5288/indicacao_33_-_14-2-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5289/indicacao_34_-_14-2-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5294/indicacao_35_-_14-2-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5299/indicacao_36_-_14-2-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5303/indicacao_37_-_17-2-2025_lucelino.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5306/indicacao_38_-_18-2-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5308/indicacao_39_-_18-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5309/indicacao_40_-_18-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5314/indicacao_41_-_19-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5312/indicacao_42_-_20-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5311/indicacao_43_-_20-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5313/indicacao_44_-_20-2-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5316/indicacao_25_-_7-2-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5319/indicacao_46_-_21-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5317/indicacao_47_-_21-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5318/indicacao_48_-_21-2-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5325/indicacao_49_-_25-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5326/indicacao_50_-_25-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5327/indicacao_51_-_25-2-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5328/indicacao52-_25-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5332/indicacao_53_-_27-2-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5339/indicacao_54_-_6-3-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5397/indicacao_55_-_7-3-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5342/indicacao_56_-_7-3-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5344/indicacao_57_-_7-3-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5345/indicacao_58_-_7-3-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5346/indicacao_59_-_7-3-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5349/indicacao_60_-_7-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5353/indicacao_61_-_7-3-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5357/indicacao_62_-_11-3-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_63_-_11-3-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_64_-_11-3-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5361/indicacao_65_-_13-3-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_66_-_13-3-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_67_-_14-3-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_68_-_14-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5373/indicacao_69_-_18-3-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_70_-_25-3-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5391/indicacao_71_-_28-3-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_72_-_2-4-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_73_-_2-4-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5406/indicacao_74_-__3-4-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5403/indicacao_75_-__3-4-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5405/indicacao_76_-__4-4-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_77_-__15-4-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_78_-__25-4-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5429/indicacao_79_-__25-4-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_80_-__25-4-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_81_-__28-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5433/indicacao_82_-__28-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_83_-__28-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_84_-30-04-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5440/indicacao_85_-__6-5-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5441/indicacao_86_-__8-5-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5443/indicacao_87_-_12-5-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_88_-_13-5-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_89_-_22-5-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_90_-22-05-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_91_-_23-5-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_92_-_26-5-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_93_-_30-5-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5485/indicacao_94-_02-5-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5486/indicacao_95-_04-5-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5490/indicacao_96-_04-5-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5491/indicacao_97-_06-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_98-_10-6-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_99-_10-6-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_100_-_12-6-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5500/indicacao_101_-_12-6-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_102_-_13-6-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_103_-_18-6-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5512/indicacao_104_-_18-6-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5511/indicacao_105_-_18-6-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_106_-_18-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_107_-_25-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_108_-_26-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_109_-_26-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_110_-_27-6-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5528/indicacao_111_-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5532/indicacao_112_-_27-6-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5529/indicacao_113_-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5534/indicacao_114_-_30-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_115_-_3-7-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_116_-_3-7-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_117_-_4-7-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_118_-_7-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_119_-_10-7-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5557/indicacao_120_-_11-7-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_121_-_29-7-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_122_-_1o-8-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_123_-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_124_-_4-8-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5585/indicacao_125_-_8-8-2025_jucelino.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5586/indicacao_126_-_8-8-2025_jucelino.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_127_-_8-8-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5603/indicacao_128_-_8-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_129_-_8-8-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_130_-_8-8-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_131_-_8-8-2025_lucelino.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_132_-_12-8-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_133_-_12-8-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_134_-_12-8-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5602/indicacao_135-_13-8-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5607/indicacao_136-_19-8-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5608/indicacao_137-_19-8-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_138_-20-8-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5627/indicacao_139_-_21-8-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5616/indicacao_140_-_22-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_141_-_22-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_142_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_143_-_22-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_144_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_145-_22-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_146_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5637/indicacao_147_-_29-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5645/indicacao_148_-_4-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5664/indicacao_149_-9-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5663/indicacao_150-9-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5662/indicacao_151-9-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5671/indicacao_152-11-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5670/indicacao_153-11-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5673/indicacao_154-11-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5672/indicacao_155-11-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5676/indicacao_156_-_12-9-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5675/indicacao_157_-_12-9-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5677/indicacao_158-_12-9-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5689/indicacao_159_-_16-9-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5686/indicacao_160_-_16-9-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5687/indicacao_161-_16-9-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5690/indicacao_162-_17-9-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5693/indicacao_163-_18-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5696/indicacao_164-_19-9-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5701/indicacao_165-_19-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5702/indicacao_166-_19-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5705/indicacao_167-_19-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5713/indicacao_168-_23-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5709/indicacao_169-_24-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5712/indicacao_170-_26-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5716/indicacao_171-_26-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5746/indicacao_172-_26-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5749/indicacao_173-_29-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5729/indicacao_174-_30-9-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5728/indicacao_175-_30-9-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5727/indicacao_176-_30-9-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5731/indicacao_177-_1o-10-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5745/indicacao_178_-_2-10-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5738/indicacao_179_-_2-10-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5737/indicacao_180_-_2-10-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5752/indicacao_181_-8-10-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5753/indicacao_182_-10-10-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5755/indicacao_183_-_10-10-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5765/indicacao_184-_14-10-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5767/indicacao_185_-_15-10-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5784/indicacao_186_-_24-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5785/indicacao_187_-_24-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_188_-_5-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5804/indicacao_189_-_10-11-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5805/indicacao_190_-_10-11-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5808/indicacao_191-_13-11-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_192_-_13-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_193_-_13-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_194_-_14-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_195_-_14-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_196_-_19-11-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_197_-_19-11-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_198-_19-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_199-_24-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5835/indicacao_200_-_26-11-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5836/indicacao_201-_26-11-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5837/indicacao_202-_26-11-2025_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_203_-_26-1-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_204_-_1o-12-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_205_-_2-12-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_206_-_8-12-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5234/mocao_1_-_13-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5307/mocao_2_-_17-2-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5375/mocao_3_-_17-3-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5404/mocao_4_-_2-4-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_5_-_23-4-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5478/mocao_6_-_29-5-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5501/mocao_7_-_11-6-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5539/mocao_8_-_1-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5587/mocao_9_-_8-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5606/mocao_10_-__18_-8_2025_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5631/mocao_11_-_28-8-2025_wandi_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5647/mocao_12-_5-9-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5684/mocao_13_-_15-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5715/mocao_14_-_19-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5720/mocao_15_-_26-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5772/mocao_16_-_17-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5797/mocao_17_-_3-11-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5798/mocao_18_-_4-11-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5810/mocao_19_-_11-11-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5851/mocao_20_-_4-12-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5413/parecer_cjr_pll_8_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5446/parecer_cjr_pll_8_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5780/parecer_cjr_ple_27_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5237/pdl_1_-_22-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5252/pdl_2_-_3-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5333/pdl_3_-_27-02-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5334/pdl_4_-_6-3-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5336/pdl_5_-_6-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5372/pdl_6_-_17-3-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5390/pdl_7_-_25-3-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5402/pdl_8_-_1o-4-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5414/pdl_9_-_11-4-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5473/pdl_10_-_23-5-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5498/pdl_11_-11-6-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5520/pdl_12_-25-6-2025_lucelino.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5571/pdl_13_-_1o-8-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5613/pdl_14_-_22-8-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5630/pdl_15_-_29-8-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5653/pdl_16_-_5-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5719/pdl_17_-_25-9-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5236/projeto_de_lei_n_01_25_suplementacao_para_assinatura_1_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5259/pl_revogacao_de_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5245/pl_reajuste_2025_1_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5286/pl_festa_do_milho.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5371/projeto_de_lei_05_plano_de_regularizacao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5383/pl_06_miss_alcachofra.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5389/projeto_de_lei_07_fundeb.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5407/pl_8_2025_doacao_amap.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5416/pl_doacao_oab_sp.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5488/pl_10_2025_autorizacao_auxilio_atletas_assinado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5489/pl_11_2025_abertura_de_credito_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5558/projeto_de_lei_demolic_a_o_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5559/pl_13_2025_criacao_de_cargo_enfermeiro_150h.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5560/pl_14_2025_criacao_de_cargo_tratador.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5561/pl_15_2025_criacao_de_cargo_enfermeiro_esf.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5562/pl_16_2025_pro_social.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5564/pl_17_criacao_de_cargos_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5565/pl_18_ratificacao_protocolo_intencoes_ceriso.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5622/projeto_de_lei_19_2025_suplementac_a_o_ca_mara_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5623/pl_20_correcao_remuneracao_coveiro.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5624/pl_21_gratificacao_controlador_interno.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5638/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5639/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5733/pl_24_alteracao_programa_de_combate_a_fome.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5730/projeto_de_lei_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5736/0_pl_criacao_de_cargos_acs.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5742/27_pl_feira_da_mulher_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5792/pl_conselho_de_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5800/projeto_de_lei_alteracao_etec.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5802/pl_30_reestruturacao_do_conselho_dos_direitos_da_pessoa_idosa_comdipi.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5809/pl_31_suplementacao_camara.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5819/pl_32_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5861/pl_33_fundo_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5862/pl_gratificacao_aos_profissionais_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5243/pll_1_-_31-01-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5264/pll_2_-_05-02-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5335/pll_3_-_26-2-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5386/pll_4_-_07-03-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5374/pll_5_-18-03-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5376/pll_6_-19-03-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5381/pll_7_-19-03-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5377/pll_8_-19-03-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5379/pll_9_-_20-03-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5382/pll_10-_20-03-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5396/pll_11-_28-03-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5412/pll_12-_9-4-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5461/pll_13_-_15-5-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5497/pll_14_-_11-6-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5584/pll_15_-7-8-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5628/pll_16_-_26-8-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5642/pll_17_-_3-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5643/pll_18-_3-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5644/pll_19-_3-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5668/pll_20-_9-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5714/pll_21_-_24-9-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5724/pll_22_-_26-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5726/pll_23_-_29-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5757/pll_24_-_10-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5769/pll_25_-_16-10-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5776/pll_-_26_-_20-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5786/pll_27_-_24-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5787/pll_28_-_24-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5789/pll_29_-_30-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5790/pll_30_-_30-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5795/pll_31_-_31-10-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5843/pll_32_-_28-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5855/pll_33_-_5-12-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5854/pll_34_-_5-12-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5331/pr__1_-_27-1-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5464/pr__2_-_16--2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5597/pr__3_-_6-8-2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5590/pr__4_-_6-8-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5589/pr_5_-_7-8-2025_presidente.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5223/requerimento_1_-_07-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5241/requerimento_2_-_7-1-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5226/requerimento_3_-_10-01-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5227/requerimento_4_-_13-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5233/requerimento_5-_16-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5232/requerimento_6-_16-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5231/requerimento_7_-_16-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5239/requerimento_8_-_27-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5238/requerimento_9_-_27-01-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5244/requerimento_10_-_31-01-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5253/requerimento_11_-_2-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5260/requerimento_12_-_3-2-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5256/requerimento_13_-_4-01-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5263/requerimento_14_-_7-2-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5266/requerimento_15_-_07-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5267/requerimento_16_-_07-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5272/requerimento_17_-_07-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5273/requerimento_18_-_07-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5275/requerimento_19_-_07-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5296/requerimento_20_-_10-02-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5281/requerimento_21_-_11-2-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5282/requerimento_22_-_11-02-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5291/requerimento_23_-_11-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5293/requerimento_24_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5292/requerimento_25_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5290/requerimento_26_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5295/requerimento_27_-_14-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5297/requerimento_28_-_14-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5298/requerimento_29_-_14-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5300/requerimento_30_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5301/requerimento_31_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5302/requerimento_32_-_14-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5304/requerimento_33_-_17-02-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5305/requerimento_34_-_17-02-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5310/requerimento_35_-_19-02-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5315/requerimento_36_-_21-02-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5320/requerimento_37_-_21-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5322/requerimento_38_-_21-02-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5321/requerimento_39_-_21-02-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5323/requerimento_40_-_24-02-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5324/requerimento_41_-_24-02-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5329/requerimento_42_-_25-02-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5330/requerimento_43_-_27-02-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5337/requerimento_44_-_6-03-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5341/requerimento_45_-_6-3-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5338/requerimento_46_-_6-3-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5340/requerimento_47_-_6-3-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5347/requerimento_48_-_7-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5348/requerimento_49_-_7-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5351/requerimento_50_-_7-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5350/requerimento_51_-_7-3-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5352/requerimento_52_-_7-3-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5354/requerimento_53_-_7-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5360/requerimento_54_-_10-3-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5355/requerimento_55_-_10-3-2025_lucelino.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5356/requerimento_56_-_11-3-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5366/requerimento_57_-_14-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5367/requerimento_58_-_14-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5368/requerimento_59_-_14-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5378/requerimento_60_-_19-3-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5380/requerimento_61__20-3-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5392/requerimento_62_-28-3-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5393/requerimento_63_-_28-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5394/requerimento_64_-_28-3-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5395/requerimento_65_-28-3-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5399/requerimento_66_-2-4-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5408/requerimento_67_-4-4-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5409/requerimento_68_-7-4-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5410/requerimento_69_-8-4-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5411/requerimento_70_-9-4-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5421/requerimento_71_-22-4-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5419/requerimento_72_-22-4-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5420/requerimento_73_-23-4-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5425/requerimento_74_-24-4-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5423/requerimento_75_-25-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5424/requerimento_76_-25-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5426/requerimento_77_-25-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5427/requerimento_78_-25-4-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5428/requerimento_79_-25-4-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5435/requerimento_80-28-4-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5436/requerimento_81-28-4-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5439/requerimento_82-5-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5442/requerimento_83-7-5-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5445/requerimento_84-12-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5444/requerimento_85-12-5-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5471/requerimento_86-13-5-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5463/requerimento_87-21-5-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5462/requerimento_88-21-5-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5468/requerimento_89-23-5-2025_iwandi.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5469/requerimento_90-23-5-2025_iwandi.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5470/requerimento_91-23-5-2025_iwandi.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5472/requerimento_92-5-2025_iwandi.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5474/requerimento_93-5-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5475/requerimento_94-5-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_95-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5480/requerimento_96-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5477/requerimento_97-5-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5484/requerimento_98-_30-5-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5494/requerimento_99-_5-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5493/requerimento_100-_6-5-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5487/requerimento_101-_6-5-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5492/requerimento_102-_6-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5505/requerimento_103-_10-6-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_104-_12-6-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5508/requerimento_105_-_13-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5507/requerimento_106_-_13-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5509/requerimento_107_-_17-6-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5513/requerimento_108_-_18-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5514/requerimento_109_-_18-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5515/requerimento_110_-_18-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5516/requerimento_111_-_18-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5519/requerimento_112_-_25-6-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5524/requerimento_113_-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5533/requerimento_114_-_27-6-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5530/requerimento_115_-_27-6-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5525/requerimento_116_-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5526/requerimento_117_-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_118_-_27-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5531/requerimento_119_-_27-6-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5535/requerimento_120-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5536/requerimento_121-_27-6-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5537/requerimento_122-_1-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5538/requerimento_123-_1-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5540/requerimento_124-_2-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5546/requerimento_125-_4-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5544/requerimento_126-_4-7-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5545/requerimento_127-_4-7-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5547/requerimento_128_-_4-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5548/requerimento_129_-_4-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5550/requerimento_130_-_7-7-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5551/requerimento_131_-_8-7-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5552/requerimento_132_-_10-7-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5554/requerimento_133_-_11-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5555/requerimento_134_-_11-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5556/requerimento_135_-_11-7-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5563/requerimento_136_-_22-7-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5569/requerimento_137_-_23-7-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5570/requerimento_138_-_23-7-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_139_-_31-7-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5573/requerimento_140_-_1o-8-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_141_-_1o-8-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5572/requerimento_142-_1o-8-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5574/requerimento_143-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5575/requerimento_144-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5576/requerimento_145-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5577/requerimento_146-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5578/requerimento_147-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5581/requerimento_148_-_1o-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5583/requerimento_149-_6-8-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5592/requerimento_150-_6-8-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5588/requerimento_151_-_8-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5591/requerimento_152_-_8-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5598/requerimento_153_-12-8-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5604/requerimento_154_-13-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5605/requerimento_155_-13-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5610/requerimento_156-_18-8-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5609/requerimento_157-_20-8-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5626/requerimento_158_-_21-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5612/requerimento_159_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5615/requerimento_160_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5614/requerimento_161_-_22-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5629/requerimento_162_-_27-8-2025_cecsaste_.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_163_-_29-8-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_164_-_29-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5636/requerimento_165_-_29-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_166_-_29-8-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_167_-_29-8-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5641/requerimento_168_-_1o-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5640/requerimento_169_-_2-9-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5646/requerimento_170-_4-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5654/requerimento_171-5-9-2025_cfo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5649/requerimento_172_-_5-9-2025_capma.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5648/requerimento_173_-_5-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5650/requerimento_174_-_5-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5651/requerimento_175_-_5-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5652/requerimento_176_-_5-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5656/requerimento_177_-_5-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5655/requerimento_178_-_5-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5657/requerimento_179_-_8-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5658/requerimento_180-_8-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5659/requerimento_181-_9-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5665/requerimento_182-_10-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5667/requerimento_183-_11-9-2025_cecsaste.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5666/requerimento_184-_11-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5669/requerimento_185_-_11-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5674/requerimento_186-_11-9-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5678/requerimento_187-_12-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5681/requerimento_188-_12-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5679/requerimento_189-_12-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5680/requerimento_190-_12-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5682/requerimento_191_-_12-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5697/requerimento_192_-_15-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5683/requerimento_193_-_15-9-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5691/requerimento_194-_16-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5688/requerimento_195-_16-9-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5695/requerimento_196_-_16-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5685/requerimento_197_-_16-9-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5692/requerimento_198-_17-9-2025_cosptsp.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5703/requerimento_199_-_18-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5700/requerimento_200-_19-9-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5698/requerimento_201-_19-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5704/requerimento_202-_19-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5708/requerimento_203_-_22-9-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5706/requerimento_204-_23-9-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5711/requerimento_205-_24-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5710/requerimento_206-_24-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5718/requerimento_207-_25-9-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5717/requerimento_208-_26-9-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5723/requerimento_209-_26-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5722/requerimento_210-_26-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5721/requerimento_211-_26-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5725/requerimento_212-_29-9-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5732/requerimento_213-_2-10-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5734/requerimento_214-_2-10-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5735/requerimento_215-_2-10-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5739/requerimento_216-_3-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5740/requerimento_217-_3-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5741/requerimento_218-_3-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_219-_6-10-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5743/requerimento_220-6-10-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5747/requerimento_221-7-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5748/requerimento_222-_8-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5751/requerimento_223_-_8-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5750/requerimento_224_-_8-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5756/requerimento_225_-_10-10-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5758/requerimento_226_-_10-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5759/requerimento_227_-_10-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5761/requerimento_228_-_10-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5762/requerimento_229_-_10-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5763/requerimento_230_-_10-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5760/requerimento_231_-_10-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5764/requerimento_232_-_10-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5766/requerimento_233_-14-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5773/requerimento_234_-15-10-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5768/requerimento_235_-_15-10-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5770/requerimento_236_-_16-10-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5771/requerimento_237_-_16-10-2025_alexandre.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5774/requerimento_238_-_17-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5775/requerimento_239_-_17-10-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5778/requerimento_240_-_20-10-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5779/requerimento_241_-_21-10-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5783/requerimento_242_-_24-10-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5788/requerimento_243_-_24-10-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5793/requerimento_244-_29-10-2025_nilza.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5791/requerimento_245-_30-10-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5794/requerimento_246-_31-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5796/requerimento_247-_31-10-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5803/requerimento_248_-_10-11-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5807/requerimento_249_-_10-11-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5806/requerimento_250-_12-11-2025_isidoro.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5811/requerimento_251-_14-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5812/requerimento_252-_14-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5813/requerimento_253-_14-11-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5814/requerimento_254_-_14-11-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5821/requerimento_255-_17-11-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5820/requerimento_256-_17-11-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5825/requerimento_257-_19-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5840/requerimento_258-_24-11-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5838/requerimento_259-_26-11-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5839/requerimento_260-25-11-2025_lukas.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5841/requerimento_261-_26-11-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5842/requerimento_262_-_27-11-2025_adilsom.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5844/requerimento_263_-_28-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5845/requerimento_264_-__28-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5846/requerimento_265_-__28-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5850/requerimento_266_-__4-12-2025_paulino.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5849/requerimento_267_-_4-12-2025_jeferson.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5853/requerimento_268-_5-12-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5857/requerimento_269_-_5-11-2025_alexandre_cpi.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5856/requerimento_270_-_5-11-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5369/projeto_de_lei_rua_mercy_bueno_de_oliveira_bairro_dos_leites_subsitutitvo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5370/spdl_2-_143-2025_caio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5398/spll_3_-_2-4-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5694/spll_17_-_18-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5699/spll_5_-_19-9-2025_wandi.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5384/rf_1_-_pr_1-2025_-_25-3-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5385/rf_2_-_spll_4-2025_-_25-3-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5387/rf_3_-_spdl_5-2025_-_25-3-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5707/rf_4_-_pr_3-2025_-_23-9-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5781/rf_5_-_spll_17-2025_-_21-10-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5782/rf_6_-_spll_19-2025_-_21-10-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5801/rf_7_-_ple_23-2025_-_10-11-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2025/5860/rf_8_-_ple_25-2025_-_10-12-2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H631"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -13557,9856 +13569,9856 @@
       </c>
       <c r="H253" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>1008</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>48</v>
       </c>
       <c r="D254" t="s">
         <v>982</v>
       </c>
       <c r="E254" t="s">
         <v>983</v>
       </c>
       <c r="F254" t="s">
         <v>202</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>165</v>
+        <v>1009</v>
       </c>
       <c r="H254" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>52</v>
       </c>
       <c r="D255" t="s">
         <v>982</v>
       </c>
       <c r="E255" t="s">
         <v>983</v>
       </c>
       <c r="F255" t="s">
         <v>23</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="H255" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>56</v>
       </c>
       <c r="D256" t="s">
         <v>982</v>
       </c>
       <c r="E256" t="s">
         <v>983</v>
       </c>
       <c r="F256" t="s">
         <v>61</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="H256" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>60</v>
       </c>
       <c r="D257" t="s">
         <v>982</v>
       </c>
       <c r="E257" t="s">
         <v>983</v>
       </c>
       <c r="F257" t="s">
         <v>57</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H257" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>64</v>
       </c>
       <c r="D258" t="s">
         <v>982</v>
       </c>
       <c r="E258" t="s">
         <v>983</v>
       </c>
       <c r="F258" t="s">
         <v>71</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="H258" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>67</v>
       </c>
       <c r="D259" t="s">
         <v>982</v>
       </c>
       <c r="E259" t="s">
         <v>983</v>
       </c>
       <c r="F259" t="s">
         <v>53</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>165</v>
+        <v>1024</v>
       </c>
       <c r="H259" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>70</v>
       </c>
       <c r="D260" t="s">
         <v>982</v>
       </c>
       <c r="E260" t="s">
         <v>983</v>
       </c>
       <c r="F260" t="s">
         <v>61</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>165</v>
+        <v>1027</v>
       </c>
       <c r="H260" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>123</v>
       </c>
       <c r="D261" t="s">
         <v>982</v>
       </c>
       <c r="E261" t="s">
         <v>983</v>
       </c>
       <c r="F261" t="s">
         <v>23</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="H261" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>127</v>
       </c>
       <c r="D262" t="s">
         <v>982</v>
       </c>
       <c r="E262" t="s">
         <v>983</v>
       </c>
       <c r="F262" t="s">
         <v>76</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>165</v>
+        <v>1033</v>
       </c>
       <c r="H262" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>10</v>
       </c>
       <c r="D263" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E263" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F263" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="H263" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>17</v>
       </c>
       <c r="D264" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E264" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F264" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="H264" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>22</v>
       </c>
       <c r="D265" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E265" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F265" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="H265" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>27</v>
       </c>
       <c r="D266" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E266" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F266" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="H266" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>31</v>
       </c>
       <c r="D267" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E267" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F267" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="H267" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>35</v>
       </c>
       <c r="D268" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E268" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F268" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="H268" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>39</v>
       </c>
       <c r="D269" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E269" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F269" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="H269" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>43</v>
       </c>
       <c r="D270" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E270" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F270" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="H270" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>48</v>
       </c>
       <c r="D271" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E271" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F271" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="H271" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>52</v>
       </c>
       <c r="D272" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E272" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F272" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="H272" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>56</v>
       </c>
       <c r="D273" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E273" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F273" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="H273" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>60</v>
       </c>
       <c r="D274" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E274" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F274" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="H274" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>64</v>
       </c>
       <c r="D275" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E275" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F275" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="H275" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>67</v>
       </c>
       <c r="D276" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E276" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F276" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="H276" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>70</v>
       </c>
       <c r="D277" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E277" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F277" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G277" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H277" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>123</v>
       </c>
       <c r="D278" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E278" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F278" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="H278" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>127</v>
       </c>
       <c r="D279" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E279" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F279" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="H279" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>131</v>
       </c>
       <c r="D280" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E280" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F280" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
       <c r="H280" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>135</v>
       </c>
       <c r="D281" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E281" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F281" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="H281" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>139</v>
       </c>
       <c r="D282" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E282" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F282" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="H282" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>143</v>
       </c>
       <c r="D283" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E283" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F283" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="H283" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>148</v>
       </c>
       <c r="D284" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E284" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F284" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="H284" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>152</v>
       </c>
       <c r="D285" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E285" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F285" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="H285" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>156</v>
       </c>
       <c r="D286" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E286" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F286" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="H286" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>160</v>
       </c>
       <c r="D287" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E287" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F287" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="H287" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>164</v>
       </c>
       <c r="D288" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E288" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F288" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="H288" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>168</v>
       </c>
       <c r="D289" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E289" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F289" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="H289" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>172</v>
       </c>
       <c r="D290" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E290" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F290" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="H290" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>176</v>
       </c>
       <c r="D291" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E291" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F291" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="H291" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>180</v>
       </c>
       <c r="D292" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E292" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F292" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="H292" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>185</v>
       </c>
       <c r="D293" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E293" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F293" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="H293" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>189</v>
       </c>
       <c r="D294" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E294" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F294" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="H294" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>193</v>
       </c>
       <c r="D295" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E295" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F295" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="H295" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>197</v>
       </c>
       <c r="D296" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E296" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="F296" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="H296" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>10</v>
       </c>
       <c r="D297" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E297" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F297" t="s">
         <v>23</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="H297" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>17</v>
       </c>
       <c r="D298" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E298" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F298" t="s">
         <v>993</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="H298" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>22</v>
       </c>
       <c r="D299" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E299" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F299" t="s">
         <v>993</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="H299" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>27</v>
       </c>
       <c r="D300" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E300" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F300" t="s">
         <v>49</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="H300" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>31</v>
       </c>
       <c r="D301" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E301" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F301" t="s">
         <v>71</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="H301" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>35</v>
       </c>
       <c r="D302" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E302" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F302" t="s">
         <v>71</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="H302" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>39</v>
       </c>
       <c r="D303" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E303" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F303" t="s">
         <v>53</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="H303" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>43</v>
       </c>
       <c r="D304" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E304" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F304" t="s">
         <v>23</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="H304" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>48</v>
       </c>
       <c r="D305" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E305" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F305" t="s">
         <v>181</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="H305" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>52</v>
       </c>
       <c r="D306" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E306" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F306" t="s">
         <v>61</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="H306" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>56</v>
       </c>
       <c r="D307" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E307" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F307" t="s">
         <v>49</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="H307" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>60</v>
       </c>
       <c r="D308" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E308" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F308" t="s">
         <v>18</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="H308" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>64</v>
       </c>
       <c r="D309" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E309" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F309" t="s">
         <v>76</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="H309" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>67</v>
       </c>
       <c r="D310" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E310" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F310" t="s">
         <v>76</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="H310" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>70</v>
       </c>
       <c r="D311" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E311" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F311" t="s">
         <v>61</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="H311" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>123</v>
       </c>
       <c r="D312" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E312" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F312" t="s">
         <v>181</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="H312" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>127</v>
       </c>
       <c r="D313" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E313" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F313" t="s">
         <v>23</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="H313" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>131</v>
       </c>
       <c r="D314" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E314" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F314" t="s">
         <v>23</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="H314" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>135</v>
       </c>
       <c r="D315" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E315" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F315" t="s">
         <v>23</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="H315" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>139</v>
       </c>
       <c r="D316" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E316" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F316" t="s">
         <v>44</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="H316" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>143</v>
       </c>
       <c r="D317" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E317" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F317" t="s">
         <v>181</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="H317" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>148</v>
       </c>
       <c r="D318" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E318" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F318" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="H318" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>152</v>
       </c>
       <c r="D319" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E319" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F319" t="s">
         <v>44</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="H319" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>156</v>
       </c>
       <c r="D320" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E320" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F320" t="s">
         <v>49</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="H320" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>160</v>
       </c>
       <c r="D321" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E321" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F321" t="s">
         <v>181</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="H321" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>164</v>
       </c>
       <c r="D322" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E322" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F322" t="s">
         <v>23</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1209</v>
+        <v>1213</v>
       </c>
       <c r="H322" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>168</v>
       </c>
       <c r="D323" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E323" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F323" t="s">
         <v>49</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="H323" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>172</v>
       </c>
       <c r="D324" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E324" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F324" t="s">
         <v>49</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="H324" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>176</v>
       </c>
       <c r="D325" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E325" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F325" t="s">
         <v>18</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="H325" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>180</v>
       </c>
       <c r="D326" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E326" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F326" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="H326" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>185</v>
       </c>
       <c r="D327" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E327" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F327" t="s">
         <v>44</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="H327" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>189</v>
       </c>
       <c r="D328" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E328" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F328" t="s">
         <v>49</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="H328" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>193</v>
       </c>
       <c r="D329" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E329" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F329" t="s">
         <v>993</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="H329" t="s">
-        <v>1232</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>197</v>
       </c>
       <c r="D330" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E330" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F330" t="s">
         <v>49</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="H330" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>10</v>
       </c>
       <c r="D331" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="E331" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="F331" t="s">
         <v>61</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="H331" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1241</v>
+        <v>1245</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>17</v>
       </c>
       <c r="D332" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="E332" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="F332" t="s">
         <v>993</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="H332" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>22</v>
       </c>
       <c r="D333" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="E333" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="F333" t="s">
         <v>993</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="H333" t="s">
-        <v>1246</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>27</v>
       </c>
       <c r="D334" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="E334" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="F334" t="s">
         <v>181</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1248</v>
+        <v>1252</v>
       </c>
       <c r="H334" t="s">
-        <v>1249</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>31</v>
       </c>
       <c r="D335" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="E335" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="F335" t="s">
         <v>181</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
       <c r="H335" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>10</v>
       </c>
       <c r="D336" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E336" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F336" t="s">
         <v>71</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H336" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>17</v>
       </c>
       <c r="D337" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E337" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F337" t="s">
         <v>76</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="H337" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>22</v>
       </c>
       <c r="D338" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E338" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F338" t="s">
         <v>49</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="H338" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>27</v>
       </c>
       <c r="D339" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E339" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F339" t="s">
         <v>76</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="H339" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>31</v>
       </c>
       <c r="D340" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E340" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F340" t="s">
         <v>71</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="H340" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1270</v>
+        <v>1274</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>35</v>
       </c>
       <c r="D341" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E341" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F341" t="s">
         <v>71</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1271</v>
+        <v>1275</v>
       </c>
       <c r="H341" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>39</v>
       </c>
       <c r="D342" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E342" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F342" t="s">
         <v>76</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="H342" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>43</v>
       </c>
       <c r="D343" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E343" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F343" t="s">
         <v>71</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="H343" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>48</v>
       </c>
       <c r="D344" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E344" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F344" t="s">
         <v>76</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="H344" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>52</v>
       </c>
       <c r="D345" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E345" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F345" t="s">
         <v>23</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="H345" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>56</v>
       </c>
       <c r="D346" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E346" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F346" t="s">
         <v>76</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="H346" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1288</v>
+        <v>1292</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>60</v>
       </c>
       <c r="D347" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E347" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F347" t="s">
         <v>53</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1289</v>
+        <v>1293</v>
       </c>
       <c r="H347" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>64</v>
       </c>
       <c r="D348" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E348" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F348" t="s">
         <v>71</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="H348" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>67</v>
       </c>
       <c r="D349" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E349" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F349" t="s">
         <v>76</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="H349" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>70</v>
       </c>
       <c r="D350" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E350" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F350" t="s">
         <v>49</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="H350" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>123</v>
       </c>
       <c r="D351" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E351" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F351" t="s">
         <v>49</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="H351" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>127</v>
       </c>
       <c r="D352" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E352" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F352" t="s">
         <v>49</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="H352" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>131</v>
       </c>
       <c r="D353" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E353" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F353" t="s">
         <v>49</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="H353" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>135</v>
       </c>
       <c r="D354" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E354" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F354" t="s">
         <v>49</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="H354" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>139</v>
       </c>
       <c r="D355" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E355" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F355" t="s">
         <v>76</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="H355" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>143</v>
       </c>
       <c r="D356" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E356" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F356" t="s">
         <v>44</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="H356" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>148</v>
       </c>
       <c r="D357" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E357" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F357" t="s">
         <v>76</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="H357" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>152</v>
       </c>
       <c r="D358" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E358" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F358" t="s">
         <v>23</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="H358" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>156</v>
       </c>
       <c r="D359" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E359" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F359" t="s">
         <v>23</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="H359" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>160</v>
       </c>
       <c r="D360" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E360" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F360" t="s">
         <v>23</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="H360" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>164</v>
       </c>
       <c r="D361" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E361" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F361" t="s">
         <v>23</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="H361" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>168</v>
       </c>
       <c r="D362" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E362" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F362" t="s">
         <v>49</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="H362" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>172</v>
       </c>
       <c r="D363" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E363" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F363" t="s">
         <v>49</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="H363" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>176</v>
       </c>
       <c r="D364" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E364" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F364" t="s">
         <v>49</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="H364" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>180</v>
       </c>
       <c r="D365" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E365" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F365" t="s">
         <v>23</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1343</v>
+        <v>1347</v>
       </c>
       <c r="H365" t="s">
-        <v>1344</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>185</v>
       </c>
       <c r="D366" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E366" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F366" t="s">
         <v>23</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="H366" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>189</v>
       </c>
       <c r="D367" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E367" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F367" t="s">
         <v>23</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="H367" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>193</v>
       </c>
       <c r="D368" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E368" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F368" t="s">
         <v>71</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1352</v>
+        <v>1356</v>
       </c>
       <c r="H368" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>197</v>
       </c>
       <c r="D369" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E369" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F369" t="s">
         <v>71</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1355</v>
+        <v>1359</v>
       </c>
       <c r="H369" t="s">
-        <v>1356</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>201</v>
       </c>
       <c r="D370" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E370" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F370" t="s">
         <v>53</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="H370" t="s">
-        <v>1359</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>206</v>
       </c>
       <c r="D371" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E371" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F371" t="s">
         <v>76</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="H371" t="s">
-        <v>1362</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>210</v>
       </c>
       <c r="D372" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E372" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F372" t="s">
         <v>23</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="H372" t="s">
-        <v>1365</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1366</v>
+        <v>1370</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>214</v>
       </c>
       <c r="D373" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E373" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F373" t="s">
         <v>23</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1367</v>
+        <v>1371</v>
       </c>
       <c r="H373" t="s">
-        <v>1368</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1369</v>
+        <v>1373</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>218</v>
       </c>
       <c r="D374" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E374" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F374" t="s">
         <v>49</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="H374" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>222</v>
       </c>
       <c r="D375" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E375" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F375" t="s">
         <v>71</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="H375" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>226</v>
       </c>
       <c r="D376" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E376" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F376" t="s">
         <v>71</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1376</v>
+        <v>1380</v>
       </c>
       <c r="H376" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1378</v>
+        <v>1382</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>230</v>
       </c>
       <c r="D377" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E377" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F377" t="s">
         <v>202</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1379</v>
+        <v>1383</v>
       </c>
       <c r="H377" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1381</v>
+        <v>1385</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>234</v>
       </c>
       <c r="D378" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E378" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F378" t="s">
         <v>61</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1382</v>
+        <v>1386</v>
       </c>
       <c r="H378" t="s">
-        <v>1383</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>238</v>
       </c>
       <c r="D379" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E379" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F379" t="s">
         <v>18</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1385</v>
+        <v>1389</v>
       </c>
       <c r="H379" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>242</v>
       </c>
       <c r="D380" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E380" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F380" t="s">
         <v>71</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="H380" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1390</v>
+        <v>1394</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>246</v>
       </c>
       <c r="D381" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E381" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F381" t="s">
         <v>18</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1391</v>
+        <v>1395</v>
       </c>
       <c r="H381" t="s">
-        <v>1392</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>250</v>
       </c>
       <c r="D382" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E382" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F382" t="s">
         <v>181</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="H382" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>254</v>
       </c>
       <c r="D383" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E383" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F383" t="s">
         <v>49</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="H383" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>258</v>
       </c>
       <c r="D384" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E384" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F384" t="s">
         <v>49</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="H384" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>262</v>
       </c>
       <c r="D385" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E385" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F385" t="s">
         <v>49</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="H385" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>266</v>
       </c>
       <c r="D386" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E386" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F386" t="s">
         <v>23</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="H386" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>270</v>
       </c>
       <c r="D387" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E387" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F387" t="s">
         <v>23</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="H387" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>274</v>
       </c>
       <c r="D388" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E388" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F388" t="s">
         <v>49</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="H388" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>278</v>
       </c>
       <c r="D389" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E389" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F389" t="s">
         <v>71</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="H389" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>282</v>
       </c>
       <c r="D390" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E390" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F390" t="s">
         <v>57</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="H390" t="s">
-        <v>1419</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>286</v>
       </c>
       <c r="D391" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E391" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F391" t="s">
         <v>76</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="H391" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>290</v>
       </c>
       <c r="D392" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E392" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F392" t="s">
         <v>49</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1424</v>
+        <v>1428</v>
       </c>
       <c r="H392" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1426</v>
+        <v>1430</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>294</v>
       </c>
       <c r="D393" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E393" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F393" t="s">
         <v>49</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
       <c r="H393" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>298</v>
       </c>
       <c r="D394" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E394" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F394" t="s">
         <v>49</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="H394" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>302</v>
       </c>
       <c r="D395" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E395" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F395" t="s">
         <v>181</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="H395" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>306</v>
       </c>
       <c r="D396" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E396" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F396" t="s">
         <v>76</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="H396" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>310</v>
       </c>
       <c r="D397" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E397" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F397" t="s">
         <v>202</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="H397" t="s">
-        <v>1440</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>314</v>
       </c>
       <c r="D398" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E398" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F398" t="s">
         <v>49</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="H398" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>318</v>
       </c>
       <c r="D399" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E399" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F399" t="s">
         <v>49</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="H399" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>322</v>
       </c>
       <c r="D400" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E400" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F400" t="s">
         <v>181</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="H400" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>326</v>
       </c>
       <c r="D401" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E401" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F401" t="s">
         <v>53</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="H401" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>330</v>
       </c>
       <c r="D402" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E402" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F402" t="s">
         <v>23</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="H402" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>334</v>
       </c>
       <c r="D403" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E403" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F403" t="s">
         <v>119</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1457</v>
+        <v>1461</v>
       </c>
       <c r="H403" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1459</v>
+        <v>1463</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>338</v>
       </c>
       <c r="D404" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E404" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F404" t="s">
         <v>181</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="H404" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>342</v>
       </c>
       <c r="D405" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E405" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F405" t="s">
         <v>119</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="H405" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>346</v>
       </c>
       <c r="D406" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E406" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F406" t="s">
         <v>76</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="H406" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>350</v>
       </c>
       <c r="D407" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E407" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F407" t="s">
         <v>71</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="H407" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>354</v>
       </c>
       <c r="D408" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E408" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F408" t="s">
         <v>76</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
       <c r="H408" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>358</v>
       </c>
       <c r="D409" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E409" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F409" t="s">
         <v>71</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="H409" t="s">
-        <v>1476</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>362</v>
       </c>
       <c r="D410" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E410" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F410" t="s">
         <v>49</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="H410" t="s">
-        <v>1479</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1480</v>
+        <v>1484</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>366</v>
       </c>
       <c r="D411" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E411" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F411" t="s">
         <v>49</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1481</v>
+        <v>1485</v>
       </c>
       <c r="H411" t="s">
-        <v>1482</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1483</v>
+        <v>1487</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>370</v>
       </c>
       <c r="D412" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E412" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F412" t="s">
         <v>49</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1484</v>
+        <v>1488</v>
       </c>
       <c r="H412" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>374</v>
       </c>
       <c r="D413" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E413" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F413" t="s">
         <v>49</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="H413" t="s">
-        <v>1488</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1489</v>
+        <v>1493</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>378</v>
       </c>
       <c r="D414" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E414" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F414" t="s">
         <v>23</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1490</v>
+        <v>1494</v>
       </c>
       <c r="H414" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>382</v>
       </c>
       <c r="D415" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E415" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F415" t="s">
         <v>71</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1493</v>
+        <v>1497</v>
       </c>
       <c r="H415" t="s">
-        <v>1494</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>386</v>
       </c>
       <c r="D416" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E416" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F416" t="s">
         <v>71</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="H416" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>390</v>
       </c>
       <c r="D417" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E417" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F417" t="s">
         <v>71</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="H417" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1501</v>
+        <v>1505</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>394</v>
       </c>
       <c r="D418" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E418" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F418" t="s">
         <v>53</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1502</v>
+        <v>1506</v>
       </c>
       <c r="H418" t="s">
-        <v>1503</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1504</v>
+        <v>1508</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>398</v>
       </c>
       <c r="D419" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E419" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F419" t="s">
         <v>71</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1505</v>
+        <v>1509</v>
       </c>
       <c r="H419" t="s">
-        <v>1506</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1507</v>
+        <v>1511</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>402</v>
       </c>
       <c r="D420" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E420" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F420" t="s">
         <v>53</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
       <c r="H420" t="s">
-        <v>1509</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>406</v>
       </c>
       <c r="D421" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E421" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F421" t="s">
         <v>53</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
       <c r="H421" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>410</v>
       </c>
       <c r="D422" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E422" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F422" t="s">
         <v>61</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="H422" t="s">
-        <v>1515</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1516</v>
+        <v>1520</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>414</v>
       </c>
       <c r="D423" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E423" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F423" t="s">
         <v>18</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1517</v>
+        <v>1521</v>
       </c>
       <c r="H423" t="s">
-        <v>1518</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1519</v>
+        <v>1523</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>418</v>
       </c>
       <c r="D424" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E424" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F424" t="s">
         <v>23</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1520</v>
+        <v>1524</v>
       </c>
       <c r="H424" t="s">
-        <v>1521</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1522</v>
+        <v>1526</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>422</v>
       </c>
       <c r="D425" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E425" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F425" t="s">
         <v>23</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1523</v>
+        <v>1527</v>
       </c>
       <c r="H425" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1525</v>
+        <v>1529</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>426</v>
       </c>
       <c r="D426" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E426" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F426" t="s">
         <v>23</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="H426" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>430</v>
       </c>
       <c r="D427" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E427" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F427" t="s">
         <v>23</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="H427" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>434</v>
       </c>
       <c r="D428" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E428" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F428" t="s">
         <v>44</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="H428" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1533</v>
+        <v>1537</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>438</v>
       </c>
       <c r="D429" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E429" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F429" t="s">
         <v>44</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="H429" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>442</v>
       </c>
       <c r="D430" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E430" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F430" t="s">
         <v>71</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="H430" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1539</v>
+        <v>1543</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>446</v>
       </c>
       <c r="D431" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E431" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F431" t="s">
         <v>71</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="H431" t="s">
-        <v>1541</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1542</v>
+        <v>1546</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>450</v>
       </c>
       <c r="D432" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E432" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F432" t="s">
         <v>119</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1543</v>
+        <v>1547</v>
       </c>
       <c r="H432" t="s">
-        <v>1544</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>453</v>
       </c>
       <c r="D433" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E433" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F433" t="s">
         <v>53</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="H433" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>457</v>
       </c>
       <c r="D434" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E434" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F434" t="s">
         <v>71</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="H434" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1551</v>
+        <v>1555</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>461</v>
       </c>
       <c r="D435" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E435" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F435" t="s">
         <v>71</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
       <c r="H435" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>465</v>
       </c>
       <c r="D436" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E436" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F436" t="s">
         <v>49</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="H436" t="s">
-        <v>1556</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>469</v>
       </c>
       <c r="D437" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E437" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F437" t="s">
         <v>49</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="H437" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>473</v>
       </c>
       <c r="D438" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E438" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F438" t="s">
         <v>53</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
       <c r="H438" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>477</v>
       </c>
       <c r="D439" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E439" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F439" t="s">
         <v>44</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="H439" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>481</v>
       </c>
       <c r="D440" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E440" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F440" t="s">
         <v>23</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
       <c r="H440" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>485</v>
       </c>
       <c r="D441" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E441" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F441" t="s">
         <v>49</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
       <c r="H441" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>489</v>
       </c>
       <c r="D442" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E442" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F442" t="s">
         <v>18</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="H442" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>493</v>
       </c>
       <c r="D443" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E443" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F443" t="s">
         <v>49</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="H443" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>497</v>
       </c>
       <c r="D444" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E444" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F444" t="s">
         <v>49</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="H444" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>501</v>
       </c>
       <c r="D445" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E445" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F445" t="s">
         <v>23</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="H445" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>505</v>
       </c>
       <c r="D446" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E446" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F446" t="s">
         <v>23</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="H446" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>509</v>
       </c>
       <c r="D447" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E447" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F447" t="s">
         <v>44</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="H447" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>513</v>
       </c>
       <c r="D448" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E448" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F448" t="s">
         <v>23</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="H448" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>517</v>
       </c>
       <c r="D449" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E449" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F449" t="s">
         <v>18</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="H449" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>521</v>
       </c>
       <c r="D450" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E450" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F450" t="s">
         <v>53</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
       <c r="H450" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1599</v>
+        <v>1603</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>525</v>
       </c>
       <c r="D451" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E451" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F451" t="s">
         <v>23</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="H451" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>529</v>
       </c>
       <c r="D452" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E452" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F452" t="s">
         <v>23</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="H452" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>533</v>
       </c>
       <c r="D453" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E453" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F453" t="s">
         <v>49</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="H453" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>537</v>
       </c>
       <c r="D454" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E454" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F454" t="s">
         <v>49</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="H454" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>541</v>
       </c>
       <c r="D455" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E455" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F455" t="s">
         <v>23</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1612</v>
+        <v>1616</v>
       </c>
       <c r="H455" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>545</v>
       </c>
       <c r="D456" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E456" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F456" t="s">
         <v>23</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1615</v>
+        <v>1619</v>
       </c>
       <c r="H456" t="s">
-        <v>1616</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1617</v>
+        <v>1621</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>549</v>
       </c>
       <c r="D457" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E457" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F457" t="s">
         <v>18</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1618</v>
+        <v>1622</v>
       </c>
       <c r="H457" t="s">
-        <v>1619</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1620</v>
+        <v>1624</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>553</v>
       </c>
       <c r="D458" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E458" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F458" t="s">
         <v>18</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1621</v>
+        <v>1625</v>
       </c>
       <c r="H458" t="s">
-        <v>1622</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>557</v>
       </c>
       <c r="D459" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E459" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F459" t="s">
         <v>18</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
       <c r="H459" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>561</v>
       </c>
       <c r="D460" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E460" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F460" t="s">
         <v>23</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="H460" t="s">
-        <v>1628</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>565</v>
       </c>
       <c r="D461" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E461" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F461" t="s">
         <v>49</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="H461" t="s">
-        <v>1631</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1632</v>
+        <v>1636</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>569</v>
       </c>
       <c r="D462" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E462" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F462" t="s">
         <v>49</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1633</v>
+        <v>1637</v>
       </c>
       <c r="H462" t="s">
-        <v>1634</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1635</v>
+        <v>1639</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>573</v>
       </c>
       <c r="D463" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E463" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F463" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
       <c r="H463" t="s">
-        <v>1638</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1639</v>
+        <v>1643</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>577</v>
       </c>
       <c r="D464" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E464" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F464" t="s">
         <v>23</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="H464" t="s">
-        <v>1641</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>581</v>
       </c>
       <c r="D465" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E465" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F465" t="s">
         <v>18</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="H465" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>585</v>
       </c>
       <c r="D466" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E466" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F466" t="s">
         <v>76</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="H466" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1648</v>
+        <v>1652</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>589</v>
       </c>
       <c r="D467" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E467" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F467" t="s">
         <v>181</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
       <c r="H467" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>593</v>
       </c>
       <c r="D468" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E468" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F468" t="s">
         <v>23</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1652</v>
+        <v>1656</v>
       </c>
       <c r="H468" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>597</v>
       </c>
       <c r="D469" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E469" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F469" t="s">
         <v>23</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="H469" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>601</v>
       </c>
       <c r="D470" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E470" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F470" t="s">
         <v>23</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="H470" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>605</v>
       </c>
       <c r="D471" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E471" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F471" t="s">
         <v>181</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="H471" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>609</v>
       </c>
       <c r="D472" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E472" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F472" t="s">
         <v>181</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1664</v>
+        <v>1668</v>
       </c>
       <c r="H472" t="s">
-        <v>1665</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>613</v>
       </c>
       <c r="D473" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E473" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F473" t="s">
         <v>181</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="H473" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>617</v>
       </c>
       <c r="D474" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E474" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F474" t="s">
         <v>71</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="H474" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>621</v>
       </c>
       <c r="D475" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E475" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F475" t="s">
         <v>202</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="H475" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1675</v>
+        <v>1679</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>625</v>
       </c>
       <c r="D476" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E476" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F476" t="s">
         <v>44</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="H476" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>629</v>
       </c>
       <c r="D477" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E477" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F477" t="s">
         <v>53</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1679</v>
+        <v>1683</v>
       </c>
       <c r="H477" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1681</v>
+        <v>1685</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>633</v>
       </c>
       <c r="D478" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E478" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F478" t="s">
         <v>23</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="H478" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>637</v>
       </c>
       <c r="D479" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E479" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F479" t="s">
         <v>23</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="H479" t="s">
-        <v>1686</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>641</v>
       </c>
       <c r="D480" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E480" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F480" t="s">
         <v>23</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="H480" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>645</v>
       </c>
       <c r="D481" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E481" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F481" t="s">
         <v>23</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="H481" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>649</v>
       </c>
       <c r="D482" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E482" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F482" t="s">
         <v>23</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="H482" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1696</v>
+        <v>1700</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>653</v>
       </c>
       <c r="D483" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E483" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F483" t="s">
         <v>23</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="H483" t="s">
-        <v>1698</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>657</v>
       </c>
       <c r="D484" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E484" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F484" t="s">
         <v>53</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="H484" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>661</v>
       </c>
       <c r="D485" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E485" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F485" t="s">
         <v>53</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="H485" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>665</v>
       </c>
       <c r="D486" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E486" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F486" t="s">
         <v>23</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1706</v>
+        <v>1710</v>
       </c>
       <c r="H486" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>669</v>
       </c>
       <c r="D487" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E487" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F487" t="s">
         <v>23</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
       <c r="H487" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>674</v>
       </c>
       <c r="D488" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E488" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F488" t="s">
         <v>76</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
       <c r="H488" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>678</v>
       </c>
       <c r="D489" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E489" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F489" t="s">
         <v>23</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1715</v>
+        <v>1719</v>
       </c>
       <c r="H489" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1717</v>
+        <v>1721</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>682</v>
       </c>
       <c r="D490" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E490" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F490" t="s">
         <v>23</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1718</v>
+        <v>1722</v>
       </c>
       <c r="H490" t="s">
-        <v>1719</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1720</v>
+        <v>1724</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>686</v>
       </c>
       <c r="D491" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E491" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F491" t="s">
         <v>71</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1721</v>
+        <v>1725</v>
       </c>
       <c r="H491" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>690</v>
       </c>
       <c r="D492" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E492" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F492" t="s">
         <v>71</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1724</v>
+        <v>1728</v>
       </c>
       <c r="H492" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1726</v>
+        <v>1730</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>694</v>
       </c>
       <c r="D493" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E493" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F493" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H493" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>698</v>
       </c>
       <c r="D494" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E494" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F494" t="s">
         <v>23</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="H494" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>702</v>
       </c>
       <c r="D495" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E495" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F495" t="s">
         <v>23</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="H495" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>706</v>
       </c>
       <c r="D496" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E496" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F496" t="s">
         <v>23</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="H496" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>710</v>
       </c>
       <c r="D497" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E497" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F497" t="s">
-        <v>1739</v>
+        <v>1743</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1740</v>
+        <v>1744</v>
       </c>
       <c r="H497" t="s">
-        <v>1741</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1742</v>
+        <v>1746</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>714</v>
       </c>
       <c r="D498" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E498" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F498" t="s">
         <v>202</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1743</v>
+        <v>1747</v>
       </c>
       <c r="H498" t="s">
-        <v>1744</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1745</v>
+        <v>1749</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>718</v>
       </c>
       <c r="D499" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E499" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F499" t="s">
         <v>49</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1746</v>
+        <v>1750</v>
       </c>
       <c r="H499" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>722</v>
       </c>
       <c r="D500" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E500" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F500" t="s">
         <v>23</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="H500" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>726</v>
       </c>
       <c r="D501" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E501" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F501" t="s">
         <v>49</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="H501" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>730</v>
       </c>
       <c r="D502" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E502" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F502" t="s">
         <v>23</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="H502" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>734</v>
       </c>
       <c r="D503" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E503" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F503" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="H503" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>738</v>
       </c>
       <c r="D504" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E504" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F504" t="s">
         <v>61</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
       <c r="H504" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>742</v>
       </c>
       <c r="D505" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E505" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F505" t="s">
         <v>44</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="H505" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>745</v>
       </c>
       <c r="D506" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E506" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F506" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="H506" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>749</v>
       </c>
       <c r="D507" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E507" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F507" t="s">
-        <v>1771</v>
+        <v>1775</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
       <c r="H507" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>753</v>
       </c>
       <c r="D508" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E508" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F508" t="s">
         <v>49</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="H508" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>757</v>
       </c>
       <c r="D509" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E509" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F509" t="s">
         <v>49</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="H509" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>761</v>
       </c>
       <c r="D510" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E510" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F510" t="s">
         <v>49</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
       <c r="H510" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>765</v>
       </c>
       <c r="D511" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E511" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F511" t="s">
         <v>49</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
       <c r="H511" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
         <v>769</v>
       </c>
       <c r="D512" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E512" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F512" t="s">
         <v>23</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
       <c r="H512" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
         <v>773</v>
       </c>
       <c r="D513" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E513" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F513" t="s">
         <v>23</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="H513" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
         <v>777</v>
       </c>
       <c r="D514" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E514" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F514" t="s">
         <v>71</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="H514" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
         <v>781</v>
       </c>
       <c r="D515" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E515" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F515" t="s">
         <v>18</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="H515" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
         <v>785</v>
       </c>
       <c r="D516" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E516" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F516" t="s">
         <v>23</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="H516" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>789</v>
       </c>
       <c r="D517" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E517" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F517" t="s">
         <v>71</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="H517" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>793</v>
       </c>
       <c r="D518" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E518" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F518" t="s">
-        <v>1739</v>
+        <v>1743</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1805</v>
+        <v>1809</v>
       </c>
       <c r="H518" t="s">
-        <v>1806</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1807</v>
+        <v>1811</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>797</v>
       </c>
       <c r="D519" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E519" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F519" t="s">
         <v>18</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1808</v>
+        <v>1812</v>
       </c>
       <c r="H519" t="s">
-        <v>1809</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1810</v>
+        <v>1814</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>801</v>
       </c>
       <c r="D520" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E520" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F520" t="s">
         <v>44</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="H520" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>805</v>
       </c>
       <c r="D521" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E521" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F521" t="s">
         <v>202</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="H521" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>809</v>
       </c>
       <c r="D522" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E522" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F522" t="s">
         <v>23</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="H522" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
         <v>813</v>
       </c>
       <c r="D523" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E523" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F523" t="s">
         <v>23</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="H523" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>817</v>
       </c>
       <c r="D524" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E524" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F524" t="s">
         <v>49</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="H524" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
         <v>821</v>
       </c>
       <c r="D525" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E525" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F525" t="s">
         <v>23</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="H525" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
         <v>825</v>
       </c>
       <c r="D526" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E526" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F526" t="s">
         <v>49</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
       <c r="H526" t="s">
-        <v>1830</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
         <v>829</v>
       </c>
       <c r="D527" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E527" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F527" t="s">
         <v>71</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="H527" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
         <v>833</v>
       </c>
       <c r="D528" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E528" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F528" t="s">
         <v>119</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="H528" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1837</v>
+        <v>1841</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
         <v>837</v>
       </c>
       <c r="D529" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E529" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F529" t="s">
         <v>23</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1838</v>
+        <v>1842</v>
       </c>
       <c r="H529" t="s">
-        <v>1839</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
         <v>841</v>
       </c>
       <c r="D530" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E530" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F530" t="s">
         <v>181</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1841</v>
+        <v>1845</v>
       </c>
       <c r="H530" t="s">
-        <v>1842</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1843</v>
+        <v>1847</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
         <v>845</v>
       </c>
       <c r="D531" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E531" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F531" t="s">
         <v>71</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1844</v>
+        <v>1848</v>
       </c>
       <c r="H531" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
         <v>849</v>
       </c>
       <c r="D532" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E532" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F532" t="s">
         <v>76</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1847</v>
+        <v>1851</v>
       </c>
       <c r="H532" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1849</v>
+        <v>1853</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
         <v>853</v>
       </c>
       <c r="D533" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E533" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F533" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
       <c r="H533" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>857</v>
       </c>
       <c r="D534" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E534" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F534" t="s">
         <v>53</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1854</v>
+        <v>1858</v>
       </c>
       <c r="H534" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1856</v>
+        <v>1860</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>861</v>
       </c>
       <c r="D535" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E535" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F535" t="s">
         <v>202</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1857</v>
+        <v>1861</v>
       </c>
       <c r="H535" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1859</v>
+        <v>1863</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>865</v>
       </c>
       <c r="D536" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E536" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F536" t="s">
         <v>23</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1860</v>
+        <v>1864</v>
       </c>
       <c r="H536" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>869</v>
       </c>
       <c r="D537" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E537" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F537" t="s">
         <v>49</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="H537" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>873</v>
       </c>
       <c r="D538" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E538" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F538" t="s">
         <v>71</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="H538" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
         <v>877</v>
       </c>
       <c r="D539" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E539" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F539" t="s">
         <v>18</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
       <c r="H539" t="s">
-        <v>1870</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>881</v>
       </c>
       <c r="D540" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E540" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F540" t="s">
         <v>53</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="H540" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1874</v>
+        <v>1878</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
         <v>885</v>
       </c>
       <c r="D541" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E541" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F541" t="s">
         <v>53</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
       <c r="H541" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="D542" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E542" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F542" t="s">
         <v>44</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="H542" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
       <c r="D543" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E543" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F543" t="s">
         <v>49</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="H543" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>1886</v>
+        <v>1890</v>
       </c>
       <c r="D544" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E544" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F544" t="s">
         <v>23</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1887</v>
+        <v>1891</v>
       </c>
       <c r="H544" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1889</v>
+        <v>1893</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>1890</v>
+        <v>1894</v>
       </c>
       <c r="D545" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E545" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F545" t="s">
         <v>23</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1891</v>
+        <v>1895</v>
       </c>
       <c r="H545" t="s">
-        <v>1892</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>1894</v>
+        <v>1898</v>
       </c>
       <c r="D546" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E546" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F546" t="s">
         <v>23</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="H546" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="D547" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E547" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F547" t="s">
         <v>53</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
       <c r="H547" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>1902</v>
+        <v>1906</v>
       </c>
       <c r="D548" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E548" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F548" t="s">
         <v>61</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
       <c r="H548" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>1906</v>
+        <v>1910</v>
       </c>
       <c r="D549" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E549" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F549" t="s">
         <v>61</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1907</v>
+        <v>1911</v>
       </c>
       <c r="H549" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1909</v>
+        <v>1913</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="D550" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E550" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F550" t="s">
         <v>76</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1911</v>
+        <v>1915</v>
       </c>
       <c r="H550" t="s">
-        <v>1912</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="D551" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E551" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F551" t="s">
         <v>49</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="H551" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="D552" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E552" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F552" t="s">
         <v>49</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1919</v>
+        <v>1923</v>
       </c>
       <c r="H552" t="s">
-        <v>1920</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1921</v>
+        <v>1925</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="D553" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E553" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F553" t="s">
         <v>49</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="H553" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1924</v>
+        <v>1928</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>1925</v>
+        <v>1929</v>
       </c>
       <c r="D554" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E554" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F554" t="s">
         <v>76</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1926</v>
+        <v>1930</v>
       </c>
       <c r="H554" t="s">
-        <v>1927</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>1929</v>
+        <v>1933</v>
       </c>
       <c r="D555" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E555" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F555" t="s">
         <v>119</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1930</v>
+        <v>1934</v>
       </c>
       <c r="H555" t="s">
-        <v>1931</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>1933</v>
+        <v>1937</v>
       </c>
       <c r="D556" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E556" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F556" t="s">
         <v>202</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="H556" t="s">
-        <v>1935</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1936</v>
+        <v>1940</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>1937</v>
+        <v>1941</v>
       </c>
       <c r="D557" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E557" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F557" t="s">
         <v>18</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1938</v>
+        <v>1942</v>
       </c>
       <c r="H557" t="s">
-        <v>1939</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>1941</v>
+        <v>1945</v>
       </c>
       <c r="D558" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E558" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F558" t="s">
         <v>18</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="H558" t="s">
-        <v>1943</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="D559" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E559" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F559" t="s">
         <v>18</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="H559" t="s">
-        <v>1947</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>1949</v>
+        <v>1953</v>
       </c>
       <c r="D560" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E560" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F560" t="s">
         <v>76</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="H560" t="s">
-        <v>1951</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1952</v>
+        <v>1956</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>1953</v>
+        <v>1957</v>
       </c>
       <c r="D561" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E561" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F561" t="s">
         <v>49</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="H561" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="D562" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E562" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F562" t="s">
         <v>49</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1958</v>
+        <v>1962</v>
       </c>
       <c r="H562" t="s">
-        <v>1959</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>1961</v>
+        <v>1965</v>
       </c>
       <c r="D563" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E563" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F563" t="s">
         <v>23</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="H563" t="s">
-        <v>1963</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1964</v>
+        <v>1968</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>1965</v>
+        <v>1969</v>
       </c>
       <c r="D564" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E564" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F564" t="s">
         <v>23</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1966</v>
+        <v>1970</v>
       </c>
       <c r="H564" t="s">
-        <v>1967</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1968</v>
+        <v>1972</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="D565" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E565" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F565" t="s">
         <v>23</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="H565" t="s">
-        <v>1971</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1972</v>
+        <v>1976</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="D566" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E566" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F566" t="s">
         <v>23</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1974</v>
+        <v>1978</v>
       </c>
       <c r="H566" t="s">
-        <v>1975</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="D567" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E567" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F567" t="s">
         <v>23</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1978</v>
+        <v>1982</v>
       </c>
       <c r="H567" t="s">
-        <v>1979</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="D568" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E568" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F568" t="s">
         <v>202</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="H568" t="s">
-        <v>1983</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="D569" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E569" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F569" t="s">
         <v>71</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="H569" t="s">
-        <v>1987</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>1989</v>
+        <v>1993</v>
       </c>
       <c r="D570" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E570" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F570" t="s">
         <v>76</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="H570" t="s">
-        <v>1991</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="D571" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E571" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F571" t="s">
         <v>202</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="H571" t="s">
-        <v>1995</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="D572" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E572" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F572" t="s">
         <v>61</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="H572" t="s">
-        <v>1999</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="D573" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E573" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F573" t="s">
         <v>49</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="H573" t="s">
-        <v>2003</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="D574" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E574" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F574" t="s">
         <v>49</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="H574" t="s">
-        <v>2007</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="D575" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E575" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F575" t="s">
         <v>44</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="H575" t="s">
-        <v>2011</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="D576" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E576" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F576" t="s">
         <v>181</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="H576" t="s">
-        <v>2015</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D577" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E577" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F577" t="s">
         <v>71</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="H577" t="s">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="D578" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E578" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F578" t="s">
         <v>44</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="H578" t="s">
-        <v>2023</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>2025</v>
+        <v>2029</v>
       </c>
       <c r="D579" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E579" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F579" t="s">
         <v>71</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2026</v>
+        <v>2030</v>
       </c>
       <c r="H579" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>2029</v>
+        <v>2033</v>
       </c>
       <c r="D580" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E580" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F580" t="s">
         <v>18</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2030</v>
+        <v>2034</v>
       </c>
       <c r="H580" t="s">
-        <v>2031</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2032</v>
+        <v>2036</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>2033</v>
+        <v>2037</v>
       </c>
       <c r="D581" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E581" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F581" t="s">
         <v>23</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2034</v>
+        <v>2038</v>
       </c>
       <c r="H581" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2036</v>
+        <v>2040</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>2037</v>
+        <v>2041</v>
       </c>
       <c r="D582" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E582" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F582" t="s">
         <v>23</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2038</v>
+        <v>2042</v>
       </c>
       <c r="H582" t="s">
-        <v>2039</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2040</v>
+        <v>2044</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>2041</v>
+        <v>2045</v>
       </c>
       <c r="D583" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E583" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F583" t="s">
         <v>181</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="H583" t="s">
-        <v>2043</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2044</v>
+        <v>2048</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>2045</v>
+        <v>2049</v>
       </c>
       <c r="D584" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E584" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F584" t="s">
         <v>202</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2046</v>
+        <v>2050</v>
       </c>
       <c r="H584" t="s">
-        <v>2047</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2048</v>
+        <v>2052</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
       <c r="D585" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E585" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F585" t="s">
         <v>18</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>2050</v>
+        <v>2054</v>
       </c>
       <c r="H585" t="s">
-        <v>2051</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2052</v>
+        <v>2056</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>2053</v>
+        <v>2057</v>
       </c>
       <c r="D586" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E586" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F586" t="s">
         <v>49</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>2054</v>
+        <v>2058</v>
       </c>
       <c r="H586" t="s">
-        <v>2055</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2056</v>
+        <v>2060</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="D587" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E587" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F587" t="s">
         <v>49</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>2058</v>
+        <v>2062</v>
       </c>
       <c r="H587" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2059</v>
+        <v>2063</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>2060</v>
+        <v>2064</v>
       </c>
       <c r="D588" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E588" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F588" t="s">
         <v>23</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>2061</v>
+        <v>2065</v>
       </c>
       <c r="H588" t="s">
-        <v>2062</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2063</v>
+        <v>2067</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>2064</v>
+        <v>2068</v>
       </c>
       <c r="D589" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E589" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F589" t="s">
         <v>23</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="H589" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="D590" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E590" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F590" t="s">
         <v>76</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>2069</v>
+        <v>2073</v>
       </c>
       <c r="H590" t="s">
-        <v>2070</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2071</v>
+        <v>2075</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>2072</v>
+        <v>2076</v>
       </c>
       <c r="D591" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E591" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F591" t="s">
         <v>53</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
       <c r="H591" t="s">
-        <v>2074</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2075</v>
+        <v>2079</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
       <c r="D592" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E592" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F592" t="s">
         <v>49</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2077</v>
+        <v>2081</v>
       </c>
       <c r="H592" t="s">
-        <v>2078</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2079</v>
+        <v>2083</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="D593" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E593" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F593" t="s">
         <v>181</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="H593" t="s">
-        <v>2082</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2083</v>
+        <v>2087</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>2084</v>
+        <v>2088</v>
       </c>
       <c r="D594" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E594" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F594" t="s">
         <v>44</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>2085</v>
+        <v>2089</v>
       </c>
       <c r="H594" t="s">
-        <v>2086</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2087</v>
+        <v>2091</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="D595" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E595" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F595" t="s">
         <v>202</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2089</v>
+        <v>2093</v>
       </c>
       <c r="H595" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2091</v>
+        <v>2095</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="D596" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E596" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F596" t="s">
         <v>44</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2093</v>
+        <v>2097</v>
       </c>
       <c r="H596" t="s">
-        <v>2094</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2095</v>
+        <v>2099</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>2096</v>
+        <v>2100</v>
       </c>
       <c r="D597" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E597" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F597" t="s">
         <v>181</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="H597" t="s">
-        <v>2098</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2099</v>
+        <v>2103</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>2100</v>
+        <v>2104</v>
       </c>
       <c r="D598" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E598" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F598" t="s">
         <v>49</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2101</v>
+        <v>2105</v>
       </c>
       <c r="H598" t="s">
-        <v>2102</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2103</v>
+        <v>2107</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>2104</v>
+        <v>2108</v>
       </c>
       <c r="D599" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E599" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F599" t="s">
         <v>49</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2105</v>
+        <v>2109</v>
       </c>
       <c r="H599" t="s">
-        <v>2106</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2107</v>
+        <v>2111</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>2108</v>
+        <v>2112</v>
       </c>
       <c r="D600" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E600" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F600" t="s">
         <v>49</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2109</v>
+        <v>2113</v>
       </c>
       <c r="H600" t="s">
-        <v>2110</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2111</v>
+        <v>2115</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
       <c r="D601" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E601" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F601" t="s">
         <v>119</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2113</v>
+        <v>2117</v>
       </c>
       <c r="H601" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>2116</v>
+        <v>2120</v>
       </c>
       <c r="D602" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E602" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F602" t="s">
         <v>44</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2117</v>
+        <v>2121</v>
       </c>
       <c r="H602" t="s">
-        <v>2118</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2119</v>
+        <v>2123</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>2120</v>
+        <v>2124</v>
       </c>
       <c r="D603" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E603" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F603" t="s">
         <v>53</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2121</v>
+        <v>2125</v>
       </c>
       <c r="H603" t="s">
-        <v>2122</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="D604" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E604" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F604" t="s">
         <v>61</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2125</v>
+        <v>2129</v>
       </c>
       <c r="H604" t="s">
-        <v>2126</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>2128</v>
+        <v>2132</v>
       </c>
       <c r="D605" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="E605" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="F605" t="s">
         <v>49</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>2129</v>
+        <v>2133</v>
       </c>
       <c r="H605" t="s">
-        <v>2130</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2131</v>
+        <v>2135</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
         <v>10</v>
       </c>
       <c r="D606" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="E606" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
       <c r="F606" t="s">
         <v>49</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2134</v>
+        <v>2138</v>
       </c>
       <c r="H606" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2135</v>
+        <v>2139</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
         <v>17</v>
       </c>
       <c r="D607" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="E607" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
       <c r="F607" t="s">
         <v>49</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2136</v>
+        <v>2140</v>
       </c>
       <c r="H607" t="s">
-        <v>2137</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2138</v>
+        <v>2142</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
         <v>22</v>
       </c>
       <c r="D608" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="E608" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
       <c r="F608" t="s">
         <v>23</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2139</v>
+        <v>2143</v>
       </c>
       <c r="H608" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2140</v>
+        <v>2144</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
         <v>27</v>
       </c>
       <c r="D609" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="E609" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
       <c r="F609" t="s">
         <v>23</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>2141</v>
+        <v>2145</v>
       </c>
       <c r="H609" t="s">
-        <v>2142</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2143</v>
+        <v>2147</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
         <v>31</v>
       </c>
       <c r="D610" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="E610" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
       <c r="F610" t="s">
         <v>23</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>2144</v>
+        <v>2148</v>
       </c>
       <c r="H610" t="s">
-        <v>2145</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
         <v>10</v>
       </c>
       <c r="D611" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="E611" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="F611" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2149</v>
+        <v>2153</v>
       </c>
       <c r="H611" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
         <v>17</v>
       </c>
       <c r="D612" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="E612" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="F612" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2151</v>
+        <v>2155</v>
       </c>
       <c r="H612" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2152</v>
+        <v>2156</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
         <v>22</v>
       </c>
       <c r="D613" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="E613" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="F613" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2153</v>
+        <v>2157</v>
       </c>
       <c r="H613" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2154</v>
+        <v>2158</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
         <v>27</v>
       </c>
       <c r="D614" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="E614" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="F614" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2155</v>
+        <v>2159</v>
       </c>
       <c r="H614" t="s">
-        <v>2156</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2157</v>
+        <v>2161</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
         <v>31</v>
       </c>
       <c r="D615" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="E615" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="F615" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2158</v>
+        <v>2162</v>
       </c>
       <c r="H615" t="s">
-        <v>2142</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2159</v>
+        <v>2163</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
         <v>35</v>
       </c>
       <c r="D616" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="E616" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="F616" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2160</v>
+        <v>2164</v>
       </c>
       <c r="H616" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2161</v>
+        <v>2165</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
         <v>39</v>
       </c>
       <c r="D617" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="E617" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="F617" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2162</v>
+        <v>2166</v>
       </c>
       <c r="H617" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2163</v>
+        <v>2167</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
         <v>43</v>
       </c>
       <c r="D618" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="E618" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="F618" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
       <c r="H618" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2165</v>
+        <v>2169</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
         <v>10</v>
       </c>
       <c r="D619" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E619" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F619" t="s">
         <v>23</v>
       </c>
       <c r="G619" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H619" t="s">
-        <v>2168</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2169</v>
+        <v>2173</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
         <v>17</v>
       </c>
       <c r="D620" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E620" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F620" t="s">
         <v>23</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H620" t="s">
-        <v>2170</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2171</v>
+        <v>2175</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
         <v>22</v>
       </c>
       <c r="D621" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E621" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F621" t="s">
         <v>23</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H621" t="s">
-        <v>2172</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2173</v>
+        <v>2177</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
         <v>27</v>
       </c>
       <c r="D622" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E622" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F622" t="s">
         <v>23</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H622" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2175</v>
+        <v>2179</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
         <v>31</v>
       </c>
       <c r="D623" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E623" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F623" t="s">
         <v>23</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H623" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2177</v>
+        <v>2181</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
         <v>35</v>
       </c>
       <c r="D624" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E624" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F624" t="s">
         <v>23</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H624" t="s">
-        <v>2178</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
         <v>39</v>
       </c>
       <c r="D625" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E625" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F625" t="s">
         <v>23</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H625" t="s">
-        <v>2180</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
         <v>43</v>
       </c>
       <c r="D626" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E626" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F626" t="s">
         <v>23</v>
       </c>
       <c r="G626" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H626" t="s">
-        <v>2182</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2183</v>
+        <v>2187</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
         <v>48</v>
       </c>
       <c r="D627" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E627" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F627" t="s">
         <v>23</v>
       </c>
       <c r="G627" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H627" t="s">
-        <v>2184</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
         <v>52</v>
       </c>
       <c r="D628" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E628" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F628" t="s">
         <v>23</v>
       </c>
       <c r="G628" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H628" t="s">
-        <v>2186</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2187</v>
+        <v>2191</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
         <v>56</v>
       </c>
       <c r="D629" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E629" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F629" t="s">
         <v>23</v>
       </c>
       <c r="G629" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H629" t="s">
-        <v>2188</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2189</v>
+        <v>2193</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
         <v>60</v>
       </c>
       <c r="D630" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E630" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F630" t="s">
         <v>23</v>
       </c>
       <c r="G630" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H630" t="s">
-        <v>2190</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
         <v>64</v>
       </c>
       <c r="D631" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="E631" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="F631" t="s">
         <v>23</v>
       </c>
       <c r="G631" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H631" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>