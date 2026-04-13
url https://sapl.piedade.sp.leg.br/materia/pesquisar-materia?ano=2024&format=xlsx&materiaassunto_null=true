--- v0 (2026-01-13)
+++ v1 (2026-04-13)
@@ -54,5008 +54,5008 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Joacildo X. dos Santos (Baiano)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4737/emenda_1_-_05-01-2024_-_pr_10-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4737/emenda_1_-_05-01-2024_-_pr_10-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3º do projeto de resolução nº 10/2023.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4824/emenda_2_-_08-03-2024_-_pr_10-2023_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4824/emenda_2_-_08-03-2024_-_pr_10-2023_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º do projeto de resolução nº 10/2023.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4826/emenda_3_-_08-03-2024_-_pll_10-2024_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4826/emenda_3_-_08-03-2024_-_pll_10-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo 4º do art. 14 do projeto de lei nº 10/2024 do Poder Legislativo.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4906/emenda_4_-_11-04-2024_-_ple_6-2024_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4906/emenda_4_-_11-04-2024_-_ple_6-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a ementa do projeto de lei nº 6/2024.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5184/emenda_5_-_26-04-2024_-_ple_21-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5184/emenda_5_-_26-04-2024_-_ple_21-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Altera anexos do projeto de lei nº 21/2024 do Poder Executivo</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5200/emenda_6_-_26-04-2024_-_ple_21-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5200/emenda_6_-_26-04-2024_-_ple_21-2024_alex.pdf</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5199/emenda_7_-_26-04-2024_-_ple_21-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5199/emenda_7_-_26-04-2024_-_ple_21-2024_alex.pdf</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5198/emenda_8_-_26-04-2024_-_ple_21-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5198/emenda_8_-_26-04-2024_-_ple_21-2024_alex.pdf</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5197/emenda_9_-_26-04-2024_-_ple_21-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5197/emenda_9_-_26-04-2024_-_ple_21-2024_alex.pdf</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5196/emenda_10_-_26-04-2024_-_ple_21-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5196/emenda_10_-_26-04-2024_-_ple_21-2024_alex.pdf</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Valdinei A. M. Franco (Neey Vioola)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5180/emenda_11_-_26-04-2024_-_ple_21-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5180/emenda_11_-_26-04-2024_-_ple_21-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5191/emenda_12-_26-04-2024_-_ple_21-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5191/emenda_12-_26-04-2024_-_ple_21-2024_caio.pdf</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5190/emenda_13-_26-04-2024_-_ple_21-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5190/emenda_13-_26-04-2024_-_ple_21-2024_caio.pdf</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5183/emenda_14-_26-04-2024_-_ple_21-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5183/emenda_14-_26-04-2024_-_ple_21-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5182/emenda_15-_26-04-2024_-_ple_21-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5182/emenda_15-_26-04-2024_-_ple_21-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5178/emenda_16-_26-04-2024_-_ple_21-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5178/emenda_16-_26-04-2024_-_ple_21-2024_wandi.pdf</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5179/emenda_17-_26-04-2024_-_ple_21-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5179/emenda_17-_26-04-2024_-_ple_21-2024_wandi.pdf</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5189/emenda_18_-_26-04-2024_-_ple_21-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5189/emenda_18_-_26-04-2024_-_ple_21-2024_wandi.pdf</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Nelson P. de Oliveira (Camarão), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5187/emenda_19_-_26-04-2024_-_ple_21-2024_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5187/emenda_19_-_26-04-2024_-_ple_21-2024_nelson.pdf</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5186/emenda_20_-_26-04-2024_-_ple_21-2024_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5186/emenda_20_-_26-04-2024_-_ple_21-2024_nelson.pdf</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5201/emenda_21_-_26-04-2024_-_ple_21-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5201/emenda_21_-_26-04-2024_-_ple_21-2024_jose.pdf</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5202/emenda_22_-_26-04-2024_-_ple_21-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5202/emenda_22_-_26-04-2024_-_ple_21-2024_jose.pdf</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5195/emenda_23_-_26-04-2024_-_ple_21-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5195/emenda_23_-_26-04-2024_-_ple_21-2024_jose.pdf</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5185/emenda_24_-_26-04-2024_-_ple_21-2024_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5185/emenda_24_-_26-04-2024_-_ple_21-2024_nelson.pdf</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5192/emenda_25_-_26-04-2024_-_ple_21-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5192/emenda_25_-_26-04-2024_-_ple_21-2024_wandi.pdf</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5188/emenda_26_-_26-04-2024_-_ple_21-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5188/emenda_26_-_26-04-2024_-_ple_21-2024_wandi.pdf</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5181/emenda_27_-_26-04-2024_-_ple_21-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5181/emenda_27_-_26-04-2024_-_ple_21-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5194/emenda_28_-_26-04-2024_-_ple_21-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5194/emenda_28_-_26-04-2024_-_ple_21-2024_nilza.pdf</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5193/emenda_29_-_26-04-2024_-_ple_21-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5193/emenda_29_-_26-04-2024_-_ple_21-2024_nilza.pdf</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4739/indicacao_1_-_12-1-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4739/indicacao_1_-_12-1-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma linha de tubos na Estrada Municipal que dão acesso ao Bairro Piraporinha e à Comunidade São Benedito (PDD-455).</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4740/indicacao_2_-_18-1-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4740/indicacao_2_-_18-1-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indicamos a manutenção de estradas municipais de ligação entre o Bairro dos Buenos aos bairros dos Leites, Funil e Corrêas.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4742/indicacao_3-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4742/indicacao_3-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Bairro Campininha.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4743/indicacao_4-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4743/indicacao_4-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos Bairros: Vila Moraes, Campininha, Vila Nova e Pintos.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4744/indicacao_5-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4744/indicacao_5-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica implantação de sistema de fornecimento de água.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4745/indicacao_6-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4745/indicacao_6-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica manutenção com serviços nos seguintes Bairros: Cotianos, Vila Moraes, Ciriaco, Campininha, Boa Vista, Horizonte Verde, Miguel Russo e Piraporão.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4746/indicacao_7-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4746/indicacao_7-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>"Indica a manutenção e instalação de lombadas em nosso munícipio.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4747/indicacao_8-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4747/indicacao_8-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos Bairros: Liberdade, Capela Santa Rita e Alto de Piedade antigo Radar.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4748/indicacao_9-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4748/indicacao_9-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos Bairros: Godinho, Poço, Vieirinha, Piraporinha, Pires e Gurgel.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4749/indicacao_10-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4749/indicacao_10-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes Bairros: Santos Paiol, Sarapui Cima, Sarapui dos Torres e Batata Doce.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4750/indicacao_11-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4750/indicacao_11-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes Bairros: Vila Michele, Vila Élvio e Fazendinha.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4751/indicacao_12-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4751/indicacao_12-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes Bairros: Soares, Furnas, Pires, Oliveiras e Tenórios.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4752/indicacao_13-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4752/indicacao_13-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes Bairros: Godinhos, Poço e Horizonte Verde.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4753/indicacao_14-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4753/indicacao_14-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes Bairros: Boa Vista, Leites e Jurupará.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4754/indicacao_15-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4754/indicacao_15-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes Bairros: Caetezal de Cima, Caetezal de Baixo e Ribeirão Grande.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4755/indicacao_16-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4755/indicacao_16-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes Bairros: Prestes, Miguel Russo, Carneiros e Cafaro.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4756/indicacao_17-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4756/indicacao_17-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes Bairros: Ribeirão Bonito, Limal, Douradinho, Sarapuí dos Luzes.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4757/indicacao_18-_22-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4757/indicacao_18-_22-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos seguintes Bairros: Jardim Nunes, Cotianos, Butuca, Moreiras, Garcias e Alpes de Piedade.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4764/indicacao_19_-_30-1-2024_wandi_-_1doc_2-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4764/indicacao_19_-_30-1-2024_wandi_-_1doc_2-2024.pdf</t>
   </si>
   <si>
     <t>Indica, observado a legalidade, que seja publicado decreto de interesse público.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4767/indicacao_20_-_2-2-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4767/indicacao_20_-_2-2-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da estrada que dá acesso ao Centro Esportivo Nelson Peixoto Freire no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4770/indicacao_21_-_2-2-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4770/indicacao_21_-_2-2-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção nas ruas 11, 25 e 26 do bairro Ciriaco.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4772/indicacao_22_-_2-2-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4772/indicacao_22_-_2-2-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de acostamento da Estrada Carolina Paes Granjeiro.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>Adilsom Castanho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4773/indicacao_23-6-2-2024_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4773/indicacao_23-6-2-2024_adilson.pdf</t>
   </si>
   <si>
     <t>Solicita estudos no sentido de diminuir o desnível (valeta) existente no início da rua Alceu Garcia Pereira.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4774/indicacao_24_-_7-2-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4774/indicacao_24_-_7-2-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de Rua no Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4775/indicacao_25_-_7-2-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4775/indicacao_25_-_7-2-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica implantação de lombada em trecho da rua Maria das Dores Leite Alves no Bairro Butuca.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4776/indicacao_26_-_8-2-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4776/indicacao_26_-_8-2-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica implantação de patrulhamento pela GCM e instalação de câmeras no Cemitério Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>Maurinho Machado, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4782/indicacao_27_-_20-2-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4782/indicacao_27_-_20-2-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Indicamos a limpeza de acostamento e tapa buracos da Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4783/indicacao_28_-20-2-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4783/indicacao_28_-20-2-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Indicamos a limpeza de acostamento e tapa buracos das Estradas Municipais Hirohiko Katsuragawa, Bairro dos Oliveiras e Messias Godinho Sobrinho Bairro das Furnas.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4784/indicacao_29_-20-2-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4784/indicacao_29_-20-2-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Indicamos a manutenção (limpeza no acostamento), das estradas dos bairros Ortizes e Godinhos.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4787/indicacao_30_-_22-2-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4787/indicacao_30_-_22-2-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Indica que seja regulamentada o art. 9º da lei municipal nº 4438 de 15 de março de 2016.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4792/indicacao_31-_26-2-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4792/indicacao_31-_26-2-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção do campo de futebol da Vila Moraes.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4794/indicacao_32-_27-2-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4794/indicacao_32-_27-2-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Estrada Municipal Lauriano Torres no Bairro Ribeirão Bonito.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Jeferson D. Cardoso (Tatu)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4813/indicacao_33_-_5-3-2024_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4813/indicacao_33_-_5-3-2024_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lombada na Estrada Carolina Paes Granjeiro, no Bairro Piratuba.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4814/indicacao_34_-_5-3-2024_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4814/indicacao_34_-_5-3-2024_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a construção de abrigo de ônibus na Av. Antônio Bardella em frente a nova ETEC.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4804/indicacao_35_-_1o-3-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4804/indicacao_35_-_1o-3-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e “cascalhar’) de estrada de acesso a Fazenda Kiri, no Bairro da Vila Élvio.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4805/indicacao_36_-_1o-3-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4805/indicacao_36_-_1o-3-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a reconstrução de abrigo de ônibus na Estrada dos Lavradores, no Bairro do Piraporinha.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4806/indicacao_37_-_1o-3-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4806/indicacao_37_-_1o-3-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito limpeza na Rua Japão, na Vila Fantasma.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4815/indicacao_38_-_5-3-2024_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4815/indicacao_38_-_5-3-2024_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação asfáltica da Estrada Municipal de acesso ao Bairro dos Leites.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4816/indicacao_39_-_5-3-2024_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4816/indicacao_39_-_5-3-2024_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada do Bairro Bateia de Cima ao Bairro do Ribeirão Bonito.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4830/indicacao_40_-_6-3-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4830/indicacao_40_-_6-3-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua 8 do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4827/indicacao_41_-_8-3-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4827/indicacao_41_-_8-3-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação nº 218/2021, indico a colocação de uma lombada no Bairro Bom Pastor.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4828/indicacao_42_-_8-3-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4828/indicacao_42_-_8-3-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação nº 97/2022, indico a adaptação do piso da Praça de Eventos da Rodoviária à prática de Patins Roller.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4829/indicacao_43_-_8-3-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4829/indicacao_43_-_8-3-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação nº 156/2022, indica estudos para fornecimento de água potável para moradores do Bairro.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4841/indicacao_44_-_8-3-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4841/indicacao_44_-_8-3-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação nº 926/2022, indica a construção de um abrigo de ônibus, no Bairro Caetezal de Cima, sentido SP-79.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4837/indicacao_45-_13-3-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4837/indicacao_45-_13-3-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro Ribeirão Bonito.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4842/indicacao_46_-_15-3-2024_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4842/indicacao_46_-_15-3-2024_jose.docx</t>
   </si>
   <si>
     <t>Indica melhorias em todas as ruas do loteamento Alpes de Piedade.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4843/indicacao_47_-_15-3-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4843/indicacao_47_-_15-3-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nas estradas municipais do Bairro do Sarapuí de Cima.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4848/indicacao_48_-_15-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4848/indicacao_48_-_15-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da pista de skate localizada na Praça Cônego Giorgio Mussizano no Parque da Torre.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4849/indicacao_49_-_15-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4849/indicacao_49_-_15-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica a reposição dos aros das tabelas de basquete da quadra localizada no CDHU Ezequiel Antônio da Silva na Vila Quintino.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4850/indicacao_50_-_15-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4850/indicacao_50_-_15-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de ruas no Bairro dos Leites.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4851/indicacao_52_-_15-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4851/indicacao_52_-_15-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da vicinal Estrada Municipal Etelvino Joaquim Rodrigues no bairro do Douradinho.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4856/indicacao_53_-_15-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4856/indicacao_53_-_15-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4852/indicacao_54_-_18-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4852/indicacao_54_-_18-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada no bairro do Barreiro.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4857/indicacao_55_-_19-3-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4857/indicacao_55_-_19-3-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma escada na esquina das ruas Nelson da Silva e José Marum, na Vila Quintino.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4858/indicacao_56_-_19-3-2024_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4858/indicacao_56_-_19-3-2024_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a realização de recuperação do asfalto ou recapeamento na Rua Quintino de Campos.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4860/indicacao_57_-_19-3-2024_maurodoc.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4860/indicacao_57_-_19-3-2024_maurodoc.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das ruas de terra do bairro Jardim Nunes.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4861/indicacao_58_-_21-3-2024_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4861/indicacao_58_-_21-3-2024_joacildo.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de uma lombada e placa de sinalização na rotatória do Alto da Liberdade.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4883/indicacao_59_-_2-4-2024_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4883/indicacao_59_-_2-4-2024_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma lombada na entrada do Bairro Caetezal, na Rua Nilton Solonni.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4867/indicacao_60_-_22-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4867/indicacao_60_-_22-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Estrada do Roseiral que dá acesso à Cachoeira do Bernardo Alemão.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4884/indicacao_61_-_22-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4884/indicacao_61_-_22-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombadas na estrada dos Lavradores.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4893/indicacao_62_-_4-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4893/indicacao_62_-_4-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica instalação de contêiner de lixo na Rua Ovidio Dias de Moraes na Vila Moraes.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4887/indicacao_63_-_2-4-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4887/indicacao_63_-_2-4-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas municipais que dão acesso ao Bairro Piraporinha.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4888/indicacao_64_-_2-4-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4888/indicacao_64_-_2-4-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de iluminação pública no Bairro do Piraporinha próximo à Igreja Católica.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4897/indicacao_65_-_5-4-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4897/indicacao_65_-_5-4-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Indica que seja cascalhado estrada no bairro do Funil.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4898/indicacao_66_-_5-4-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4898/indicacao_66_-_5-4-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado manutenção da iluminação pública na rua Louis Franciscon, no bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4904/indicacao_67_-_10-4-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4904/indicacao_67_-_10-4-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma lombada no Bairro do Poço.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4902/indicacao_68-_10-4-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4902/indicacao_68-_10-4-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e “cascalhar”) em geral no bairro Caetezal de Cima e de Baixo.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4928/indicacao_69_-_3-5-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4928/indicacao_69_-_3-5-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e “cascalhar’) da estrada Euclides Paulo Godinho, no Bairro da Ortizes.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4929/indicacao_70_-_3-5-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4929/indicacao_70_-_3-5-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e “cascalhar") da estrada Lázaro Prestes de Oliveira, no Bairro dos Prestes.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4932/indicacao_71_-_6-5-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4932/indicacao_71_-_6-5-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de guard rail na Rua Célia Lopes Godinho no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4936/indicacao_72_-_8-5-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4936/indicacao_72_-_8-5-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma lombada na Estrada dos Lavradores, no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4934/indicacao_73-_8-5-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4934/indicacao_73-_8-5-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção do vestiário e da cobertura da arquibancada do campo do bairro dos Correas.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4953/indicacao_74_-_23-5-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4953/indicacao_74_-_23-5-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o Bairros dos Pires ao Bairro dos Soares.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4965/indicacao_75_-_29-5-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4965/indicacao_75_-_29-5-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro dos Ortizes na PDD- 322.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4970/indicacao_76-7-6-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4970/indicacao_76-7-6-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de tubulação de bueiro no Bairro Caetezal de Cima.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4971/indicacao_77-7-6-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4971/indicacao_77-7-6-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de limpeza de tubulação de esgoto, na Rua José da Silva Soares Sobrinho, _x000D_
 no bairro CDHU Airton Senna.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4972/indicacao_78_-7-6-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4972/indicacao_78_-7-6-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Indico a extensão da rede de água na Viela Severino S. dos Santos, no Bairro da Vila Moraes.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4976/indicacao_79_-7-6-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4976/indicacao_79_-7-6-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação para a contratação de empresa ou associação especializada em curso de arbitragem.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4977/indicacao_80_-7-6-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4977/indicacao_80_-7-6-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação para adaptação do piso da Praça de Eventos da Rodoviária à prática de Patins Roller.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4986/indicacao_81-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4986/indicacao_81-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das vias dos bairros Douradinho e Amola Faca.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4985/indicacao_82_-__10-6-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4985/indicacao_82_-__10-6-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa buracos) na Rua Gilberto de Moraes Poly – Bairro Butuca.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4988/indicacao_83_-_11-6-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4988/indicacao_83_-_11-6-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de duas lombadas na Estrada Messias Godinho Sobrinho, do bairro dos Oliveiras ao bairro das Furnas.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4989/indicacao_84_-_13-6-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4989/indicacao_84_-_13-6-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indicamos a manutenção da estrada do Bairro da Liberdade (PDD-161).</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4996/indicacao_85_-_19-6-2024_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4996/indicacao_85_-_19-6-2024_joacildo.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de rampa de acesso ao palco do Auditório “Rubens Caetano da Silva - Cariocão".</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4999/indicacao_86_-_21-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4999/indicacao_86_-_21-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada vicinal no Bairro Jurupará.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5005/indicacao_87_-_21-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5005/indicacao_87_-_21-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica instalação de contêiner de lixo no Bairro Jurupará.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5008/indicacao_88_-_25-6-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5008/indicacao_88_-_25-6-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indicamos a reforma de ponte no Bairro do Gurgel.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5009/indicacao_89_-_25-6-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5009/indicacao_89_-_25-6-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a sinalização no cruzamento que liga estrada da Roseira ao Bairro dos Buenos.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5017/indicacao_90_-_28-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5017/indicacao_90_-_28-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica limpeza do córrego dos Ortizes no trecho do Bairros dos Moreiras e CDHU Marino Godinho.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5018/indicacao_91_-_1o-7-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5018/indicacao_91_-_1o-7-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das vicinais no Bairro do Sarapui dos Antunes.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5033/indicacao_92_-_19-7-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5033/indicacao_92_-_19-7-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção do calçamento e parapeito na Rua Araujo Leite.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Maurinho Machado, Valdinei A. M. Franco (Neey Vioola)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5030/indicacao_93_-_19-7-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5030/indicacao_93_-_19-7-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indicamos que seja realizado uma palestra aos agricultores sobre como fazer nota fiscal eletrônica.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5031/indicacao_94_-_22-7-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5031/indicacao_94_-_22-7-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de Unidade Básica de Saúde no Bairro Caetezal.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5032/indicacao_95_-_23-72024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5032/indicacao_95_-_23-72024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da rua 4 do Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5038/indicacao_96_-_2-8-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5038/indicacao_96_-_2-8-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no campo de futebol do bairro dos Pires.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5040/indicacao_97_-_2-8-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5040/indicacao_97_-_2-8-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no bairro dos Prestes</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5041/indicacao_98_-_2-8-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5041/indicacao_98_-_2-8-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da iluminação pública no Parque da Torre.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5042/indicacao_99_-_8-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5042/indicacao_99_-_8-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública em travessa do CDHU MARINO GODINHO na Vila Quintino</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5044/indicacao_100_-_8-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5044/indicacao_100_-_8-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção instalação de gradil na Avenida Tancredo Neves e limpeza das margens do Rio no bairro dos Cotianos.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5052/indicacao_101_-_9-8-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5052/indicacao_101_-_9-8-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada municipal PDD 265, no bairro do Gurgel</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5056/indicacao_102_-_20-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5056/indicacao_102_-_20-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua Martha Zanfirow de Camargo no JARDIM SECOL.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5057/indicacao_103_-_20-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5057/indicacao_103_-_20-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica instalação de iluminação Pública em trecho e travessa da Rua Martha Zanfirow de Camargo no JARDIM SECOL</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Maurinho Machado, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5063/indicacao_104_-_22-8-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5063/indicacao_104_-_22-8-2024_jose.pdf</t>
   </si>
   <si>
     <t>“Indicamos a manutenção nas principais subidas da Estrada Municipal Antônio Vieira Cardoso no Bairro dos Vieirinhas.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5070/indicacao_105_-_22-8-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5070/indicacao_105_-_22-8-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a reforma de ponte de madeira no Bairro dos Pires.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5066/indicacao_106_-_23-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5066/indicacao_106_-_23-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica a troca de iluminação pública por lâmpadas de LED nas ruas Japão, Benedito Cícero Rosa e Santa Rita de Cássia.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5067/indicacao_107_-_23-8-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5067/indicacao_107_-_23-8-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de lombadas ou lombofaixas.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5069/indicacao_108_-_23-8-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5069/indicacao_108_-_23-8-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêineres na rua Antônio Amâncio Vieira, próximo à casa do senhor João Amâncio.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5074/indicacao_109_-_30-8-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5074/indicacao_109_-_30-8-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a reforma de pontes de madeira no Bairro da Serra.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5078/indicacao_110_-_30-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5078/indicacao_110_-_30-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica implantação de lombada em trecho da Rua Vinte e Um de Abril.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5081/indicacao_111_-_3-9-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5081/indicacao_111_-_3-9-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte do bairro dos Oliveiras.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5082/indicacao_112_-_3-9-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5082/indicacao_112_-_3-9-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo sobre as cobranças indevidas de iluminação pública.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5079/indicacao_113_-_3-9-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5079/indicacao_113_-_3-9-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Indico a extensão da rede de água na Rua Célio Leite na Vila do Gracio.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5083/indicacao_114_-_6-9-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5083/indicacao_114_-_6-9-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de calçada e grades de proteção no passeio público da Rua Capitão Moraes, altura do número 84.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5089/indicacao_115_-_12-9-2024_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5089/indicacao_115_-_12-9-2024_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o alargamento de estrada na Vila do Gracio, sentido Capela de São Roque.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5091/indicacao_116_-_13-9-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5091/indicacao_116_-_13-9-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a confecção e instalação de placas indicativas em todas as áreas de preservação ambiental.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5093/indicacao_117_-_16-9-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5093/indicacao_117_-_16-9-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do Bairro Piraporinha.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5108/indicacao_118_-_25-9-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5108/indicacao_118_-_25-9-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indicamos a manutenção da estrada do Bairro Piraporinha que liga à Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5106/indicacao_119_-_27-8-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5106/indicacao_119_-_27-8-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte de madeira no Bairro das Furnas.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5109/indicacao_120_-_27-9-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5109/indicacao_120_-_27-9-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa buracos) da Rua João Gonçalves - Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5111/indicacao_121_-_1-10-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5111/indicacao_121_-_1-10-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no Bairro do Piraporinha.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5115/indicacao_122_-_9-10-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5115/indicacao_122_-_9-10-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de serviço ao lado da boca de lobo na Av. General Waldomiro de Lima.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5118/indicacao_123_-_11-10-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5118/indicacao_123_-_11-10-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica implantação de lombada em trecho da Rua José Leite de Oliveira, Bairro do Butuca.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5119/indicacao_124_-_11-10-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5119/indicacao_124_-_11-10-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica implantação de melhorias de sinalização de trânsito na Rua São Jorge em frente ao Colégio Crescer.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5122/indicacao_125_-_18-10-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5122/indicacao_125_-_18-10-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma linha de tubos na Estrada Municipal que dão acesso ao Bairro do Gurgel e à Comunidade São Benedito.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5123/indicacao_126_-_18-10-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5123/indicacao_126_-_18-10-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de pedras e uma linha de tubos no Bairro das Furnas.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5127/indicacao_127_-_22-10-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5127/indicacao_127_-_22-10-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma lombada na Estrada dos Lavradores, no Bairro do Gurgel.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5131/indicacao_128_-_29-10-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5131/indicacao_128_-_29-10-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a reforma de um abrigo de ônibus no Bairro Ribeirão Bonito.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5130/indicacao_129-_29-10-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5130/indicacao_129-_29-10-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de um abrigo de ônibus na Estrada Municipal Carolina Paes Granjeiro km 7, Bairro Piratuba.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5133/indicacao_130_-_30-10-2024_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5133/indicacao_130_-_30-10-2024_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um ponto de iluminação pública no Bairro dos Tenorios.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5135/indicacao_131_-_31-10-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5135/indicacao_131_-_31-10-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a construção de abrigo de ônibus na Rua Saladino de Araujo Leite.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5138/indicacao_132_-1-11-10-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5138/indicacao_132_-1-11-10-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Estrada Municipal Lourival Canales Bür no Bairro do Limal.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5142/indicacao_133_-1-11-10-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5142/indicacao_133_-1-11-10-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica implantação de ponto de carga e descarga na rua Araujo Leite e ponto de carreto na região central.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5145/indicacao_134_-7-11-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5145/indicacao_134_-7-11-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo de manutenção em uma estrada na beira da pista  do Bairro dos Cavalheiros.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5146/indicacao_135_-7-11-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5146/indicacao_135_-7-11-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das entradas com início próximo do Restaurante da Fia, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5147/indicacao_136_-7-11-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5147/indicacao_136_-7-11-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada do bairro Vila Moraes sentido ao Bairro Campinha.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5148/indicacao_137_-8-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5148/indicacao_137_-8-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada municipal no Bairro dos Tenórios.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5158/indicacao_138_-8-11-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5158/indicacao_138_-8-11-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada do Bairro do Jacinto.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5157/indicacao_139_-11-11-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5157/indicacao_139_-11-11-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indicamos a manutenção (tapa buracos) da Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5161/indicacao_140_-14-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5161/indicacao_140_-14-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das Ruas Das Paineiras, Perobeiras e Grumixavas.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5160/indicacao_141_-14-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5160/indicacao_141_-14-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Avenida Antônio Correia da Silva – Marginal do Rio Pirapora.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5162/indicacao_142_-14-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5162/indicacao_142_-14-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada municipal no Bairro do Piraporão.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5164/indicacao_143_-14-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5164/indicacao_143_-14-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada municipal na Vila Nova.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5175/indicacao_144_-22-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5175/indicacao_144_-22-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção em trecho da Rua Vinte e Um de Abril.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5177/indicacao_145_-27-11-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5177/indicacao_145_-27-11-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da estrada vicinal que liga os bairros Cavalheiros ao Sarapuí dos Limas.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Alex P. da Silva, Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_146_-27-11-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_146_-27-11-2024_alex.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das calçadas e fazer reparos no asfalto da rua da “Feira Livre, na Avenida Tancredo Neves.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5212/indicacao_147_-6-12-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5212/indicacao_147_-6-12-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no final do bairro dos Cotianos na rua Eurico Vieira Cardoso.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5213/indicacao_148_-6-12-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5213/indicacao_148_-6-12-2024_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção do asfalto em frente a Creche Caminho do Sol – Profª. Maria Adriana Marciano no Parque da Torre.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_149_-_10-12-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_149_-_10-12-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica recuperação do asfalto ou recapeamento da Estrada Messias Godinho Sobrinho.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_150_-_12-12-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_150_-_12-12-2024_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de contêiner para lixo no Bairro do Sarapuí dos Torres.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho), Alex P. da Silva, Maurinho Machado, Valdinei A. M. Franco (Neey Vioola), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4758/mocao_1_-_16-1-2024_alexandre.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4758/mocao_1_-_16-1-2024_alexandre.docx</t>
   </si>
   <si>
     <t>Moção de congratulações aos 15 anos da Etec de Piedade – Centro Estadual de Educação Tecnológica Paula Souza.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4762/mocao_2_-_23_-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4762/mocao_2_-_23_-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos 70 anos da Assembleia de Deus de Piedade.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca), José Anésio X. Lemes, Maria Vicentina G. P. da Silva, Valdinei A. M. Franco (Neey Vioola), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4879/mocao_3_-_19-3-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4879/mocao_3_-_19-3-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos jovens da Ordem Demolay de Piedade – São Paulo.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4880/mocao_4_-_25-3-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4880/mocao_4_-_25-3-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos 50 anos da Associação Comercial Industrial de Piedade (ACIP).</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca), Caio Cezar da S. Martori, José Anésio X. Lemes, Maria Vicentina G. P. da Silva, Valdinei A. M. Franco (Neey Vioola)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4901/mocao_5_-_8-4-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4901/mocao_5_-_8-4-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Moção de louvor ao Sr. Osmar Linares Marques.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>Valdinei A. M. Franco (Neey Vioola), Alex P. da Silva, Caio Cezar da S. Martori, Joacildo X. dos Santos (Baiano), Maria Vicentina G. P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4933/mocao_6_-_8-5-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4933/mocao_6_-_8-5-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Moção de louvor ao Sr. Maycon Jay Brown.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori, Alexandre Pereira (Xandinho), Alex P. da Silva, José Anésio X. Lemes, Maria Vicentina G. P. da Silva, Nilza M. dos S. Godinho (Chuca), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4935/mocao_7_-_8-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4935/mocao_7_-_8-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Conselho Federal de Medicina, ao Congresso Nacional e a favor da Resolução CFM n. 2.378/2024, que proíbe a assistolia fetal.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Alex P. da Silva, Caio Cezar da S. Martori, José Anésio X. Lemes, Maria Vicentina G. P. da Silva, Maurinho Machado, Nilza M. dos S. Godinho (Chuca), Valdinei A. M. Franco (Neey Vioola)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4948/mocao_8-21-5-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4948/mocao_8-21-5-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à PLC 07/2024 de autoria do Deputado Estadual Danilo Balas.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Caio Cezar da S. Martori, Maria Vicentina G. P. da Silva, Nelson P. de Oliveira (Camarão), Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4993/mocao_9-_14-6-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4993/mocao_9-_14-6-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Moção de protesto pela equiparação do piso municipal dos servidores públicos ao salário mínimo estadual vigente.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori, José Anésio X. Lemes, Maria Vicentina G. P. da Silva, Maurinho Machado, Nilza M. dos S. Godinho (Chuca), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5019/mocao_10_-_28-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5019/mocao_10_-_28-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação à Academia Sparta Fight Team pela brilhante participação no evento de MMA COSTA COMBAT 50 em Piedade.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori, Maria Vicentina G. P. da Silva, Maurinho Machado, Nilza M. dos S. Godinho (Chuca), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5021/mocao_11_-_1o_-7-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5021/mocao_11_-_1o_-7-2024_caio.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação à Associação Esportiva e Cultural de Piedade – ACEP Kai Kan pela brilhante participação na 39º edição dos Jogos Abertos da Juventude em Araçatuba/SP.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori, José Anésio X. Lemes, Nilza M. dos S. Godinho (Chuca), Valdinei A. M. Franco (Neey Vioola), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5117/mocao_12_-_2-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5117/mocao_12_-_2-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao atleta Valter Moreira dos Santos, lutador de MMA, pela brilhante participação no evento de MMA Costa Combat 50 em Piedade.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho), Alex P. da Silva, Caio Cezar da S. Martori, Jeferson D. Cardoso (Tatu), José Anésio X. Lemes, Maria Vicentina G. P. da Silva, Maurinho Machado, Nilza M. dos S. Godinho (Chuca), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5116/mocao_13_-9-10-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5116/mocao_13_-9-10-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Guarda Civil Municipal de Piedade pela presteza no atendimento à ocorrência no município.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4819/pi_1_-_28-2-2024_-_ple_44-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4819/pi_1_-_28-2-2024_-_ple_44-2023.pdf</t>
   </si>
   <si>
     <t>Parecer pela ilegalidade do Projeto de Lei nº 44/2023 do Poder Executivo.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4820/pi_2_-_28-2-2024_-_ple_45-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4820/pi_2_-_28-2-2024_-_ple_45-2023.pdf</t>
   </si>
   <si>
     <t>Parecer pela ilegalidade do Projeto de Lei nº 45/2023 do Poder Executivo.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>PDecL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4817/pdl_1_-_6-3-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4817/pdl_1_-_6-3-2024_jose.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão benemérito ao senhor Heinz Muller.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>18ª Legislatura - 2ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4862/pdl_2_-_7-3-2024_mesa_diretora.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4862/pdl_2_-_7-3-2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Piedade, relativas ao exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4864/pdl_3_-_22-3-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4864/pdl_3_-_22-3-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Evando Jonas de Paula.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4865/pdl_4_-_22-3-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4865/pdl_4_-_22-3-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao senhor Iberê Francisco Thenório.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4863/pdl_5_-_22-3-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4863/pdl_5_-_22-3-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao senhor Willian Ribeiro de Almeida.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4878/pdl_6_-_27-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4878/pdl_6_-_27-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do processo administrativo, legislativo e o protocolo eletrônicos no âmbito da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4894/pdl_7_-_5-4-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4894/pdl_7_-_5-4-2024_caio.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao senhor José Carlos Bachir.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4919/pdl_8_-_26-4-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4919/pdl_8_-_26-4-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Confere ao Projeto Social de Jiu Jitsu Roger da Silva a distinção do Mérito Esportivo do Município de Piedade.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4987/pdl_9_-_11-6-2024_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4987/pdl_9_-_11-6-2024_jeferson.pdf</t>
   </si>
   <si>
     <t>Confere à Vania Regina Souza a distinção do Mérito da Causa Animal do Município de Piedade.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>Maria Vicentina G. P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5102/pdl_10_-_18-9-2024_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5102/pdl_10_-_18-9-2024_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Concede a Condecoração Zumbi dos Palmares à ONG Voz do Morro.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>PLExe</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4778/pl_reajuste_2024_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4778/pl_reajuste_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste nos vencimentos dos servidores públicos municipais, conforme especifica.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4795/pl_02_24_remuneracao_conselho_tutelar.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4795/pl_02_24_remuneracao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 4.613, de 18 dezembro de 2019.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4821/pl_doacao_etec.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4821/pl_doacao_etec.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Piedade a doar imóvel de sua propriedade, compreendendo terreno e prédio, ao Centro Estadual de Educação Tecnológica Paula Souza, para o funcionamento de unidade da Escola Técnica Estadual – ETEC e dá outras providências.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4889/pl_reestruturacao_de_lei_3_464_1_.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4889/pl_reestruturacao_de_lei_3_464_1_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestrutura do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá providências correlatas.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4890/pl_alteracao_de_lei_medico_veterinario.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4890/pl_alteracao_de_lei_medico_veterinario.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n. 4.846, de 06 de março de 2024.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4891/pl_umadecamp.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4891/pl_umadecamp.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Piedade o Dia Municipal o evento anual UMADECAMP e dá outras providências.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4892/projeto_de_lei_alteracao_fisioterapia.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4892/projeto_de_lei_alteracao_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n. 4.862, de 20 de março de 2024.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4961/pl_comtur.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4961/pl_comtur.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Turismo e dá providências.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4923/ple_9_-_30-4-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4923/ple_9_-_30-4-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza, no Plano Plurianual, a inserção das alterações que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4924/ple_10_-_30-4-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4924/ple_10_-_30-4-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2025.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5014/pl_suplementacao_do_orcamento_vigente.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5014/pl_suplementacao_do_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação do orçamento vigente.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5025/projeto_de_lei_16_24_alteracao_da_lei_de_zoneamento.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5025/projeto_de_lei_16_24_alteracao_da_lei_de_zoneamento.pdf</t>
   </si>
   <si>
     <t>Dá nova redação, suprime e acrescenta incisos em artigos e anexos da lei municipal nº 4717, de 4 de novembro de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5097/projeto_de_lei_no_20_2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5097/projeto_de_lei_no_20_2024.pdf</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5110/ple_21_2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5110/ple_21_2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2025.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5128/projeto_de_lei_23_de_2024_suplementacao_pessoal_assinada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5128/projeto_de_lei_23_de_2024_suplementacao_pessoal_assinada.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação do orçamento vigente.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5129/projeto_de_lei_24_de_2024_suplementacao_vale_assinada.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5129/projeto_de_lei_24_de_2024_suplementacao_vale_assinada.pdf</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5144/pl_25_criacao_de_cargos_gcm.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5144/pl_25_criacao_de_cargos_gcm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos permanentes, de provimento efetivo, no Quadro dos Servidores Públicos Municipais, conforme especifica.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5209/pl_isencao_itbi_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5209/pl_isencao_itbi_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da taxa de recolhimento do tributo de ITBI – Imposto de Transmissão de Bens Imóveis, conforme especifica.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5208/pl_doacao_de_area_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5208/pl_doacao_de_area_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar área de propriedade municipal ao Fundo de Arrendamento Residencial - FAR, representado pela Caixa Econômica Federal, para fins de construção de moradias destinadas à alienação no âmbito do Programa Minha Casa Minha Vida - PMCMV.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5221/pddt_piedade_projeto_de_lei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5221/pddt_piedade_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Plano Diretor de Turismo de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4736/pll_1_-_04-01-2024_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4736/pll_1_-_04-01-2024_joacildo.pdf</t>
   </si>
   <si>
     <t>Estabelece o Troco Solidário no Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4759/pll_2_-_23-1-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4759/pll_2_-_23-1-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Iladir Godinho da Silva Pinto à rua localizada no bairro dos Godinhos.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4760/pll_3_-_23-1-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4760/pll_3_-_23-1-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Geraldina Godinho à rua 8 localizada no bairro dos Godinhos.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4761/pll_4_-_23-1-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4761/pll_4_-_23-1-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Lindonor Mendes de Oliveira à rua 6 localizada no Jardim Montenegro.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4765/pll_05_-1o-2-_2024_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4765/pll_05_-1o-2-_2024_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste da renumeração dos servidores públicos do Poder Legislativo Municipal, conforme especifica.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4780/pll_6_-_16-2-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4780/pll_6_-_16-2-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Jandyra Maria da Anunciação à rua 15 localizada no bairro dos Godinhos.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4793/pll_7_-_26-2-2024_joacildo_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4793/pll_7_-_26-2-2024_joacildo_assinado.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Municipal PDD-235 José Castanho de Oliveira.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4810/pll_8_-_5-3-2024_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4810/pll_8_-_5-3-2024_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Piedade o Protocolo: Código Mulher de atendimento à mulher vítima de violência sexual ou assédio nos espaços públicos e privados de lazer e dá outras providências.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4811/pll_9_-_5-3-2024_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4811/pll_9_-_5-3-2024_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Institui o protocolo Código Mulher contra o assédio sexual no transporte coletivo uma das formas de violência contra as mulheres, nos veículos do sistema municipal de transporte público coletivo de passageiros e dá outras providências.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4822/pll_10_-_8-3-2024_mesa_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4822/pll_10_-_8-3-2024_mesa_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Carreira e Remuneração dos Servidores Públicos Municipais da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4910/pll_11_-_12-4-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4910/pll_11_-_12-4-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da rua 6 localizada no bairro dos Godinhos e dá denominação à rua 4 localizada no Jardim Montenegro.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4911/pll_12_-_12-4-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4911/pll_12_-_12-4-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da rua 10 localizada no bairro dos Godinhos e dá denominação à rua 1 localizada no Jardim Montenegro.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4915/pll_13_-_19-4-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4915/pll_13_-_19-4-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Cyro Godinho à rua 12 localizada no bairro dos Godinhos.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4938/pll_14_-_8-5-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4938/pll_14_-_8-5-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Municipal Reverendo Jurandyr Vieira Cardoso à PDD-040.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4949/pll_15_-_23-5-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4949/pll_15_-_23-5-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Arthur Walter Becker à rua 16, localizada no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4954/pll_16_-_23-5-2024_nilza_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4954/pll_16_-_23-5-2024_nilza_assinado.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Lazaro Leme à rua 17, localizada no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4962/pll_17_-_28-5-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4962/pll_17_-_28-5-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Cria a medalha “Zumbi dos Palmares”, no âmbito do Município de Piedade - SP e regulamenta a sua concessão.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4963/pll_18_-_28-5-2024_joacildo_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4963/pll_18_-_28-5-2024_joacildo_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a observância de normas técnicas para o uso do espaço público pelas concessionárias de serviço público de distribuição de energia elétrica e demais empresas que compartilhem sua infraestrutura e sobre a retirada de fios inutilizados em vias públicas do Município de Piedade/SP e dá outras providências.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5013/pll_19_-_27-6-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5013/pll_19_-_27-6-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da rua Juan Canalles Puentas localizada na quarta travessa da antiga estrada Piedade-Sorocaba para Juan Canales Puertas.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5020/pll_21-_28-6-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5020/pll_21-_28-6-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Vera de Fátima Corrêa da Silva à rua 5, localizada no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5134/pll_22_-_29-10-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5134/pll_22_-_29-10-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios de controle da emissão de ruídos decorrentes de escapamentos de motocicletas e veículos similares, considerando o interesse local, no município de Piedade.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5155/pll_23_-_8-11-2024_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5155/pll_23_-_8-11-2024_mesa.pdf</t>
   </si>
   <si>
     <t>Introduz modificações na súmula de atribuições dos Procuradores Legislativos da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5174/pll_24_-_22-11-2024_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5174/pll_24_-_22-11-2024_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Piedade para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4766/pr__1_-_30-1-2024_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4766/pr__1_-_30-1-2024_mesa.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência para a Prefeitura Municipal de Piedade de bens móveis e equipamentos em desuso pela Câmara.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4823/pr__2_-_8-3-2024_wandi_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4823/pr__2_-_8-3-2024_wandi_assinado.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 107 caput e parágrafos e revoga o artigo 113, todos da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4912/pr_3_-_12-4-2024_mesa_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4912/pr_3_-_12-4-2024_mesa_assinado.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de Piedade, estado de São Paulo, para a 19ª Legislatura, conforme especifica.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5113/pr_4-_9-10-2024_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5113/pr_4-_9-10-2024_mesa.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratar de interesses particulares à vereadora Maria Vicentina Godinho Pereira da Silva.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5153/pr_5_-_8-11-2024_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5153/pr_5_-_8-11-2024_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Auxílio-Saúde aos servidores ativos da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5163/pr_6_-_14-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5163/pr_6_-_14-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao caput do artigo 252 da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/pr_7_-_28-11-2024_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/pr_7_-_28-11-2024_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do auxílio-saúde aos servidores ativos da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Alex P. da Silva, Caio Cezar da S. Martori, José Anésio X. Lemes, Nelson P. de Oliveira (Camarão), Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5207/pr_8_-_28-11-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5207/pr_8_-_28-11-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 52 e inclui o artigo 73-A,na Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>PELOR</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori, Alex P. da Silva, José Anésio X. Lemes, Nelson P. de Oliveira (Camarão), Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5206/plom_3-28-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5206/plom_3-28-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 106-A à Lei Orgânica do Município de Piedade/SP.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4735/requerimento_1_-_3-1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4735/requerimento_1_-_3-1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Airton Mendes da Silva.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4738/requerimento_2_-_8_1-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4738/requerimento_2_-_8_1-2024_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Neusa Torres.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4741/requerimento_3_-_22-1-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4741/requerimento_3_-_22-1-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Lucas Soares.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4763/requerimento_4_-_29-1-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4763/requerimento_4_-_29-1-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>Questiona se a PDD – 040 que sai do Bairro das Furnas e vai até Vila Élvio, passando pelo centro do Bairro dos Soares, está apta a receber denominação.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4768/requerimento_5_-_2-2-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4768/requerimento_5_-_2-2-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o salário das Conselheiras Tutelares de Piedade.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Caio Cezar da S. Martori, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4769/requerimento_6_-_2-2-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4769/requerimento_6_-_2-2-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a revisão geral anual dos servidores públicos de Piedade</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>Maurinho Machado, Caio Cezar da S. Martori, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4771/requerimento_7_-_2-2-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4771/requerimento_7_-_2-2-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o recurso liberado pela Lei Paulo Gustavo.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4777/requerimento_8_-_6-2-2024_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4777/requerimento_8_-_6-2-2024_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento prematuro de Benjamim Gomes Machado.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4779/requerimento_9_-_15-2-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4779/requerimento_9_-_15-2-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Nilse de Castro Alves.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4781/requerimento_10_-_19-2-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4781/requerimento_10_-_19-2-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Cestari.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4785/requerimento_11-_20-2-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4785/requerimento_11-_20-2-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Romeu de Gois.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4786/requerimento_12-_22-2-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4786/requerimento_12-_22-2-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Questiona se as ruas indicadas no mapa, no Bairro do Ciriaco, estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4788/requerimento_13-_22-2-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4788/requerimento_13-_22-2-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>Questiona se a Estrada Municipal sem codificação localizada no Bairro dos Ruivos está apta a receber denominação.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4790/requerimento_14_-_23-2-2024_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4790/requerimento_14_-_23-2-2024_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Questiona se a Estrada Municipal PDD 363 (antiga SP 79), no trecho que passa no Bairro Miguel Russo até a Ponte do Rio Sarapuí, está apta para receber denominação.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>Maurinho Machado, Alex P. da Silva, Caio Cezar da S. Martori, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4791/requerimento_15_-_23-2-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4791/requerimento_15_-_23-2-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as obras de recuperação do asfalto do bairro do Roseira.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4796/requerimento_16_-13-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4796/requerimento_16_-13-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os cargos/funções comissionados do Poder Executivo.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4799/requerimento_17_-13-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4799/requerimento_17_-13-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o decreto n. 9385/23</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4800/requerimento_18_-13-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4800/requerimento_18_-13-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a contratação de empresa para prestar o serviço de transporte escolar.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4801/requerimento_19-13-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4801/requerimento_19-13-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as compras dos kits robótica e palavra cantada.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4803/requerimento__20_-_1o-3-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4803/requerimento__20_-_1o-3-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Pedro Alcântara de Macêdo.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4807/requerimento_21_-_1o-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4807/requerimento_21_-_1o-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona sobre as obras/reformas realizadas pela secretaria serviços públicos municipal.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4808/requerimento_22_-1o-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4808/requerimento_22_-1o-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre danos causados as vias públicas, ocasionados pela movimentação de terra (terraplanagem) de propriedades particulares, após as fortes chuvas ocorridas na semana do dia 20/1/2024.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4809/requerimento_23_-_4-3-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4809/requerimento_23_-_4-3-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Fábio Felipe Rolim de Góes.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4812/requerimento_24_-_5-3-2024_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4812/requerimento_24_-_5-3-2024_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Arilton de Souza.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4818/requerimento_25_-_7-3-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4818/requerimento_25_-_7-3-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Miguel Morales.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4825/requerimento_26_-_8-3-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4825/requerimento_26_-_8-3-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os campeonatos municipais de futebol e futsal de menores.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4844/requerimento_27_-_8-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4844/requerimento_27_-_8-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as contratações emergenciais no município.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4832/requerimento_28_-_8-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4832/requerimento_28_-_8-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre realização de serviços de máquinas e colocação de pedra no município.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4831/requerimento_29_-_11-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4831/requerimento_29_-_11-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas aos contratos e pagamentos com a Santa Casa de Misericórdia de Piedade</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4834/requerimento_30_-_14-3-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4834/requerimento_30_-_14-3-2024_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Shirley Maria de Andrade.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4839/requerimento_31_-_15-3-2024_nilza.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4839/requerimento_31_-_15-3-2024_nilza.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Raul Maciel de Oliveira.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4836/requerimento_32_-_14-3-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4836/requerimento_32_-_14-3-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas às obras de contenção no bairro Bom Pastor.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4840/requerimento_33_-_14-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4840/requerimento_33_-_14-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao programa de castração municipal de cães e gatos.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4838/requerimento_34_-_14-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4838/requerimento_34_-_14-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à construção de escola nos bairros Jurupará e Paulas e Mendes.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4845/requerimento_35_-_14-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4845/requerimento_35_-_14-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao material escolar para os alunos da rede pública municipal.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4846/requerimento_36_-_15-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4846/requerimento_36_-_15-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à tabela de cargos e salários do município de Piedade e relação de cargos comissionados.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4847/requerimento_37_-_15-3-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4847/requerimento_37_-_15-3-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre obra realizada na praça da Bandeira.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4855/requerimento_38_-_15-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4855/requerimento_38_-_15-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao AVCB das escolas municipais.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4853/requerimento_39_-_15-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4853/requerimento_39_-_15-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre ruas no Jardim Secol.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4859/requerimento_40_-_18-3-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4859/requerimento_40_-_18-3-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre fixação de placas indicativas com nome das ruas na Vila São Paulo, Bairro Moreira e Jardim Nunes.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4866/requerimento_41_-_22-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4866/requerimento_41_-_22-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a poda de árvores.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4868/requerimento_42_-_22-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4868/requerimento_42_-_22-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da regulamentação da Lei nº 4.786, de 28 de setembro de 2022.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4869/requerimento_43_-_22-3-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4869/requerimento_43_-_22-3-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da publicação das leis e decretos municipais.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4881/requerimento_44_-_27-3-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4881/requerimento_44_-_27-3-2024_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Regis Batroff.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>Maurinho Machado, Alex P. da Silva, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4872/requerimento_45_-_27-3-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4872/requerimento_45_-_27-3-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o plano de carreira dos Guardas Municipais.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4873/requerimento_46_-_27-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4873/requerimento_46_-_27-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a fila de cirurgias de fimose.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4874/requerimento_47_-_27-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4874/requerimento_47_-_27-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o transbordo de resíduos sólidos urbanos em Piedade.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4875/requerimento_48_-_27-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4875/requerimento_48_-_27-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a reforma da escola Cônego.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4876/requerimento_49_-_27-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4876/requerimento_49_-_27-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o imóvel matrícula 21035, registrado no Cartório de Registro de Imóveis de Piedade.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4877/requerimento_50_-_27-3-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4877/requerimento_50_-_27-3-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o FADAP.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4885/requerimento_51_-_2-4-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4885/requerimento_51_-_2-4-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Elisabeth Massarelli do Lago.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4895/requerimento_52_-_5-4-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4895/requerimento_52_-_5-4-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre imóveis no bairro do Roseira.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4896/requerimento_53_-_5-4-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4896/requerimento_53_-_5-4-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a contratação de empresa especializada em locação de impressoras multifuncionais.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4899/requerimento_54_-_5-4-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4899/requerimento_54_-_5-4-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a contratação de empresa especializada na manutenção de iluminação pública.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4903/requerimento_55_-_10-4-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4903/requerimento_55_-_10-4-2024_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre emendas parlamentares.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4905/requerimento_56_-_10-4-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4905/requerimento_56_-_10-4-2024_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a falta de funcionários na farmácia municipal.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4907/requerimento_57_-_12-4-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4907/requerimento_57_-_12-4-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Carlos Augusto de Camargo.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4908/requerimento_59_-_12-4-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4908/requerimento_59_-_12-4-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao envio de materiais às escolas municipais.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4909/requerimento_60_-_12-4-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4909/requerimento_60_-_12-4-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas às escolas municipais.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4917/requerimento_61_-_15-4-2024_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4917/requerimento_61_-_15-4-2024_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Cacilda da Rosa Silva.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4914/requerimento_62_-_19-4-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4914/requerimento_62_-_19-4-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a fila de cirurgias de prótese de quadril.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4916/requerimento_63_-_18-4-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4916/requerimento_63_-_18-4-2024_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Rita da Silva Sertori.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4918/requerimento_64_-_22-4-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4918/requerimento_64_-_22-4-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Paulo Roberto Gomes de Abreu.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4920/requerimento_65_-_26-4-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4920/requerimento_65_-_26-4-2024_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antônio Francisco dos Santos.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4921/requerimento_66_-_29-4-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4921/requerimento_66_-_29-4-2024_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Leôncio Tenório.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4925/requerimento_68_-_2-5-2024_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4925/requerimento_68_-_2-5-2024_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Ricardo Rodrigues.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4927/requerimento_69_-_3-5-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4927/requerimento_69_-_3-5-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a contratação de empresa responsável por gerir e executar os serviços nas residências terapêuticas no município.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4931/requerimento_70-_7-5-2024_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4931/requerimento_70-_7-5-2024_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Terezinha de Lurdes Martins.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4937/requerimento_71-_9-5-2024_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4937/requerimento_71-_9-5-2024_jeferson.pdf</t>
   </si>
   <si>
     <t>Questiona se ruas localizadas no Bairro Jurupará estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4939/requerimento_72-_10-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4939/requerimento_72-_10-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4940/requerimento_73-_10-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4940/requerimento_73-_10-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à Santa Casa de Misericórdia de Piedade.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4941/requerimento_74-_10-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4941/requerimento_74-_10-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da prestação de serviços de pintura de sinalização de trânsito.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4942/requerimento_75-_10-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4942/requerimento_75-_10-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações dos serviços de home care.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4943/requerimento_76-_10-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4943/requerimento_76-_10-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações complementares relacionadas a AVCB das escolas municipais.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4944/requerimento_77-10-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4944/requerimento_77-10-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao mapeamento de áreas de risco em Piedade, prevenção e plano de contingência em caso de cheias e desastres.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4950/requerimento_78-14-5-2024_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4950/requerimento_78-14-5-2024_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Amauri Brisola.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4951/requerimento_79-15-5-2024_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4951/requerimento_79-15-5-2024_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Zilbina Lourenço Vieira.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4945/requerimento_80-_17-5-2024_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4945/requerimento_80-_17-5-2024_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Laura Anhaia Teixeira.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4947/requerimento_81-_21-5-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4947/requerimento_81-_21-5-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Victor Antônio Sikorski Neto.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4946/requerimento_82-_22-5-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4946/requerimento_82-_22-5-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Caetana Cardoso Coutinho.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4952/requerimento_83-_23-5-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4952/requerimento_83-_23-5-2024_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Claudinir Soares da Rosa.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4955/requerimento_84_-_24-5-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4955/requerimento_84_-_24-5-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre asfaltamento na Rua Simão Vieira de Moraes – altura do Jardim Oriental.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4956/requerimento_85_-_24-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4956/requerimento_85_-_24-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relativas às emendas parlamentares.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4957/requerimento_86_-_24-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4957/requerimento_86_-_24-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do Concurso Público nº. 01/2024 da Prefeitura de Piedade.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4958/requerimento_87_-_24-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4958/requerimento_87_-_24-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à emenda parlamentar de asfaltamento do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4959/requerimento_88_-_24-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4959/requerimento_88_-_24-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à coleta de recicláveis no município de Piedade.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4960/requerimento_89_-_24-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4960/requerimento_89_-_24-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas às verbas de combate à dengue.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4969/requerimento_90_-_29-5-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4969/requerimento_90_-_29-5-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Dario Baptista Ribeiro.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4964/requerimento_91_-_29-5-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4964/requerimento_91_-_29-5-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre fornecimento das formulas especiais de leite em pó, nas creches municipais.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4967/requerimento_92_-_29-5-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4967/requerimento_92_-_29-5-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre autorização de construção em margem de rio.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4966/requerimento_93_-_29-5-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4966/requerimento_93_-_29-5-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre origem de recursos para evento no aniversário do município.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4973/requerimento_94_-_7-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4973/requerimento_94_-_7-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Serviço de Atendimento Domiciliar.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4974/requerimento_95_-_7-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4974/requerimento_95_-_7-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao Fundo de Proteção e Bem Estar Animal de Piedade.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4975/requerimento_96_-_7-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4975/requerimento_96_-_7-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à aplicação de multas por maus-tratos de animais em Piedade.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4978/requerimento_97_-_7-6-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4978/requerimento_97_-_7-6-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre pavimentação para a Estrada Municipal Lourenço Pires de Jesus, Bairro da Liberdade (próximo ao restaurante Piccin).</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4979/requerimento_98_-_7-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4979/requerimento_98_-_7-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a aquisição de cobertores.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4980/requerimento_99_-_7-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4980/requerimento_99_-_7-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre uso de veículo oficial da Secretaria de Educação, Cultura, Esporte e Lazer.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4981/requerimento_100_-_7-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4981/requerimento_100_-_7-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações complementares aos requerimentos 41/2024 e 72/2024 relacionadas à poda de árvores.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4982/requerimento_101_-_7-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4982/requerimento_101_-_7-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à quantidade de estudantes que se cadastraram para receber o auxílio-transporte aos universitários.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4983/requerimento_102_-_7-6-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4983/requerimento_102_-_7-6-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o contrato de fornecimento de oxigênio no município.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4984/requerimento_103_-_10-6-2024_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4984/requerimento_103_-_10-6-2024_joacildo.pdf</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4990/rquerimento104_-_14-6-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4990/rquerimento104_-_14-6-2024_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações se há estudo para colocação de lombadas da estrada vicinal Lázaro Prestes de Oliveira (PDD-275), do Bairro da Bateia de Baixo.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4991/rquerimento105_-_14-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4991/rquerimento105_-_14-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à produção de oxigênio medicinal da Santa Casa de Misericórdia de Piedade.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4992/rquerimento106_-_14-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4992/rquerimento106_-_14-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do Transporte Escolar.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4994/requerimento_107_-14-6-2024_wandi_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4994/requerimento_107_-14-6-2024_wandi_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre alvará sanitário do laboratório que presta serviços ao Município.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4995/requerimento_108_-_18-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4995/requerimento_108_-_18-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do Transporte Público Municipal.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4997/requerimento_109_-_19-6-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4997/requerimento_109_-_19-6-2024_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações se há estudo para colocação de lombadas na estrada pavimentada no Bairro da Bateia de Baixo.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4998/requerimento_110_-_20-6-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4998/requerimento_110_-_20-6-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria de Lourdes Américo Salvetti.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5000/requerimento_111_-_21-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5000/requerimento_111_-_21-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas aos alunos com Transtorno do Espectro Autista – TEA – na Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>Maurinho Machado, Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5001/requerimento_112_-_21-6-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5001/requerimento_112_-_21-6-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as obras de recuperação do asfalto do bairro Roseira.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5002/requerimento_113_-_21-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5002/requerimento_113_-_21-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Questiona se estrada vicinal do Bairro Jurupará está apta a receber denominação.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5003/requerimento_114_-_21-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5003/requerimento_114_-_21-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à emenda parlamentar de Iluminação pública da Deputada Estadual Maria Lucia Amary.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5004/requerimento_115_-_21-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5004/requerimento_115_-_21-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Questiona o cumprimento da Lei Municipal nº 4.532, de 22 de novembro de 2017 – Lei de muro e calçada.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5006/requerimento_116_-_24-6-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5006/requerimento_116_-_24-6-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Vera de Fátima Corrêa da Silva.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5007/requerimento_117_-_25-6-2024_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5007/requerimento_117_-_25-6-2024_jeferson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Miguel Torres.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5010/requerimento_118_-_26-6-2024_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5010/requerimento_118_-_26-6-2024_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Nazira dos Santos Domingues.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5023/requerimento_119_-_26-6-2024_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5023/requerimento_119_-_26-6-2024_adilson.pdf</t>
   </si>
   <si>
     <t>Questiona se quais ruas públicas do Bairro Castanho estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5011/requerimento_no_120_-_26-6-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5011/requerimento_no_120_-_26-6-2024_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Osny Vieira Cardoso.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5015/requerimento_121_-_28-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5015/requerimento_121_-_28-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à licitação de contratação de empresa especializada em castração de cães e gatos.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5016/requerimento_122_-_28-6-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5016/requerimento_122_-_28-6-2024_caio.pdf</t>
   </si>
   <si>
     <t>Questiona a regulamentação da Lei Municipal nº 4.834, de 19 de outubro de 2023 – Dispõe sobre a autorização onerosa para uso dos próprios públicos.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5022/requerimento_123_-_3-7-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5022/requerimento_123_-_3-7-2024_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Rosa da Silva.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5024/requerimento_124_-_10-7-2024__wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5024/requerimento_124_-_10-7-2024__wandi.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito, com a finalidade de apurar eventuais irregularidades na licitação – Pregão Presencial nº 58/2022, Contrato nº 107/2022, decorrentes de atos do Sr. Geraldo Pinto de Camargo Filho, Prefeito Municipal de Piedade, objetos da denúncia nº 1/2024, bem como as relações contratuais com a empresa Lemes e Trancoso.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5026/requerimento_125_-_15-7-2024__adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5026/requerimento_125_-_15-7-2024__adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Geraldo Pinto de Camargo.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5027/requerimento_126_-_17-7-2024__jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5027/requerimento_126_-_17-7-2024__jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Pedro Rodrigues.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5029/requerimento_127_-_18-7-2024__nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5029/requerimento_127_-_18-7-2024__nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Jorge Labre da Silva.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5050/requerimento_128_-_19-7-2024__alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5050/requerimento_128_-_19-7-2024__alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Salvador Nunes da Silva.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5036/requerimento_129_-_2-8-2024__jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5036/requerimento_129_-_2-8-2024__jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Luiz Vieira dos Santos.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5035/requerimento_130_-_2-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5035/requerimento_130_-_2-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do corte de árvores na Rua Expedito da Silva Correia.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5037/requerimento_131_-_2-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5037/requerimento_131_-_2-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do aditamento de 25% no contrato de serviços de pintura de sinalização de trânsito</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5039/requerimento_132_-_2-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5039/requerimento_132_-_2-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao monitoramento de segurança por câmeras nas áreas públicas de Piedade.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5043/requerimento_133_-_8-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5043/requerimento_133_-_8-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a implantação de lombada.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5045/requerimento_134_-_8-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5045/requerimento_134_-_8-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre área do CDHU MARINO GODINHO – VILA QUINTINO.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5046/requerimento_135_-_9-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5046/requerimento_135_-_9-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Questiona sobre o planejamento da administração nas obras de calçamento da Avenida Tancredo Neves no Bairro dos Cotianos</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5047/requerimento_136_-_9-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5047/requerimento_136_-_9-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5048/requerimento_137_-_9-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5048/requerimento_137_-_9-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do Transporte Público Municipal</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5051/requerimento_138_-_13-8-2024__alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5051/requerimento_138_-_13-8-2024__alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Neuza Maria da Silva Martin</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5054/requerimento_139_-_19-8-2024__alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5054/requerimento_139_-_19-8-2024__alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Vitória Pinto.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5053/requerimento_140_-_19-8-2024__joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5053/requerimento_140_-_19-8-2024__joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Dirceu Alves Vieira.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5055/requerimento_141_-_19-8-2024__nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5055/requerimento_141_-_19-8-2024__nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Rogério Augusto Aires de Araújo.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5059/requerimento_142_-_19-8-2024__adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5059/requerimento_142_-_19-8-2024__adilsom.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua 2 localizada no Bairro dos Paulas e Mendes está apta a receber denominação.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5061/requerimento_143_-_20-8-2024__nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5061/requerimento_143_-_20-8-2024__nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Irene Andrade Guedes.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5062/requerimento_144_-_20-8-2024__nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5062/requerimento_144_-_20-8-2024__nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Sostenes Dantas Guedes.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5058/requerimento_145_-_20-8-2024__caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5058/requerimento_145_-_20-8-2024__caio.pdf</t>
   </si>
   <si>
     <t>Questiona se a travessa da Rua Martha Zanfirow de Camargo no JARDIM SECOL está apta a receber denominação</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5060/requerimento_146_-_21-8-2024__adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5060/requerimento_146_-_21-8-2024__adilsom.pdf</t>
   </si>
   <si>
     <t>Questiona quais estradas da região do Bairro Piratuba, nas proximidades da “Comunidade São Pedro”, estão aptas a receberem denominação.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5064/requerimento_147_-_23-8-2024__nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5064/requerimento_147_-_23-8-2024__nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Gilberto Saes.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5065/requerimento_148_-_23-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5065/requerimento_148_-_23-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre pagamento de arbitragem contratadas pela Prefeitura.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5068/requerimento_149_-_23-8-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5068/requerimento_149_-_23-8-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a entrega de uniforme escolar na rede pública</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5071/requerimento_150_-_26-8-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5071/requerimento_150_-_26-8-2024_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do seu avô Sr. Moacyr Vieira Ribeiro.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5073/requerimento_151_-_28-8-2024_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5073/requerimento_151_-_28-8-2024_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o campo de futebol da Vila Moraes.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5075/requerimento_152_-_30-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5075/requerimento_152_-_30-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à fila de espera de crianças com Transtorno do Espectro Autista – TEA na AMAP.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5076/requerimento_153_-_30-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5076/requerimento_153_-_30-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações adicionais a respeito do corte de árvores na Rua Expedito da Silva Correia.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5077/requerimento_154_-_30-8-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5077/requerimento_154_-_30-8-2024_caio.pdf</t>
   </si>
   <si>
     <t>Requer o envio do relatório de obras de calçadas e muros em próprios públicos realizados de 2021 a 2024.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5080/requerimento_155_-_3-9-2024_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5080/requerimento_155_-_3-9-2024_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Jandira Cardoso Domingues.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5084/requerimento_156_-_6-9-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5084/requerimento_156_-_6-9-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à construção/aquisição do terreno onde será construída a Escola dos Godinhos/Piraporinha.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5085/requerimento_157_-_6-9-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5085/requerimento_157_-_6-9-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao pagamento de quinquênio dos profissionais da educação.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5086/requerimento_158_-_9-9-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5086/requerimento_158_-_9-9-2024_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Domingos Vargem.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5087/requerimento_159_-_9-9-2024_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5087/requerimento_159_-_9-9-2024_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Danilo Pereira Domingues.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5088/requerimento_160_-_9-9-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5088/requerimento_160_-_9-9-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Stefano Paslar.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5090/requerimento_161_-_12-9-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5090/requerimento_161_-_12-9-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao mutirão de castração de cães e gatos realizado pela Prefeitura através de empresa contratada</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5092/requerimento_162_-_16-9-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5092/requerimento_162_-_16-9-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Amós Pedroso de Almeida.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Nelson P. de Oliveira (Camarão), Alex P. da Silva, José Anésio X. Lemes, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5095/requerimento_163_-_20-9-2024_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5095/requerimento_163_-_20-9-2024_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as obras de pavimentações das vicinais do Caetezal e da Bateia.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5099/requerimento_164_-_20-9-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5099/requerimento_164_-_20-9-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o processo administrativo relativo à pedreira/mineradora do Piraporinha.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5100/requerimento_165_-_20-9-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5100/requerimento_165_-_20-9-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o processo administrativo relativo à escola do Piraporinha.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5098/requerimento_166_-_20-9-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5098/requerimento_166_-_20-9-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre multas e condenações em desfavor da municipalidade.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5101/requerimento_167_-_23-9-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5101/requerimento_167_-_23-9-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Leila Marum Santos.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5107/requerimento_168_-_27-9-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5107/requerimento_168_-_27-9-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção de linha de tubo no bairro do Piraporinha.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5103/requerimento_169_-_27-9-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5103/requerimento_169_-_27-9-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do transporte escolar.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5104/requerimento_170_-_27-9-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5104/requerimento_170_-_27-9-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do cargo de bibliotecária.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5105/requerimento_171_-_27-9-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5105/requerimento_171_-_27-9-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do incêndio em ônibus escolar.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5112/requerimento_172_-_4-10-2024_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5112/requerimento_172_-_4-10-2024_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Solicita licença para tratar de interesses particulares.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5121/requerimento_173_-_8-10-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5121/requerimento_173_-_8-10-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Sandra Maria Rolim Rosa Camargo.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5120/requerimento_174_-_11-10-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5120/requerimento_174_-_11-10-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à iluminação pública.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5125/requerimento_175_-_18-10-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5125/requerimento_175_-_18-10-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção da nova ETEC.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5126/requerimento_176_-_18-10-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5126/requerimento_176_-_18-10-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a revitalização do Jardim Oriental Saikishi Yamashita.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5124/requerimento_177_-_18-10-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5124/requerimento_177_-_18-10-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da remoção de professores da Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5132/requerimento_178_-_24-10-2024_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5132/requerimento_178_-_24-10-2024_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Romoaldo Prado.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5136/requerimento_179_-_1-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5136/requerimento_179_-_1-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações complementares relacionadas ao mutirão de castração de cães e gatos realizado pela Prefeitura através de empresa contratada.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5137/requerimento_180_-_1-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5137/requerimento_180_-_1-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à coleta de recicláveis no Município de Piedade.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5139/requerimento_181_-_1-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5139/requerimento_181_-_1-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à compra de material escolar para a rede municipal de educação 2025.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5140/requerimento_182_-_1-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5140/requerimento_182_-_1-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito de concursos públicos da Prefeitura de Piedade para 2025.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5141/requerimento_183_-_1-11-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5141/requerimento_183_-_1-11-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Casa da Mulher de Piedade.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5143/requerimento_184_-_1-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5143/requerimento_184_-_1-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao quadro de funcionários escolas municipais.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5149/requerimento_185_-_8-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5149/requerimento_185_-_8-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à demanda reprimida no atendimento de especialidades médicas do Ambulatório Médico e Odontológico Municipal de Piedade.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5150/requerimento_186_-_8-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5150/requerimento_186_-_8-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à autuação e retirada de animais em situação de maus tratos no Bairro Campininha.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5151/requerimento_187_-_8-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5151/requerimento_187_-_8-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito dos veículos pertencentes à Vigilância Sanitária.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5152/requerimento_188_-_8-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5152/requerimento_188_-_8-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito das ocorrências na Rua Eurico Cerqueira Cesar.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5154/requerimento_189_-_8-11-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5154/requerimento_189_-_8-11-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a realização de licitações presenciais.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5156/requerimento_190_-_8-11-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5156/requerimento_190_-_8-11-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a regularização fundiária em região do bairro Butuca.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5159/requerimento_191_-_14-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5159/requerimento_191_-_14-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito manutenção de veículos da frota municipal</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5165/requerimento_192_-_14-11-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5165/requerimento_192_-_14-11-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua de frente ACEP em frente ao Kai Kan está apta a receber denominação.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5166/requerimento_193_-_14-11-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5166/requerimento_193_-_14-11-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre estudos contratados pela municipalidade.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5167/requerimento_194_-_14-11-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5167/requerimento_194_-_14-11-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona se viela na rua Djalma de Almeida Ramalho está apta a receber denominação</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_195_-_19-11-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_195_-_19-11-2024_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Michele da Silva Ribeiro.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_196_-_21-11-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_196_-_21-11-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antônio Nelcy de Andrade.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5170/requerimento_197_-_21-11-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5170/requerimento_197_-_21-11-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pela fatalidade do jovem Marcos Aurélio Cardenas Acosta.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5171/requerimento_198_-_22-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5171/requerimento_198_-_22-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao pagamento pelos serviços prestados pelas empresas de transporte escolar.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5172/requerimento_199_-_22-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5172/requerimento_199_-_22-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à construção de Escola nos bairros do Jurupará e Paulas e Mendes.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5173/requerimento_200_-_22-11-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5173/requerimento_200_-_22-11-2024_mauro.pdf</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5176/requerimento_201_-_26-11-2024_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5176/requerimento_201_-_26-11-2024_mauro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Marlene de Oliveira Marum.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5204/requerimento_202-_29-11-2024_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5204/requerimento_202-_29-11-2024_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao auxílio transporte aos universitários.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5210/requerimento_203_-_06-12-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5210/requerimento_203_-_06-12-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona sobre Edital da Lei Aldir Blanc 2024</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5211/requerimento_204_-_06-12-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5211/requerimento_204_-_06-12-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o contrato com empresa contratada pela municipalidade.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5216/requerimento_205_-_12-12-2024_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5216/requerimento_205_-_12-12-2024_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Ilda Dias de Moraes Yamanaka.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5222/requerimento_206_-_17-12-2024_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5222/requerimento_206_-_17-12-2024_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Anézia Lemes de Mattos.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4789/substitutivo_ao_pll_1_2024l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4789/substitutivo_ao_pll_1_2024l.pdf</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4926/spr__2-5-2024_caio_wandi_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4926/spr__2-5-2024_caio_wandi_assinado.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 17, 107, 111, 112, 206 e revoga o artigo 113, todos da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5012/spll_17_-_27-6-2024_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5012/spll_17_-_27-6-2024_valdinei.pdf</t>
   </si>
   <si>
     <t>Cria a condecoração “Zumbi dos Palmares”, no âmbito do Município de Piedade - SP e regulamenta a sua concessão.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5214/spre__6-11-2024_caio_.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5214/spre__6-11-2024_caio_.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 185, 186 e 252 caput da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4835/rf_1_-_pr__10-2023_-_12-3-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4835/rf_1_-_pr__10-2023_-_12-3-2024.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 6º da Resolução nº 4, de 10 de abril de 2018 — Regulamenta a concessão de título de cidadão honorário ou qualquer outra honraria ou homenagem a pessoas que, reconhecidamente, tenham prestado serviços ao Município.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4886/rf_2_-_pl__10-2024_-_1-4-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4886/rf_2_-_pl__10-2024_-_1-4-2024.pdf</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4900/rf_3_-_sb__1-2024_-_9-4-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4900/rf_3_-_sb__1-2024_-_9-4-2024.pdf</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4930/rf_4_-_ple__6-2024_-_7-5-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4930/rf_4_-_ple__6-2024_-_7-5-2024.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Piedade o Congresso Geral de Jovens — Umadecampi — e dá outras providências.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4968/rf_5_-_spr__2-2024_-_4-6-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4968/rf_5_-_spr__2-2024_-_4-6-2024.pdf</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5049/rf_6_-_sb_3-2024_-_13-8-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5049/rf_6_-_sb_3-2024_-_13-8-2024.pdf</t>
   </si>
   <si>
     <t>Cria a condecoração "Zumbi dos Palmares", no âmbito do Município de Piedade - SP e regulamenta a sua concessão.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5072/rf_7_-_ple_16-2024_-_27-8-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5072/rf_7_-_ple_16-2024_-_27-8-2024.pdf</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5219/rf_8_-_pr_6-2024_-_17-12-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5219/rf_8_-_pr_6-2024_-_17-12-2024.pdf</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5220/rf_9_-_ple_21-2024_-_17-12-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5220/rf_9_-_ple_21-2024_-_17-12-2024.pdf</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
     <t>CP - Comissão Processante para apurar denúncia apresentada pela Sra. Roseli Mendes Correa</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4913/relatorio_1-2024.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4913/relatorio_1-2024.pdf</t>
   </si>
   <si>
     <t>Relatório final da comissão processante referente à Denúncia nº 1/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5362,67 +5362,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4737/emenda_1_-_05-01-2024_-_pr_10-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4824/emenda_2_-_08-03-2024_-_pr_10-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4826/emenda_3_-_08-03-2024_-_pll_10-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4906/emenda_4_-_11-04-2024_-_ple_6-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5184/emenda_5_-_26-04-2024_-_ple_21-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5200/emenda_6_-_26-04-2024_-_ple_21-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5199/emenda_7_-_26-04-2024_-_ple_21-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5198/emenda_8_-_26-04-2024_-_ple_21-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5197/emenda_9_-_26-04-2024_-_ple_21-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5196/emenda_10_-_26-04-2024_-_ple_21-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5180/emenda_11_-_26-04-2024_-_ple_21-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5191/emenda_12-_26-04-2024_-_ple_21-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5190/emenda_13-_26-04-2024_-_ple_21-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5183/emenda_14-_26-04-2024_-_ple_21-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5182/emenda_15-_26-04-2024_-_ple_21-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5178/emenda_16-_26-04-2024_-_ple_21-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5179/emenda_17-_26-04-2024_-_ple_21-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5189/emenda_18_-_26-04-2024_-_ple_21-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5187/emenda_19_-_26-04-2024_-_ple_21-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5186/emenda_20_-_26-04-2024_-_ple_21-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5201/emenda_21_-_26-04-2024_-_ple_21-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5202/emenda_22_-_26-04-2024_-_ple_21-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5195/emenda_23_-_26-04-2024_-_ple_21-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5185/emenda_24_-_26-04-2024_-_ple_21-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5192/emenda_25_-_26-04-2024_-_ple_21-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5188/emenda_26_-_26-04-2024_-_ple_21-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5181/emenda_27_-_26-04-2024_-_ple_21-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5194/emenda_28_-_26-04-2024_-_ple_21-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5193/emenda_29_-_26-04-2024_-_ple_21-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4739/indicacao_1_-_12-1-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4740/indicacao_2_-_18-1-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4742/indicacao_3-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4743/indicacao_4-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4744/indicacao_5-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4745/indicacao_6-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4746/indicacao_7-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4747/indicacao_8-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4748/indicacao_9-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4749/indicacao_10-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4750/indicacao_11-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4751/indicacao_12-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4752/indicacao_13-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4753/indicacao_14-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4754/indicacao_15-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4755/indicacao_16-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4756/indicacao_17-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4757/indicacao_18-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4764/indicacao_19_-_30-1-2024_wandi_-_1doc_2-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4767/indicacao_20_-_2-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4770/indicacao_21_-_2-2-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4772/indicacao_22_-_2-2-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4773/indicacao_23-6-2-2024_adilson.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4774/indicacao_24_-_7-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4775/indicacao_25_-_7-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4776/indicacao_26_-_8-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4782/indicacao_27_-_20-2-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4783/indicacao_28_-20-2-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4784/indicacao_29_-20-2-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4787/indicacao_30_-_22-2-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4792/indicacao_31-_26-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4794/indicacao_32-_27-2-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4813/indicacao_33_-_5-3-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4814/indicacao_34_-_5-3-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4804/indicacao_35_-_1o-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4805/indicacao_36_-_1o-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4806/indicacao_37_-_1o-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4815/indicacao_38_-_5-3-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4816/indicacao_39_-_5-3-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4830/indicacao_40_-_6-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4827/indicacao_41_-_8-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4828/indicacao_42_-_8-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4829/indicacao_43_-_8-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4841/indicacao_44_-_8-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4837/indicacao_45-_13-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4842/indicacao_46_-_15-3-2024_jose.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4843/indicacao_47_-_15-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4848/indicacao_48_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4849/indicacao_49_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4850/indicacao_50_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4851/indicacao_52_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4856/indicacao_53_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4852/indicacao_54_-_18-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4857/indicacao_55_-_19-3-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4858/indicacao_56_-_19-3-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4860/indicacao_57_-_19-3-2024_maurodoc.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4861/indicacao_58_-_21-3-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4883/indicacao_59_-_2-4-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4867/indicacao_60_-_22-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4884/indicacao_61_-_22-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4893/indicacao_62_-_4-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4887/indicacao_63_-_2-4-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4888/indicacao_64_-_2-4-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4897/indicacao_65_-_5-4-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4898/indicacao_66_-_5-4-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4904/indicacao_67_-_10-4-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4902/indicacao_68-_10-4-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4928/indicacao_69_-_3-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4929/indicacao_70_-_3-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4932/indicacao_71_-_6-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4936/indicacao_72_-_8-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4934/indicacao_73-_8-5-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4953/indicacao_74_-_23-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4965/indicacao_75_-_29-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4970/indicacao_76-7-6-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4971/indicacao_77-7-6-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4972/indicacao_78_-7-6-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4976/indicacao_79_-7-6-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4977/indicacao_80_-7-6-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4986/indicacao_81-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4985/indicacao_82_-__10-6-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4988/indicacao_83_-_11-6-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4989/indicacao_84_-_13-6-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4996/indicacao_85_-_19-6-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4999/indicacao_86_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5005/indicacao_87_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5008/indicacao_88_-_25-6-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5009/indicacao_89_-_25-6-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5017/indicacao_90_-_28-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5018/indicacao_91_-_1o-7-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5033/indicacao_92_-_19-7-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5030/indicacao_93_-_19-7-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5031/indicacao_94_-_22-7-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5032/indicacao_95_-_23-72024_jose.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5038/indicacao_96_-_2-8-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5040/indicacao_97_-_2-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5041/indicacao_98_-_2-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5042/indicacao_99_-_8-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5044/indicacao_100_-_8-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5052/indicacao_101_-_9-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5056/indicacao_102_-_20-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5057/indicacao_103_-_20-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5063/indicacao_104_-_22-8-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5070/indicacao_105_-_22-8-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5066/indicacao_106_-_23-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5067/indicacao_107_-_23-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5069/indicacao_108_-_23-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5074/indicacao_109_-_30-8-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5078/indicacao_110_-_30-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5081/indicacao_111_-_3-9-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5082/indicacao_112_-_3-9-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5079/indicacao_113_-_3-9-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5083/indicacao_114_-_6-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5089/indicacao_115_-_12-9-2024_adilsom.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5091/indicacao_116_-_13-9-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5093/indicacao_117_-_16-9-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5108/indicacao_118_-_25-9-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5106/indicacao_119_-_27-8-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5109/indicacao_120_-_27-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5111/indicacao_121_-_1-10-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5115/indicacao_122_-_9-10-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5118/indicacao_123_-_11-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5119/indicacao_124_-_11-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5122/indicacao_125_-_18-10-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5123/indicacao_126_-_18-10-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5127/indicacao_127_-_22-10-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5131/indicacao_128_-_29-10-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5130/indicacao_129-_29-10-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5133/indicacao_130_-_30-10-2024_adilsom.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5135/indicacao_131_-_31-10-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5138/indicacao_132_-1-11-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5142/indicacao_133_-1-11-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5145/indicacao_134_-7-11-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5146/indicacao_135_-7-11-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5147/indicacao_136_-7-11-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5148/indicacao_137_-8-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5158/indicacao_138_-8-11-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5157/indicacao_139_-11-11-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5161/indicacao_140_-14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5160/indicacao_141_-14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5162/indicacao_142_-14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5164/indicacao_143_-14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5175/indicacao_144_-22-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5177/indicacao_145_-27-11-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_146_-27-11-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5212/indicacao_147_-6-12-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5213/indicacao_148_-6-12-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_149_-_10-12-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_150_-_12-12-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4758/mocao_1_-_16-1-2024_alexandre.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4762/mocao_2_-_23_-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4879/mocao_3_-_19-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4880/mocao_4_-_25-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4901/mocao_5_-_8-4-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4933/mocao_6_-_8-5-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4935/mocao_7_-_8-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4948/mocao_8-21-5-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4993/mocao_9-_14-6-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5019/mocao_10_-_28-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5021/mocao_11_-_1o_-7-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5117/mocao_12_-_2-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5116/mocao_13_-9-10-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4819/pi_1_-_28-2-2024_-_ple_44-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4820/pi_2_-_28-2-2024_-_ple_45-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4817/pdl_1_-_6-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4862/pdl_2_-_7-3-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4864/pdl_3_-_22-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4865/pdl_4_-_22-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4863/pdl_5_-_22-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4878/pdl_6_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4894/pdl_7_-_5-4-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4919/pdl_8_-_26-4-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4987/pdl_9_-_11-6-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5102/pdl_10_-_18-9-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4778/pl_reajuste_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4795/pl_02_24_remuneracao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4821/pl_doacao_etec.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4889/pl_reestruturacao_de_lei_3_464_1_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4890/pl_alteracao_de_lei_medico_veterinario.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4891/pl_umadecamp.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4892/projeto_de_lei_alteracao_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4961/pl_comtur.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4923/ple_9_-_30-4-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4924/ple_10_-_30-4-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5014/pl_suplementacao_do_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5025/projeto_de_lei_16_24_alteracao_da_lei_de_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5097/projeto_de_lei_no_20_2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5110/ple_21_2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5128/projeto_de_lei_23_de_2024_suplementacao_pessoal_assinada.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5129/projeto_de_lei_24_de_2024_suplementacao_vale_assinada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5144/pl_25_criacao_de_cargos_gcm.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5209/pl_isencao_itbi_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5208/pl_doacao_de_area_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5221/pddt_piedade_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4736/pll_1_-_04-01-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4759/pll_2_-_23-1-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4760/pll_3_-_23-1-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4761/pll_4_-_23-1-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4765/pll_05_-1o-2-_2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4780/pll_6_-_16-2-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4793/pll_7_-_26-2-2024_joacildo_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4810/pll_8_-_5-3-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4811/pll_9_-_5-3-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4822/pll_10_-_8-3-2024_mesa_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4910/pll_11_-_12-4-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4911/pll_12_-_12-4-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4915/pll_13_-_19-4-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4938/pll_14_-_8-5-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4949/pll_15_-_23-5-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4954/pll_16_-_23-5-2024_nilza_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4962/pll_17_-_28-5-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4963/pll_18_-_28-5-2024_joacildo_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5013/pll_19_-_27-6-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5020/pll_21-_28-6-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5134/pll_22_-_29-10-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5155/pll_23_-_8-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5174/pll_24_-_22-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4766/pr__1_-_30-1-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4823/pr__2_-_8-3-2024_wandi_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4912/pr_3_-_12-4-2024_mesa_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5113/pr_4-_9-10-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5153/pr_5_-_8-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5163/pr_6_-_14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/pr_7_-_28-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5207/pr_8_-_28-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5206/plom_3-28-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4735/requerimento_1_-_3-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4738/requerimento_2_-_8_1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4741/requerimento_3_-_22-1-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4763/requerimento_4_-_29-1-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4768/requerimento_5_-_2-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4769/requerimento_6_-_2-2-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4771/requerimento_7_-_2-2-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4777/requerimento_8_-_6-2-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4779/requerimento_9_-_15-2-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4781/requerimento_10_-_19-2-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4785/requerimento_11-_20-2-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4786/requerimento_12-_22-2-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4788/requerimento_13-_22-2-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4790/requerimento_14_-_23-2-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4791/requerimento_15_-_23-2-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4796/requerimento_16_-13-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4799/requerimento_17_-13-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4800/requerimento_18_-13-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4801/requerimento_19-13-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4803/requerimento__20_-_1o-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4807/requerimento_21_-_1o-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4808/requerimento_22_-1o-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4809/requerimento_23_-_4-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4812/requerimento_24_-_5-3-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4818/requerimento_25_-_7-3-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4825/requerimento_26_-_8-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4844/requerimento_27_-_8-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4832/requerimento_28_-_8-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4831/requerimento_29_-_11-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4834/requerimento_30_-_14-3-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4839/requerimento_31_-_15-3-2024_nilza.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4836/requerimento_32_-_14-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4840/requerimento_33_-_14-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4838/requerimento_34_-_14-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4845/requerimento_35_-_14-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4846/requerimento_36_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4847/requerimento_37_-_15-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4855/requerimento_38_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4853/requerimento_39_-_15-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4859/requerimento_40_-_18-3-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4866/requerimento_41_-_22-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4868/requerimento_42_-_22-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4869/requerimento_43_-_22-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4881/requerimento_44_-_27-3-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4872/requerimento_45_-_27-3-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4873/requerimento_46_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4874/requerimento_47_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4875/requerimento_48_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4876/requerimento_49_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4877/requerimento_50_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4885/requerimento_51_-_2-4-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4895/requerimento_52_-_5-4-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4896/requerimento_53_-_5-4-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4899/requerimento_54_-_5-4-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4903/requerimento_55_-_10-4-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4905/requerimento_56_-_10-4-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4907/requerimento_57_-_12-4-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4908/requerimento_59_-_12-4-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4909/requerimento_60_-_12-4-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4917/requerimento_61_-_15-4-2024_adilsom.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4914/requerimento_62_-_19-4-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4916/requerimento_63_-_18-4-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4918/requerimento_64_-_22-4-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4920/requerimento_65_-_26-4-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4921/requerimento_66_-_29-4-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4925/requerimento_68_-_2-5-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4927/requerimento_69_-_3-5-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4931/requerimento_70-_7-5-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4937/requerimento_71-_9-5-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4939/requerimento_72-_10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4940/requerimento_73-_10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4941/requerimento_74-_10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4942/requerimento_75-_10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4943/requerimento_76-_10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4944/requerimento_77-10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4950/requerimento_78-14-5-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4951/requerimento_79-15-5-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4945/requerimento_80-_17-5-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4947/requerimento_81-_21-5-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4946/requerimento_82-_22-5-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4952/requerimento_83-_23-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4955/requerimento_84_-_24-5-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4956/requerimento_85_-_24-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4957/requerimento_86_-_24-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4958/requerimento_87_-_24-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4959/requerimento_88_-_24-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4960/requerimento_89_-_24-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4969/requerimento_90_-_29-5-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4964/requerimento_91_-_29-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4967/requerimento_92_-_29-5-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4966/requerimento_93_-_29-5-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4973/requerimento_94_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4974/requerimento_95_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4975/requerimento_96_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4978/requerimento_97_-_7-6-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4979/requerimento_98_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4980/requerimento_99_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4981/requerimento_100_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4982/requerimento_101_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4983/requerimento_102_-_7-6-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4984/requerimento_103_-_10-6-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4990/rquerimento104_-_14-6-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4991/rquerimento105_-_14-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4992/rquerimento106_-_14-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4994/requerimento_107_-14-6-2024_wandi_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4995/requerimento_108_-_18-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4997/requerimento_109_-_19-6-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4998/requerimento_110_-_20-6-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5000/requerimento_111_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5001/requerimento_112_-_21-6-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5002/requerimento_113_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5003/requerimento_114_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5004/requerimento_115_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5006/requerimento_116_-_24-6-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5007/requerimento_117_-_25-6-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5010/requerimento_118_-_26-6-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5023/requerimento_119_-_26-6-2024_adilson.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5011/requerimento_no_120_-_26-6-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5015/requerimento_121_-_28-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5016/requerimento_122_-_28-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5022/requerimento_123_-_3-7-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5024/requerimento_124_-_10-7-2024__wandi.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5026/requerimento_125_-_15-7-2024__adilsom.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5027/requerimento_126_-_17-7-2024__jose.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5029/requerimento_127_-_18-7-2024__nelson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5050/requerimento_128_-_19-7-2024__alex.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5036/requerimento_129_-_2-8-2024__jose.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5035/requerimento_130_-_2-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5037/requerimento_131_-_2-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5039/requerimento_132_-_2-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5043/requerimento_133_-_8-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5045/requerimento_134_-_8-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5046/requerimento_135_-_9-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5047/requerimento_136_-_9-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5048/requerimento_137_-_9-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5051/requerimento_138_-_13-8-2024__alex.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5054/requerimento_139_-_19-8-2024__alex.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5053/requerimento_140_-_19-8-2024__joacildo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5055/requerimento_141_-_19-8-2024__nilza.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5059/requerimento_142_-_19-8-2024__adilsom.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5061/requerimento_143_-_20-8-2024__nilza.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5062/requerimento_144_-_20-8-2024__nilza.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5058/requerimento_145_-_20-8-2024__caio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5060/requerimento_146_-_21-8-2024__adilsom.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5064/requerimento_147_-_23-8-2024__nilza.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5065/requerimento_148_-_23-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5068/requerimento_149_-_23-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5071/requerimento_150_-_26-8-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5073/requerimento_151_-_28-8-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5075/requerimento_152_-_30-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5076/requerimento_153_-_30-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5077/requerimento_154_-_30-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5080/requerimento_155_-_3-9-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5084/requerimento_156_-_6-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5085/requerimento_157_-_6-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5086/requerimento_158_-_9-9-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5087/requerimento_159_-_9-9-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5088/requerimento_160_-_9-9-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5090/requerimento_161_-_12-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5092/requerimento_162_-_16-9-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5095/requerimento_163_-_20-9-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5099/requerimento_164_-_20-9-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5100/requerimento_165_-_20-9-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5098/requerimento_166_-_20-9-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5101/requerimento_167_-_23-9-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5107/requerimento_168_-_27-9-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5103/requerimento_169_-_27-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5104/requerimento_170_-_27-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5105/requerimento_171_-_27-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5112/requerimento_172_-_4-10-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5121/requerimento_173_-_8-10-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5120/requerimento_174_-_11-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5125/requerimento_175_-_18-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5126/requerimento_176_-_18-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5124/requerimento_177_-_18-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5132/requerimento_178_-_24-10-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5136/requerimento_179_-_1-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5137/requerimento_180_-_1-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5139/requerimento_181_-_1-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5140/requerimento_182_-_1-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5141/requerimento_183_-_1-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5143/requerimento_184_-_1-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5149/requerimento_185_-_8-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5150/requerimento_186_-_8-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5151/requerimento_187_-_8-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5152/requerimento_188_-_8-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5154/requerimento_189_-_8-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5156/requerimento_190_-_8-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5159/requerimento_191_-_14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5165/requerimento_192_-_14-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5166/requerimento_193_-_14-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5167/requerimento_194_-_14-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_195_-_19-11-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_196_-_21-11-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5170/requerimento_197_-_21-11-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5171/requerimento_198_-_22-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5172/requerimento_199_-_22-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5173/requerimento_200_-_22-11-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5176/requerimento_201_-_26-11-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5204/requerimento_202-_29-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5210/requerimento_203_-_06-12-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5211/requerimento_204_-_06-12-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5216/requerimento_205_-_12-12-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5222/requerimento_206_-_17-12-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4789/substitutivo_ao_pll_1_2024l.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4926/spr__2-5-2024_caio_wandi_assinado.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5012/spll_17_-_27-6-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5214/spre__6-11-2024_caio_.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4835/rf_1_-_pr__10-2023_-_12-3-2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4886/rf_2_-_pl__10-2024_-_1-4-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4900/rf_3_-_sb__1-2024_-_9-4-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4930/rf_4_-_ple__6-2024_-_7-5-2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4968/rf_5_-_spr__2-2024_-_4-6-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5049/rf_6_-_sb_3-2024_-_13-8-2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5072/rf_7_-_ple_16-2024_-_27-8-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5219/rf_8_-_pr_6-2024_-_17-12-2024.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5220/rf_9_-_ple_21-2024_-_17-12-2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4913/relatorio_1-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4737/emenda_1_-_05-01-2024_-_pr_10-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4824/emenda_2_-_08-03-2024_-_pr_10-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4826/emenda_3_-_08-03-2024_-_pll_10-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4906/emenda_4_-_11-04-2024_-_ple_6-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5184/emenda_5_-_26-04-2024_-_ple_21-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5200/emenda_6_-_26-04-2024_-_ple_21-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5199/emenda_7_-_26-04-2024_-_ple_21-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5198/emenda_8_-_26-04-2024_-_ple_21-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5197/emenda_9_-_26-04-2024_-_ple_21-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5196/emenda_10_-_26-04-2024_-_ple_21-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5180/emenda_11_-_26-04-2024_-_ple_21-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5191/emenda_12-_26-04-2024_-_ple_21-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5190/emenda_13-_26-04-2024_-_ple_21-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5183/emenda_14-_26-04-2024_-_ple_21-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5182/emenda_15-_26-04-2024_-_ple_21-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5178/emenda_16-_26-04-2024_-_ple_21-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5179/emenda_17-_26-04-2024_-_ple_21-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5189/emenda_18_-_26-04-2024_-_ple_21-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5187/emenda_19_-_26-04-2024_-_ple_21-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5186/emenda_20_-_26-04-2024_-_ple_21-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5201/emenda_21_-_26-04-2024_-_ple_21-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5202/emenda_22_-_26-04-2024_-_ple_21-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5195/emenda_23_-_26-04-2024_-_ple_21-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5185/emenda_24_-_26-04-2024_-_ple_21-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5192/emenda_25_-_26-04-2024_-_ple_21-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5188/emenda_26_-_26-04-2024_-_ple_21-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5181/emenda_27_-_26-04-2024_-_ple_21-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5194/emenda_28_-_26-04-2024_-_ple_21-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5193/emenda_29_-_26-04-2024_-_ple_21-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4739/indicacao_1_-_12-1-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4740/indicacao_2_-_18-1-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4742/indicacao_3-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4743/indicacao_4-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4744/indicacao_5-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4745/indicacao_6-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4746/indicacao_7-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4747/indicacao_8-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4748/indicacao_9-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4749/indicacao_10-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4750/indicacao_11-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4751/indicacao_12-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4752/indicacao_13-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4753/indicacao_14-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4754/indicacao_15-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4755/indicacao_16-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4756/indicacao_17-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4757/indicacao_18-_22-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4764/indicacao_19_-_30-1-2024_wandi_-_1doc_2-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4767/indicacao_20_-_2-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4770/indicacao_21_-_2-2-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4772/indicacao_22_-_2-2-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4773/indicacao_23-6-2-2024_adilson.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4774/indicacao_24_-_7-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4775/indicacao_25_-_7-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4776/indicacao_26_-_8-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4782/indicacao_27_-_20-2-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4783/indicacao_28_-20-2-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4784/indicacao_29_-20-2-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4787/indicacao_30_-_22-2-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4792/indicacao_31-_26-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4794/indicacao_32-_27-2-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4813/indicacao_33_-_5-3-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4814/indicacao_34_-_5-3-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4804/indicacao_35_-_1o-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4805/indicacao_36_-_1o-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4806/indicacao_37_-_1o-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4815/indicacao_38_-_5-3-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4816/indicacao_39_-_5-3-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4830/indicacao_40_-_6-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4827/indicacao_41_-_8-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4828/indicacao_42_-_8-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4829/indicacao_43_-_8-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4841/indicacao_44_-_8-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4837/indicacao_45-_13-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4842/indicacao_46_-_15-3-2024_jose.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4843/indicacao_47_-_15-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4848/indicacao_48_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4849/indicacao_49_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4850/indicacao_50_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4851/indicacao_52_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4856/indicacao_53_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4852/indicacao_54_-_18-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4857/indicacao_55_-_19-3-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4858/indicacao_56_-_19-3-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4860/indicacao_57_-_19-3-2024_maurodoc.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4861/indicacao_58_-_21-3-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4883/indicacao_59_-_2-4-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4867/indicacao_60_-_22-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4884/indicacao_61_-_22-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4893/indicacao_62_-_4-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4887/indicacao_63_-_2-4-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4888/indicacao_64_-_2-4-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4897/indicacao_65_-_5-4-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4898/indicacao_66_-_5-4-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4904/indicacao_67_-_10-4-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4902/indicacao_68-_10-4-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4928/indicacao_69_-_3-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4929/indicacao_70_-_3-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4932/indicacao_71_-_6-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4936/indicacao_72_-_8-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4934/indicacao_73-_8-5-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4953/indicacao_74_-_23-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4965/indicacao_75_-_29-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4970/indicacao_76-7-6-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4971/indicacao_77-7-6-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4972/indicacao_78_-7-6-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4976/indicacao_79_-7-6-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4977/indicacao_80_-7-6-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4986/indicacao_81-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4985/indicacao_82_-__10-6-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4988/indicacao_83_-_11-6-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4989/indicacao_84_-_13-6-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4996/indicacao_85_-_19-6-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4999/indicacao_86_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5005/indicacao_87_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5008/indicacao_88_-_25-6-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5009/indicacao_89_-_25-6-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5017/indicacao_90_-_28-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5018/indicacao_91_-_1o-7-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5033/indicacao_92_-_19-7-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5030/indicacao_93_-_19-7-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5031/indicacao_94_-_22-7-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5032/indicacao_95_-_23-72024_jose.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5038/indicacao_96_-_2-8-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5040/indicacao_97_-_2-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5041/indicacao_98_-_2-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5042/indicacao_99_-_8-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5044/indicacao_100_-_8-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5052/indicacao_101_-_9-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5056/indicacao_102_-_20-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5057/indicacao_103_-_20-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5063/indicacao_104_-_22-8-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5070/indicacao_105_-_22-8-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5066/indicacao_106_-_23-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5067/indicacao_107_-_23-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5069/indicacao_108_-_23-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5074/indicacao_109_-_30-8-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5078/indicacao_110_-_30-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5081/indicacao_111_-_3-9-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5082/indicacao_112_-_3-9-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5079/indicacao_113_-_3-9-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5083/indicacao_114_-_6-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5089/indicacao_115_-_12-9-2024_adilsom.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5091/indicacao_116_-_13-9-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5093/indicacao_117_-_16-9-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5108/indicacao_118_-_25-9-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5106/indicacao_119_-_27-8-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5109/indicacao_120_-_27-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5111/indicacao_121_-_1-10-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5115/indicacao_122_-_9-10-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5118/indicacao_123_-_11-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5119/indicacao_124_-_11-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5122/indicacao_125_-_18-10-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5123/indicacao_126_-_18-10-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5127/indicacao_127_-_22-10-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5131/indicacao_128_-_29-10-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5130/indicacao_129-_29-10-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5133/indicacao_130_-_30-10-2024_adilsom.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5135/indicacao_131_-_31-10-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5138/indicacao_132_-1-11-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5142/indicacao_133_-1-11-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5145/indicacao_134_-7-11-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5146/indicacao_135_-7-11-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5147/indicacao_136_-7-11-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5148/indicacao_137_-8-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5158/indicacao_138_-8-11-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5157/indicacao_139_-11-11-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5161/indicacao_140_-14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5160/indicacao_141_-14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5162/indicacao_142_-14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5164/indicacao_143_-14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5175/indicacao_144_-22-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5177/indicacao_145_-27-11-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_146_-27-11-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5212/indicacao_147_-6-12-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5213/indicacao_148_-6-12-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_149_-_10-12-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_150_-_12-12-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4758/mocao_1_-_16-1-2024_alexandre.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4762/mocao_2_-_23_-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4879/mocao_3_-_19-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4880/mocao_4_-_25-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4901/mocao_5_-_8-4-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4933/mocao_6_-_8-5-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4935/mocao_7_-_8-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4948/mocao_8-21-5-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4993/mocao_9-_14-6-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5019/mocao_10_-_28-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5021/mocao_11_-_1o_-7-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5117/mocao_12_-_2-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5116/mocao_13_-9-10-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4819/pi_1_-_28-2-2024_-_ple_44-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4820/pi_2_-_28-2-2024_-_ple_45-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4817/pdl_1_-_6-3-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4862/pdl_2_-_7-3-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4864/pdl_3_-_22-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4865/pdl_4_-_22-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4863/pdl_5_-_22-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4878/pdl_6_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4894/pdl_7_-_5-4-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4919/pdl_8_-_26-4-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4987/pdl_9_-_11-6-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5102/pdl_10_-_18-9-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4778/pl_reajuste_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4795/pl_02_24_remuneracao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4821/pl_doacao_etec.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4889/pl_reestruturacao_de_lei_3_464_1_.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4890/pl_alteracao_de_lei_medico_veterinario.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4891/pl_umadecamp.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4892/projeto_de_lei_alteracao_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4961/pl_comtur.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4923/ple_9_-_30-4-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4924/ple_10_-_30-4-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5014/pl_suplementacao_do_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5025/projeto_de_lei_16_24_alteracao_da_lei_de_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5097/projeto_de_lei_no_20_2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5110/ple_21_2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5128/projeto_de_lei_23_de_2024_suplementacao_pessoal_assinada.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5129/projeto_de_lei_24_de_2024_suplementacao_vale_assinada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5144/pl_25_criacao_de_cargos_gcm.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5209/pl_isencao_itbi_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5208/pl_doacao_de_area_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5221/pddt_piedade_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4736/pll_1_-_04-01-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4759/pll_2_-_23-1-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4760/pll_3_-_23-1-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4761/pll_4_-_23-1-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4765/pll_05_-1o-2-_2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4780/pll_6_-_16-2-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4793/pll_7_-_26-2-2024_joacildo_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4810/pll_8_-_5-3-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4811/pll_9_-_5-3-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4822/pll_10_-_8-3-2024_mesa_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4910/pll_11_-_12-4-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4911/pll_12_-_12-4-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4915/pll_13_-_19-4-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4938/pll_14_-_8-5-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4949/pll_15_-_23-5-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4954/pll_16_-_23-5-2024_nilza_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4962/pll_17_-_28-5-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4963/pll_18_-_28-5-2024_joacildo_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5013/pll_19_-_27-6-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5020/pll_21-_28-6-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5134/pll_22_-_29-10-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5155/pll_23_-_8-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5174/pll_24_-_22-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4766/pr__1_-_30-1-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4823/pr__2_-_8-3-2024_wandi_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4912/pr_3_-_12-4-2024_mesa_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5113/pr_4-_9-10-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5153/pr_5_-_8-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5163/pr_6_-_14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5205/pr_7_-_28-11-2024_mesa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5207/pr_8_-_28-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5206/plom_3-28-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4735/requerimento_1_-_3-1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4738/requerimento_2_-_8_1-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4741/requerimento_3_-_22-1-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4763/requerimento_4_-_29-1-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4768/requerimento_5_-_2-2-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4769/requerimento_6_-_2-2-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4771/requerimento_7_-_2-2-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4777/requerimento_8_-_6-2-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4779/requerimento_9_-_15-2-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4781/requerimento_10_-_19-2-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4785/requerimento_11-_20-2-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4786/requerimento_12-_22-2-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4788/requerimento_13-_22-2-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4790/requerimento_14_-_23-2-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4791/requerimento_15_-_23-2-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4796/requerimento_16_-13-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4799/requerimento_17_-13-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4800/requerimento_18_-13-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4801/requerimento_19-13-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4803/requerimento__20_-_1o-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4807/requerimento_21_-_1o-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4808/requerimento_22_-1o-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4809/requerimento_23_-_4-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4812/requerimento_24_-_5-3-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4818/requerimento_25_-_7-3-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4825/requerimento_26_-_8-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4844/requerimento_27_-_8-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4832/requerimento_28_-_8-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4831/requerimento_29_-_11-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4834/requerimento_30_-_14-3-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4839/requerimento_31_-_15-3-2024_nilza.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4836/requerimento_32_-_14-3-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4840/requerimento_33_-_14-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4838/requerimento_34_-_14-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4845/requerimento_35_-_14-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4846/requerimento_36_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4847/requerimento_37_-_15-3-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4855/requerimento_38_-_15-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4853/requerimento_39_-_15-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4859/requerimento_40_-_18-3-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4866/requerimento_41_-_22-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4868/requerimento_42_-_22-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4869/requerimento_43_-_22-3-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4881/requerimento_44_-_27-3-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4872/requerimento_45_-_27-3-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4873/requerimento_46_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4874/requerimento_47_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4875/requerimento_48_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4876/requerimento_49_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4877/requerimento_50_-_27-3-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4885/requerimento_51_-_2-4-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4895/requerimento_52_-_5-4-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4896/requerimento_53_-_5-4-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4899/requerimento_54_-_5-4-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4903/requerimento_55_-_10-4-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4905/requerimento_56_-_10-4-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4907/requerimento_57_-_12-4-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4908/requerimento_59_-_12-4-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4909/requerimento_60_-_12-4-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4917/requerimento_61_-_15-4-2024_adilsom.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4914/requerimento_62_-_19-4-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4916/requerimento_63_-_18-4-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4918/requerimento_64_-_22-4-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4920/requerimento_65_-_26-4-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4921/requerimento_66_-_29-4-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4925/requerimento_68_-_2-5-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4927/requerimento_69_-_3-5-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4931/requerimento_70-_7-5-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4937/requerimento_71-_9-5-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4939/requerimento_72-_10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4940/requerimento_73-_10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4941/requerimento_74-_10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4942/requerimento_75-_10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4943/requerimento_76-_10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4944/requerimento_77-10-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4950/requerimento_78-14-5-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4951/requerimento_79-15-5-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4945/requerimento_80-_17-5-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4947/requerimento_81-_21-5-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4946/requerimento_82-_22-5-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4952/requerimento_83-_23-5-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4955/requerimento_84_-_24-5-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4956/requerimento_85_-_24-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4957/requerimento_86_-_24-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4958/requerimento_87_-_24-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4959/requerimento_88_-_24-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4960/requerimento_89_-_24-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4969/requerimento_90_-_29-5-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4964/requerimento_91_-_29-5-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4967/requerimento_92_-_29-5-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4966/requerimento_93_-_29-5-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4973/requerimento_94_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4974/requerimento_95_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4975/requerimento_96_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4978/requerimento_97_-_7-6-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4979/requerimento_98_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4980/requerimento_99_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4981/requerimento_100_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4982/requerimento_101_-_7-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4983/requerimento_102_-_7-6-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4984/requerimento_103_-_10-6-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4990/rquerimento104_-_14-6-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4991/rquerimento105_-_14-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4992/rquerimento106_-_14-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4994/requerimento_107_-14-6-2024_wandi_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4995/requerimento_108_-_18-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4997/requerimento_109_-_19-6-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4998/requerimento_110_-_20-6-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5000/requerimento_111_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5001/requerimento_112_-_21-6-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5002/requerimento_113_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5003/requerimento_114_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5004/requerimento_115_-_21-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5006/requerimento_116_-_24-6-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5007/requerimento_117_-_25-6-2024_jeferson.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5010/requerimento_118_-_26-6-2024_joacildo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5023/requerimento_119_-_26-6-2024_adilson.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5011/requerimento_no_120_-_26-6-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5015/requerimento_121_-_28-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5016/requerimento_122_-_28-6-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5022/requerimento_123_-_3-7-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5024/requerimento_124_-_10-7-2024__wandi.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5026/requerimento_125_-_15-7-2024__adilsom.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5027/requerimento_126_-_17-7-2024__jose.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5029/requerimento_127_-_18-7-2024__nelson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5050/requerimento_128_-_19-7-2024__alex.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5036/requerimento_129_-_2-8-2024__jose.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5035/requerimento_130_-_2-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5037/requerimento_131_-_2-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5039/requerimento_132_-_2-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5043/requerimento_133_-_8-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5045/requerimento_134_-_8-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5046/requerimento_135_-_9-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5047/requerimento_136_-_9-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5048/requerimento_137_-_9-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5051/requerimento_138_-_13-8-2024__alex.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5054/requerimento_139_-_19-8-2024__alex.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5053/requerimento_140_-_19-8-2024__joacildo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5055/requerimento_141_-_19-8-2024__nilza.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5059/requerimento_142_-_19-8-2024__adilsom.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5061/requerimento_143_-_20-8-2024__nilza.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5062/requerimento_144_-_20-8-2024__nilza.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5058/requerimento_145_-_20-8-2024__caio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5060/requerimento_146_-_21-8-2024__adilsom.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5064/requerimento_147_-_23-8-2024__nilza.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5065/requerimento_148_-_23-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5068/requerimento_149_-_23-8-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5071/requerimento_150_-_26-8-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5073/requerimento_151_-_28-8-2024_alexandre.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5075/requerimento_152_-_30-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5076/requerimento_153_-_30-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5077/requerimento_154_-_30-8-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5080/requerimento_155_-_3-9-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5084/requerimento_156_-_6-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5085/requerimento_157_-_6-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5086/requerimento_158_-_9-9-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5087/requerimento_159_-_9-9-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5088/requerimento_160_-_9-9-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5090/requerimento_161_-_12-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5092/requerimento_162_-_16-9-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5095/requerimento_163_-_20-9-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5099/requerimento_164_-_20-9-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5100/requerimento_165_-_20-9-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5098/requerimento_166_-_20-9-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5101/requerimento_167_-_23-9-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5107/requerimento_168_-_27-9-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5103/requerimento_169_-_27-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5104/requerimento_170_-_27-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5105/requerimento_171_-_27-9-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5112/requerimento_172_-_4-10-2024_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5121/requerimento_173_-_8-10-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5120/requerimento_174_-_11-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5125/requerimento_175_-_18-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5126/requerimento_176_-_18-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5124/requerimento_177_-_18-10-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5132/requerimento_178_-_24-10-2024_alex.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5136/requerimento_179_-_1-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5137/requerimento_180_-_1-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5139/requerimento_181_-_1-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5140/requerimento_182_-_1-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5141/requerimento_183_-_1-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5143/requerimento_184_-_1-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5149/requerimento_185_-_8-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5150/requerimento_186_-_8-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5151/requerimento_187_-_8-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5152/requerimento_188_-_8-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5154/requerimento_189_-_8-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5156/requerimento_190_-_8-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5159/requerimento_191_-_14-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5165/requerimento_192_-_14-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5166/requerimento_193_-_14-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5167/requerimento_194_-_14-11-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_195_-_19-11-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_196_-_21-11-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5170/requerimento_197_-_21-11-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5171/requerimento_198_-_22-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5172/requerimento_199_-_22-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5173/requerimento_200_-_22-11-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5176/requerimento_201_-_26-11-2024_mauro.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5204/requerimento_202-_29-11-2024_caio.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5210/requerimento_203_-_06-12-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5211/requerimento_204_-_06-12-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5216/requerimento_205_-_12-12-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5222/requerimento_206_-_17-12-2024_jose.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4789/substitutivo_ao_pll_1_2024l.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4926/spr__2-5-2024_caio_wandi_assinado.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5012/spll_17_-_27-6-2024_valdinei.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5214/spre__6-11-2024_caio_.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4835/rf_1_-_pr__10-2023_-_12-3-2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4886/rf_2_-_pl__10-2024_-_1-4-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4900/rf_3_-_sb__1-2024_-_9-4-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4930/rf_4_-_ple__6-2024_-_7-5-2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4968/rf_5_-_spr__2-2024_-_4-6-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5049/rf_6_-_sb_3-2024_-_13-8-2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5072/rf_7_-_ple_16-2024_-_27-8-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5219/rf_8_-_pr_6-2024_-_17-12-2024.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/5220/rf_9_-_ple_21-2024_-_17-12-2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2024/4913/relatorio_1-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H474"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="198.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>