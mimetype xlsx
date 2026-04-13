--- v0 (2026-01-14)
+++ v1 (2026-04-13)
@@ -54,5155 +54,5155 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/emenda_1_-_22-3-2023_-_pr_2-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/emenda_1_-_22-3-2023_-_pr_2-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º do projeto de resolução nº 2/2023.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/emenda_2_-_19-4-2023_-_pll_1-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/emenda_2_-_19-4-2023_-_pll_1-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º do projeto de lei nº 1/2023.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda_3_-_18-5-2023_-_ple_50-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda_3_-_18-5-2023_-_ple_50-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 1º do projeto de lei nº 50/2022.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda_4_-_18-5-2023_-_ple_50-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda_4_-_18-5-2023_-_ple_50-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 6º do projeto de lei nº 50/2022.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/emenda_5_-_18-5-2023_-_ple_50-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/emenda_5_-_18-5-2023_-_ple_50-2023.pdf</t>
   </si>
   <si>
     <t>Inclui os §§ 3º e 4º do art. 7º do projeto de lei nº 50/2022.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/emenda_6_-_18-5-2023_-_ple_50-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/emenda_6_-_18-5-2023_-_ple_50-2023.pdf</t>
   </si>
   <si>
     <t>Inclui o parágrafo único do art. 10 do projeto de lei nº 50/2022.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/emenda_7_-_18-5-2023_-_ple_50-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/emenda_7_-_18-5-2023_-_ple_50-2023.pdf</t>
   </si>
   <si>
     <t>Inclui o art. 20º ao projeto de lei nº 50/2022 e renumera os subsequentes.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/emenda_9_-_29-5-2023_-_ple_50-2022.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/emenda_9_-_29-5-2023_-_ple_50-2022.pdf</t>
   </si>
   <si>
     <t>Inclui o § 3º no art. 7º do projeto de lei nº 50/2022.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3212/emenda_9_-_5-7-2023_-_ple_16-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3212/emenda_9_-_5-7-2023_-_ple_16-2023.pdf</t>
   </si>
   <si>
     <t>Altera a ementa do projeto de lei nº 16/2023.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3213/emenda_10_-_5-7-2023_-_ple_16-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3213/emenda_10_-_5-7-2023_-_ple_16-2023.pdf</t>
   </si>
   <si>
     <t>Altera parágrafo único do art. 21 do projeto de lei nº 16/2023.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/emenda_11_-_5-7-2023_-_ple_16-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/emenda_11_-_5-7-2023_-_ple_16-2023.pdf</t>
   </si>
   <si>
     <t>Transforma o parágrafo único em § 1º e acrescenta o § 2º no art. 21 do projeto de lei nº 16/2023.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3736/emenda_12_-_11-10-2023_-_ple_44-2022.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3736/emenda_12_-_11-10-2023_-_ple_44-2022.pdf</t>
   </si>
   <si>
     <t>Altera redação do artigo 6º do Projeto de Lei nº 44/2022.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3739/emenda_13_-_11-10-2023_-_ple_44-2022.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3739/emenda_13_-_11-10-2023_-_ple_44-2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso VII do art. 2º do Projeto de Lei nº 44/2022.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3740/emenda_14_-_11-10-2023_-_ple_44-2022.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3740/emenda_14_-_11-10-2023_-_ple_44-2022.pdf</t>
   </si>
   <si>
     <t>Suprime o Art. 10 do Projeto de Lei nº 44/2022.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3842/emenda_15_-_19-10-2023_pr_6-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3842/emenda_15_-_19-10-2023_pr_6-2023.pdf</t>
   </si>
   <si>
     <t>Suprime as alíneas 'a' e 'b' do inciso IV do art. 2º do projeto de resolução nº 6/2023 e reordena a alínea subsequente.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3843/emenda_16_-_19-10-2023_pr_6-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3843/emenda_16_-_19-10-2023_pr_6-2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 6º do projeto de resolução nº 6/2023.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4102/emenda_17_-_6-11-2023_-_ple_17-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4102/emenda_17_-_6-11-2023_-_ple_17-2023.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 61 do projeto de lei nº 17/2023 do Poder Executivo.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4103/emenda_18_-_6-11-2023_-_ple_17-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4103/emenda_18_-_6-11-2023_-_ple_17-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 80 do projeto de lei nº 17/2023 do Poder Executivo.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Joacildo X. dos Santos (Baiano)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4210/emenda_19_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4210/emenda_19_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>Altera anexos do projeto de lei nº 25/2023 do Poder Executivo.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4212/emenda_20_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4212/emenda_20_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4213/emenda_21_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4213/emenda_21_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Valdinei A. M. Franco (Neey Vioola)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4214/emenda_22_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4214/emenda_22_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4215/emenda_23_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4215/emenda_23_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4216/emenda_24_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4216/emenda_24_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4217/emenda_25_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4217/emenda_25_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4218/emenda_26_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4218/emenda_26_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Maria Vicentina G. P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4219/emenda_27_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4219/emenda_27_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Adilsom Castanho, Alex P. da Silva, Caio Cezar da S. Martori, José Anésio X. Lemes, Maria Vicentina G. P. da Silva, Maurinho Machado, Nelson P. de Oliveira (Camarão), Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4220/emenda_28_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4220/emenda_28_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4221/emenda_29_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4221/emenda_29_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4222/emenda_30_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4222/emenda_30_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4223/emenda_31_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4223/emenda_31_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4224/emenda_32_-_22-11-2023_-_ple_25-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4224/emenda_32_-_22-11-2023_-_ple_25-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta art. 5º no texto do projeto de lei nº 25/2023 e renumera os artigos seguintes.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacao_1_-_5-1-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacao_1_-_5-1-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de acostamento da Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacao_2_-_5-1-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacao_2_-_5-1-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de acostamento da Estrada Carolina Paes Granjeiro.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_3_-_5-1-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_3_-_5-1-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de acostamento da Estrada Giacomo Bassi.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_4_-_5-1-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_4_-_5-1-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro do Piraporinha.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_5_-_5-1-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_5_-_5-1-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro do Gurgel.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_6_-_5-1-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_6_-_5-1-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro dos Pires.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/indicacao_7_-_5-1-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/indicacao_7_-_5-1-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do bairro dos Vieirinhas.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/indicacao_8_-_5-1-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/indicacao_8_-_5-1-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro das Furnas.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_9_-_12-1-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_9_-_12-1-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Bairro Campininha.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_10-_12-1-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_10-_12-1-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Bairro do Ciriaco ruas que não tem asfalto.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/indicacao_11_-_23-1-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/indicacao_11_-_23-1-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma linha de tubos na Estrada Municipal que liga o Bairro da Serra.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_12_-_25-1-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_12_-_25-1-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas nos Bairros dos Oliveiras ao Tenórios.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/indicacao_13-_27-1-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/indicacao_13-_27-1-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro dos Ortizes e nos bairros próximos.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_14_-_27-1-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_14_-_27-1-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de abrigo de ônibus no bairro Piraporinha.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_15_-_27-1-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_15_-_27-1-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a reconstrução do abrigo de ônibus no Bairro Piraporinha em frente a caixa ‘água.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/indicacao_16_-_3-2-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/indicacao_16_-_3-2-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indica reforma na escola, Bairro Miguel Russo.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_17_-_3-2-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_17_-_3-2-2023_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de vicinais no bairro dos Cavalheiros.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_18_-_3-2-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_18_-_3-2-2023_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua 1 do bairro dos Moreiras.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_19_-_3-2-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_19_-_3-2-2023_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da vicinal Antonio Vichi, no bairro dos Leites.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_20-_3-2-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_20-_3-2-2023_alex.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação para a reforma da creche da Vila Moraes.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_21-_8-2-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_21-_8-2-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indicamos melhorias nos Bairros: Vila Élvio, Vila Michelle e Fazendinha.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_22-8-2-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_22-8-2-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indicamos melhorias nos Bairros: Vila Moraes, Campininha, Vila Nova e Pintos.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/indicacao_23-8-2-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/indicacao_23-8-2-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indicamos melhorias nos Bairros: Piraporão, Castanho, Leites e Boa Vista.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/indicacao_24-8-2-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/indicacao_24-8-2-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indicamos melhorias nos Bairros: Liberdade, Capela Santa Rita e Alto de Piedade antigo Radar.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_25-8-2-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_25-8-2-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indicamos melhorias nos Bairros: Godinho, Poço, Vieirinha, Piraporinha, Pires e Gurgel.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_26-8-2-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_26-8-2-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indicamos melhorias nos Bairros: Sarapui dos Torres, Batata Doce, Sarapui de Cima e Santo Paiol.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_27_-_10-2-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_27_-_10-2-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte de madeira no bairro da Serra.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_28-_10-3-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_28-_10-3-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que liga o bairro Vila Moraes ao Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/indicacao_29_-_15-3-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/indicacao_29_-_15-3-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma linha de tubos na Rua Projetada na Vila João Garcia.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_30_-_21-3-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_30_-_21-3-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas municipais de ligação entre o Bairro dos Buenos aos bairros dos Leites, Funil e Correas.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_31_-_28-3-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_31_-_28-3-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção junto à Sabesp, na estrada do Bairro Juruparazinho.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_32_-_29-3-2022_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_32_-_29-3-2022_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a recolocação de estrutura na Praça da Bandeira.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_33_-_29-3-2022_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_33_-_29-3-2022_nilza.pdf</t>
   </si>
   <si>
     <t>Indica que seja aumentado os dias de coleta de lixo e colocação de mais um contêiner entre as Ruas Japão e Atílio Tardelli, na Vila Fantasma.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_34_-_30-3-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_34_-_30-3-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza ao redor da escola do bairro da Roseira</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_35_-_31-3-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_35_-_31-3-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indicamos melhorias nos Bairros Bateia de Baixo e Jacinto.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_36_-_31-3-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_36_-_31-3-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lixeira próximo à conveniência Tender, no CDHU Ayrton Senna.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_37_-_31-3-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_37_-_31-3-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a recolocação de abrigo de ônibus no Portal das Águas.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_38_-_31-3-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_38_-_31-3-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner de lixo na Escola Leonor, no bairro dos Leites.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Adilsom Castanho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/indicacao_39_-_4-4-2023_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/indicacao_39_-_4-4-2023_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga Bairro dos Ortizes ao Bairro Piraporinha, km 90.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_40_-_6-4-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_40_-_6-4-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tubos na Estrada Municipal PDD-282, no Bairro Ribeirão Bonito.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_41_-_6-4-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_41_-_6-4-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) nas Estradas Municipais Messias Godinho Sobrinho e Hirohiko Katsuragawa, estradas de acessos aos bairros Oliveira e Furnas.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_42_-_13-4-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_42_-_13-4-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada Municipal PDD-322, que liga o Bairro do Piraporinha ao Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_43_-_13-4-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_43_-_13-4-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indicamos melhorias na segurança nas escolas e creches em nosso município.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_44_-_14-4-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_44_-_14-4-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indica o recapeamento asfáltico na Avenida Amazonas do loteamento Jardim Sinibaldy.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_45_-_19-4-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_45_-_19-4-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a disponibilização de transporte gratuito para campanha de doação de sangue.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_46_-_20-4-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_46_-_20-4-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada e desobstrução de tubulação no bairro dos Ruivo/Fazendinha.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_47_-_20-4-2023_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_47_-_20-4-2023_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma faixa elevada na Rua Araújo Leite em frente ao calçadão.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_48_-_20-4-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_48_-_20-4-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada do Rosário.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_49-_20-4-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_49-_20-4-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no bairro Liberdade.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_50_-_20-4-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_50_-_20-4-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção nas estradas municipais e limpeza nos acostamentos no Bairro dos Corrêas.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_51_-_27-4-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_51_-_27-4-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de rua na Vila Quintino.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_52_-_2-5-2023_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_52_-_2-5-2023_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de rede de água na Rua Thirso de Camargo Ayres – Vila Quintino.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_53_-_2-5-2023_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_53_-_2-5-2023_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de limpeza de acostamentos dos bairros Ciriaco e Vila Xavier.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_54_-_12-5-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_54_-_12-5-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas nos Bairros dos Oliveiras ao Campininha (PDD-479).</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_55_-_16-5-2023_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_55_-_16-5-2023_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma escada de acesso a campo da Vila Moraes.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/indicacao_56_-_26-5-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/indicacao_56_-_26-5-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de linha de tubos no Bairro das Furnas.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/indicacao_57_-_29-5-2023_mauro.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/indicacao_57_-_29-5-2023_mauro.docx</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) na estrada que liga o Bairro dos Godinhos até o Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/indicacao_58_-_29-5-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/indicacao_58_-_29-5-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) na Estrada dos Lavradores</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_59_-_7-6-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_59_-_7-6-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção nos cemitérios de Piedade.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_60_-_23-6-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_60_-_23-6-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de faixa de pedestre na via Antônio Leite de Oliveira, na altura do nº 385.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3197/indicacao_61_-_29-6-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3197/indicacao_61_-_29-6-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da iluminação pública na Rua Zenóbio Vieira Camargo.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_62_-_29-6-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_62_-_29-6-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na estrada dos ‘Hara’, no Bairro dos Leites.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_63_-_29-6-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_63_-_29-6-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o Bairro dos Leites ao Bairro dos Buenos, próximo a Salmix.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_64_-_30-6-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_64_-_30-6-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada Laurindo Pinto de Camargo.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Jeferson D. Cardoso (Tatu)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_65_-_29-6-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_65_-_29-6-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica reparos na cobertura do ponto de taxi da Praça da Matriz</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_66_-_29-6-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_66_-_29-6-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminaria da Rua Heleodoro Pires de Camargo no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/indicacao_67_-_29-6-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/indicacao_67_-_29-6-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica melhoria na Rua Laureano da Silveira Baldy</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_68_-_29-6-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_68_-_29-6-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de troca lâmpadas queimadas na Rua Antônio Vieira Amâncio nº 31 no Bairro dos Goiabas</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_69_-_6-7-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_69_-_6-7-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indica a criação de bolsão para carretos no centro</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_70_-_7-7-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_70_-_7-7-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica que seja cascalhado a rua da caixa d'água no bairro do Jurupará.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_71_-_7-7-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_71_-_7-7-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica que seja cascalhado as estradas do bairro do Poço, região conhecida como do "Bastião Guarda".</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/indicacao_72_-_11-7-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/indicacao_72_-_11-7-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma linha de tubos e reparo do asfalto no bairro dos Godinhos.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/</t>
+    <t>http://sapl.piedade.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita a substituição das luminárias de todos os postes das ruas do Jardim Sinibaldy.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3227/indicacao_74_-_14-7-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3227/indicacao_74_-_14-7-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada Municipal PDD-151.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3260/indicacao_75_-_18-8-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3260/indicacao_75_-_18-8-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um playground ao lado do centro esportivo, no bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3278/indicacao_76_-_1-9-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3278/indicacao_76_-_1-9-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas no Bairro da Serra.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_77_-_1-9-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_77_-_1-9-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas no Bairro dos Pires.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_78_-_1-9-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_78_-_1-9-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas no Bairro dos Vieirinhas</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_79_-_19-9-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_79_-_19-9-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a construção de abrigo de ônibus na Via Antônio Leite de Oliveira.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Jeferson D. Cardoso (Tatu), Alexandre Pereira (Xandinho), Valdinei A. M. Franco (Neey Vioola)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_80_-_18-9-2023_jeferson_.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_80_-_18-9-2023_jeferson_.pdf</t>
   </si>
   <si>
     <t>Indicamos a colocação de uma ambulância disponível nos dias de jogos do Campeonato Vazeano no Estádio Municipal Lino de Mattos.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_81_-_18-9-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_81_-_18-9-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indicamos a colocação de tachão refletivo no Estádio Municipal Lino de Mattos na rua atrás da trave.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_82-21-9-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_82-21-9-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de rede de água, no bairro Caetezal de Cima, com início no muro de pedra, até o final da rua.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3390/indicacao_83_-_5-10-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3390/indicacao_83_-_5-10-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na Estrada Municipal Carolina Paes Granjeiro.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3729/indicacao_84_-_11-10-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3729/indicacao_84_-_11-10-2023_caio.pdf</t>
   </si>
   <si>
     <t>“Indica a instalação de placas para conscientização e segurança dos ciclistas e cicloturistas.”</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3730/indicacao_85_-_11-10-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3730/indicacao_85_-_11-10-2023_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua Nove do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3731/indicacao_86_-_11-10-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3731/indicacao_86_-_11-10-2023_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de via no Bairro da Boa Vista.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3834/indicacao_87_-_16-10-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3834/indicacao_87_-_16-10-2023_caio.pdf</t>
   </si>
   <si>
     <t>Indica implantação de lombada em trecho da rua Capitão Moraes.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3839/indicacao_88_-_16-10-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3839/indicacao_88_-_16-10-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (recolhimento de galhos) das ruas do Bairro Guatambu.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3917/indicacao_89_-_27-10-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3917/indicacao_89_-_27-10-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indicamos a manutenção das estradas no Bairro da Serra.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3919/indicacao_90_-_27-10-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3919/indicacao_90_-_27-10-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas no Bairro das Furnas.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3920/indicacao_91_-_27-10-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3920/indicacao_91_-_27-10-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas no Bairro dos Soares.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3921/indicacao_92_-_27-10-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3921/indicacao_92_-_27-10-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas no Bairro do Gurgel.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3922/indicacao_93_-_27-10-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3922/indicacao_93_-_27-10-2023_mauro.pdf</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3923/indicacao_94_-_27-10-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3923/indicacao_94_-_27-10-2023_mauro.pdf</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4094/indicacao_95_-_1o-11-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4094/indicacao_95_-_1o-11-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indica manutenção com serviços nos seguintes Bairros: Cotianos, Vila Moraes, Ciriaco, Campininha, Boa Vista, Horizonte Verde, Miguel Russo e Piraporão.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4095/indicacao_96_-_1o-11-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4095/indicacao_96_-_1o-11-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a reforma de um abrigo de ônibus no Bairro Paulas e Mendes</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4096/indicacao_97_-_1o-11-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4096/indicacao_97_-_1o-11-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na rua sete, no Bairro dos Leites</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4107/indicacao_98_-_8-11-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4107/indicacao_98_-_8-11-2023_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua Antônio Marcos Pedroso dos Santos na Vila Quintino.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4109/indicacao_99_-_8-11-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4109/indicacao_99_-_8-11-2023_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da estrada no Bairro da Bateia.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4169/indicacao_100_-_9-11-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4169/indicacao_100_-_9-11-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica que seja solicitada às operadoras de telefonia a instalação de uma torre para atender os moradores dos bairros Sarapuí dos Antunes, Bairro dos Correias, Bairro Rosarial e Bairro dos Buenos.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4171/indicacao_101-_9-11-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4171/indicacao_101-_9-11-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a fixação de placa indicativa na junção da Estrada Municipal Ruy Camargo Ayres (Bairro Sarapuí dos Antunes) com a SP 250.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4203/indicacao_102_-21-11-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4203/indicacao_102_-21-11-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rodovia Carolina Paes Granjeiro.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_103_-21-11-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_103_-21-11-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua Quintino de Campos.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4205/indicacao_104-_22-11-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4205/indicacao_104-_22-11-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas municipais que liga o Bairro do Piraporinha aos bairros dos Ortizes e Piratuba.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4206/indicacao_105-_22-11-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4206/indicacao_105-_22-11-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção dos asfaltos (tapa buracos) nas ruas da cidade e dos bairros.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4207/indicacao_106-_22-11-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4207/indicacao_106-_22-11-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indica a retirada de árvores que estão prestes a cair no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4209/indicacao_107-_23-11-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4209/indicacao_107-_23-11-2023_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na estrada dos Lavradores.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4211/indicacao_108_-_23-11-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4211/indicacao_108_-_23-11-2023_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e cascalhar) de estrada do Bairro Piraporão sentido ao Bairro dos leites.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_109_-_24-11-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_109_-_24-11-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a retirada de terra do asfalto na Rua Célia Lopes Godinho no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4230/indicacao_110_-_24-11-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4230/indicacao_110_-_24-11-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da ponte do bairro dos Moreiras.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_111_-_29-11-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_111_-_29-11-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na rua da escola EE Profª Leonor Oliveira Martins, no bairro dos Leites.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_112_-_29-11-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_112_-_29-11-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica reparos na cobertura do ponto de ônibus na Rodoviária.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_113_-_29-11-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_113_-_29-11-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de rua próximo ao comércio Marmitex da Fia, no Bairro da Boa Vista.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_114_-_30-11-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_114_-_30-11-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nas estradas do Bairro Jurupará.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4273/indicacao_115_-_30-11-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4273/indicacao_115_-_30-11-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) na Rua José Godinho da Silva.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4274/indicacao_116_-_30-11-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4274/indicacao_116_-_30-11-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e “cascalhar”) na estrada do Bairro Douradinho.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4275/indicacao_117_-_30-11-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4275/indicacao_117_-_30-11-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma linha de tubos no bairro Caetezal de cima.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4277/indicacao_118_-_30-11-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4277/indicacao_118_-_30-11-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de limpeza de carpinagem da Rua Benjamim da Silveira Baldy – Paulas e Mendes.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4278/indicacao_119_-_30-11-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4278/indicacao_119_-_30-11-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na entrada principal do Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4279/indicacao_120_-_30-11-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4279/indicacao_120_-_30-11-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na entrada do Bairro do Buenos.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4554/indicacao_121-_8-12-2023_jose_anesio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4554/indicacao_121-_8-12-2023_jose_anesio.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada, na Rua Bento Xavier de Oliveira, sentido Chácara Shalom.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4694/indicacao_122-_14-12-2023_jose_anesio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4694/indicacao_122-_14-12-2023_jose_anesio.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da colocação de tubos  e limpeza nas laterais da estrada no bairro Caetezal de Baixo.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4719/indicacao_123_-_15-12-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4719/indicacao_123_-_15-12-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada no bairro Alpes de Piedade</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Alex P. da Silva, Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, José Anésio X. Lemes, Nelson P. de Oliveira (Camarão), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/mocao_1_-_23-1-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/mocao_1_-_23-1-2023_alex.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à jovem cantora Raíssa Wiese Paes.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/mocao_2_-_23-1-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/mocao_2_-_23-1-2023_alex.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos 69 anos da Assembleia de Deus de Piedade.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori, Alex P. da Silva, José Anésio X. Lemes, Maria Vicentina G. P. da Silva, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/mocao_3_-_11-5-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/mocao_3_-_11-5-2023_caio.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio ao Projeto de Lei nº. 752/2021, de autoria do Tribunal de Justiça do Estado de São Paulo.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca), Caio Cezar da S. Martori, Maria Vicentina G. P. da Silva, Valdinei A. M. Franco (Neey Vioola), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/mocao_4_-_12-5-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/mocao_4_-_12-5-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao Policial Rodoviário Antônio Paulino de Melo.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca), Adilsom Castanho, José Anésio X. Lemes, Maurinho Machado, Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/mocao_5_-_12-5-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/mocao_5_-_12-5-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao professor e historiador Júlio Schneider Neto.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca), Alex P. da Silva, Caio Cezar da S. Martori, José Anésio X. Lemes, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3235/mocao_6_-_25-7-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3235/mocao_6_-_25-7-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Santa Casa de Misericórdia de Piedade.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca), Joacildo X. dos Santos (Baiano), Maria Vicentina G. P. da Silva, Valdinei A. M. Franco (Neey Vioola), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3274/mocao_7_-_23-8-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3274/mocao_7_-_23-8-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao Educandário Lar de Jesus pelos seus 56 anos de existência.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho), Jeferson D. Cardoso (Tatu), Maria Vicentina G. P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3315/mocao_8_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3315/mocao_8_2023.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Congresso Nacional, em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca), Alexandre Pereira (Xandinho), Alex P. da Silva, Caio Cezar da S. Martori, Jeferson D. Cardoso (Tatu), Joacildo X. dos Santos (Baiano), José Anésio X. Lemes, Maria Vicentina G. P. da Silva, Maurinho Machado, Nelson P. de Oliveira (Camarão), Valdinei A. M. Franco (Neey Vioola), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3837/mocao_9_-_11-10-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3837/mocao_9_-_11-10-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao agricultor piedadense senhor Teruo Masuda.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>Maria Vicentina G. P. da Silva, Alexandre Pereira (Xandinho), Alex P. da Silva, Caio Cezar da S. Martori, Jeferson D. Cardoso (Tatu), Joacildo X. dos Santos (Baiano), José Anésio X. Lemes, Maurinho Machado, Nelson P. de Oliveira (Camarão), Nilza M. dos S. Godinho (Chuca), Valdinei A. M. Franco (Neey Vioola), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3838/mocao_10_-_11-10-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3838/mocao_10_-_11-10-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Paróquia Nossa Senhora da Piedade pelo título conferido a nossa Igreja Matriz de Basílica Menor Nossa Senhora da Piedade.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>Jeferson D. Cardoso (Tatu), Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Joacildo X. dos Santos (Baiano), Maria Vicentina G. P. da Silva, Nilza M. dos S. Godinho (Chuca), Valdinei A. M. Franco (Neey Vioola), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4402/mocao_11_-_30-11-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4402/mocao_11_-_30-11-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos Policiais Militares Rodoviários de Piedade pela presteza no atendimento à ocorrência no município.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>PDecL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>18ª Legislatura - 2ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/pdl_1_-_13-2-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/pdl_1_-_13-2-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Piedade, relativas ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/pdl_2_-_23-2-2023_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/pdl_2_-_23-2-2023_joacildo.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão benemérito ao Sr. José Alexandre de Souza Furquim.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/pdl_3_-_8-3-2023_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/pdl_3_-_8-3-2023_alexandre.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã benemérita à Sra. Maria Tereza Rodrigues Branco.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/pdl_4_-_30-3-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/pdl_4_-_30-3-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã piedadense à Sra. Sheila Izabel Cestari Miranda.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/pdl_5_-_31-3-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/pdl_5_-_31-3-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Danilo Mascarenhas de Balas.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/pdl_6_-_10-4-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/pdl_6_-_10-4-2023_alex.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão benemérito ao Sr. Armando Correa da Silva.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/pdl_7_-_12-4-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/pdl_7_-_12-4-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Concede o titulo cidadão piedadense ao Sr. Adir Comunello.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/pdl_8_-_13-4-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/pdl_8_-_13-4-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã piedadense à Sra. Renata Valieri.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/pdl_9_-_14-4-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/pdl_9_-_14-4-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Vicente Paulo da Silva.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/pdl_10_-_14-4-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/pdl_10_-_14-4-2023_alex.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã piedadense à Sra. Francisca Cristina Müller de Abreu Dall'Aglio.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/pdl_11_-_25_-5-2023_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/pdl_11_-_25_-5-2023_alexandre.pdf</t>
   </si>
   <si>
     <t>Confere a equipe Piedade Hainus Futsal Feminino a distinção do Mérito Esportivo do Município de Piedade.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3196/pdl_12_-28-6-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3196/pdl_12_-28-6-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Concede o título de professora emérita à Sra. Maria de Lourdes Marques.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3236/pdl_13_-_28-7-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3236/pdl_13_-_28-7-2023_caio.pdf</t>
   </si>
   <si>
     <t>Confere ao atleta João Pedro Furquim Batista de Oliveira a distinção do Mérito Esportivo do Município de Piedade.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3257/pdl_14_-_18-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3257/pdl_14_-_18-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Confere a Lucas José de Almeida Gonçalves a distinção do Mérito Esportivo do Município de Piedade.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3283/pdl_15_-_31-8-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3283/pdl_15_-_31-8-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Confere a Eliel Pereira da Silva a distinção do Mérito Esportivo do Município de Piedade.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3284/pdl_16_-_1o-9-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3284/pdl_16_-_1o-9-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Concede o título de professora emérita à Sra. Regina Helena Nery</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3290/pdl_17_-_11-9-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3290/pdl_17_-_11-9-2023_caio.pdf</t>
   </si>
   <si>
     <t>Concede o título de professora emérita à Sra. Sonia Aparecida Ijano Batista.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3296/pdl_18_-_12-9-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3296/pdl_18_-_12-9-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Concede o título de professora emérita à Sra. Matilde Cortiço Fernandes de Almeida.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3318/pdl_19_-_25-9-2023_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3318/pdl_19_-_25-9-2023_joacildo.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Ivam Luiz Godinho.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4192/pdl_20_-_10-11-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4192/pdl_20_-_10-11-2023_caio.pdf</t>
   </si>
   <si>
     <t>Confere à Angela Roberta Nardo Correa a distinção do Mérito da Causa Animal do Município de Piedade.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4316/pdl_21_-_30-11-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4316/pdl_21_-_30-11-2023_jose.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao senhor Jorge Francisco Mota.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>PLExe</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/projeto_lei_1_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/projeto_lei_1_2023e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste nos vencimentos dos servidores públicos municipais, conforme especifica.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/projeto_lei_2_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/projeto_lei_2_2023e.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos da Lei Municipal nº 3.759, de 18 de dezembro de 2006 - Código Tributário Municipal, conforme especifica.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/projeto_lei_3_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/projeto_lei_3_2023e.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação do orçamento vigente.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/projeto_lei_4_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/projeto_lei_4_2023e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Coordenadoria Municipal de Proteção e Defesa Civil - COMPDEC do Município de Piedade, e dá outras providências.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_lei_5_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_lei_5_2023e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo permanente, de provimento efetivo, no Quadro dos Servidores Públicos Municipais, conforme especifica.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/projeto_lei_6_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/projeto_lei_6_2023e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do piso salarial dos integrantes da classe docente do Quadro de Profissionais do Magistério da Educação Básica e dá providências correlatas.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/projeto_lei_7_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/projeto_lei_7_2023e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo em comissão de Coordenador de Proteção e Defesa Civil no Quadro dos Servidores Públicos Municipais, conforme especifica.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/projeto_lei_8_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/projeto_lei_8_2023e.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação orçamento vigente.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/projeto_lei_9_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/projeto_lei_9_2023e.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação do orçamento vigente.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_lei_10_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_lei_10_2023e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Gratificação por Desempenho de Atividade Delegada, conforme especifica.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/projeto_lei_11_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/projeto_lei_11_2023e.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos da Lei Municipal nº 3759, de 18 de dezembro de 2006 - Código Tributário Municipal, conforme especifica.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/projeto_lei_12_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/projeto_lei_12_2023e.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos da lei municipal nº 4799, de 16 de março de 2023, conforme especifica.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/projeto_lei_13_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/projeto_lei_13_2023e.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.372, de 30 de março de 2015, conforme especifica.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/ple_14_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/ple_14_2023.pdf</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/projeto_lei_15_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/projeto_lei_15_2023e.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Proteção e Promoção da Saúde Menstrual no âmbito do município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/projeto_lei_16_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/projeto_lei_16_2023e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_lei_17_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_lei_17_2023e.pdf</t>
   </si>
   <si>
     <t>Institui o Estatuto Geral e Plano de Cargos, Carreiras, Salários e Benefícios da Guarda Civil Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3232/projeto_lei_18_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3232/projeto_lei_18_2023e.pdf</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3238/projeto_lei_19_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3238/projeto_lei_19_2023e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Museu Histórico Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto_lei_20_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto_lei_20_2023e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização onerosa para uso dos próprios públicos que especifica e dá providências correlatas.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3291/ple_22_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3291/ple_22_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regularização Fundiária Urbana - REURB - no Município de Piedade - SP e dá outras providências.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_lei_23_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_lei_23_2023e.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3322/ple_24_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3322/ple_24_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.738, de 22 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3324/ple_25_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3324/ple_25_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2024.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3840/projeto_lei_26_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3840/projeto_lei_26_2023e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR - autorizada pela Agência Nacional de Telecomunicações - Anatel -, nos termos de legislação federal vigente.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4312/projeto_de_lei_27_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4312/projeto_de_lei_27_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da jornada semanal de trabalho dos cargos de provimento efetivo que menciona.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4314/projeto_de_lei_28_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4314/projeto_de_lei_28_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo permanente, de provimento efetivo, no quadro dos servidores públicos municipais, conforme especifica.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4410/projeto_de_lei_29_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4410/projeto_de_lei_29_2023.pdf</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4315/projeto_de_lei_30_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4315/projeto_de_lei_30_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos permanentes, de provimento efetivo, no quadro dos servidores públicos municipais, conforme especifica.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4409/projeto_de_lei_31_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4409/projeto_de_lei_31_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo permanente, de provimento efetivo, no quadro de servidores públicos municipais, conforme especifica.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4411/projeto_de_lei_33_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4411/projeto_de_lei_33_2023.pdf</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4631/projeto_lei_34_2023e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4631/projeto_lei_34_2023e.pdf</t>
   </si>
   <si>
     <t>Institui as Olimpíadas Estudantis no âmbito do município de Piedade e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4412/projeto_de_lei_35_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4412/projeto_de_lei_35_2023.pdf</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4414/projeto_de_lei_36_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4414/projeto_de_lei_36_2023.pdf</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4413/projeto_de_lei_37_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4413/projeto_de_lei_37_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Combate à Fome e à Insegurança Alimentar de crianças, adolescentes, jovens e adultos matriculados na rede pública de ensino municipal, em período de férias e recesso escolar, no âmbito do município de Piedade, estado de São Paulo.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4416/projeto_de_lei_38_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4416/projeto_de_lei_38_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Segurança Alimentar e Nutricional - COMSEA - do Município de Piedade, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4415/projeto_de_lei_39_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4415/projeto_de_lei_39_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos permanentes, de provimento efetivo, no Quadro dos Servidores Públicos Municipais, conforme especifica.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4417/projeto_de_lei_40_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4417/projeto_de_lei_40_2023.pdf</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4418/projeto_de_lei_41_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4418/projeto_de_lei_41_2023.pdf</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4733/pl_44_doacao_de_area_minha_casa_minha_vida_1_.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4733/pl_44_doacao_de_area_minha_casa_minha_vida_1_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar área de propriedade municipal ao Fundo de Arrendamento Residencial - FAR, representado pela Caixa Econômica Federal, para fins de construção de moradias destinadas à alienação no âmbito do Programa Minha Casa Minha Vida - PMCMV.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4734/pl45_isencao_itbi_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4734/pl45_isencao_itbi_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da taxa de recolhimento do tributo de ITBI – Imposto de Transmissão de Bens Imóveis, conforme especifica.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/pll_1_-_23-1-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/pll_1_-_23-1-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Inclui os §§ 6º, 7º e 8º no artigo 3º da lei nº 4.351 de 18 de setembro de 2014.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/pll_2_-_30-1-2023_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/pll_2_-_30-1-2023_alexandre.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Fernando Fermino de Almeida à rua 14, localizada no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/pll_3_-_9-2-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/pll_3_-_9-2-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste da remuneração dos servidores públicos do Poder Legislativo Municipal, conforme especifica.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/pll_4_-_16-3-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/pll_4_-_16-3-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Institui o Banco Municipal de Materiais de Construção do município de Piedade/SP e dá outras providências.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/pll_5-_9-2-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/pll_5-_9-2-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3º da lei municipal  nº 4.579, de 15 de março de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/pll_6_-_12-4-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/pll_6_-_12-4-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Professora Maria Lúcia de Amorim Soares ao Centro Cultural Piedadense.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/pll_7_-_13-4-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/pll_7_-_13-4-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Dá denominação à quadra poliesportiva localizada na Rua dos Jacarandás, no Bairro Bom Pastor.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/pll_8_-_18-4-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/pll_8_-_18-4-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos arts. 5º e 6º da lei municipal nº 4.602, de 30 de setembro de 2019.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/projeto_lei_9_2023l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/projeto_lei_9_2023l.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Piedade o Dia Municipal da Pessoa Protetora Independente de Animais, cria a Distinção do Mérito da Causa Animal e dá outras providências.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/pll_10_-_21-6-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/pll_10_-_21-6-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Municipal Leonildo Léo Martinez Bacanelli à estrada localizada no Bairro Vieirinhas.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/pll_11_-_29-6-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/pll_11_-_29-6-2023_jose.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Municipal Emilio do Nascimento de Góes à estrada municipal PDD-494, no Bairro da Serra.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/pll_12_-_21-6-2023_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/pll_12_-_21-6-2023_alexandre.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Aurora Honorato Ferreira a via localizada no Bairro Paulas e Mendes</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3231/pll_13_-_18-7-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3231/pll_13_-_18-7-2023_caio.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Antônio Marcos Pedroso dos Santos à travessa da Rua Nelson da Silva, localizada na Vila Quintino.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3241/pll_14_-_4-8-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3241/pll_14_-_4-8-2023_caio.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade Associação de Engenheiros e Agrônomos de Piedade e Tapiraí - ASSEPT.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3258/pll_15_-_18-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3258/pll_15_-_18-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Revoga trecho das leis municipais nº 4045, de 17 de novembro de 2009 e 4507, de 29 de junho de 2017.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3259/pll_16_-_18-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3259/pll_16_-_18-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Philonila Maria de Oliveira a via localizada no Bairro do Rosário.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>Adilsom Castanho, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3302/pll_17_-_19-9-2023_adilson-wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3302/pll_17_-_19-9-2023_adilson-wandi.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Celio Leite a estrada localizada no Bairro das Goiabas/Vila Amâncio.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3313/pll_18_-_20-9-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3313/pll_18_-_20-9-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Benedito Soares à rua projetada 2, localizada no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3314/pll_19_-_26-9-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3314/pll_19_-_26-9-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Institui o direito ao décimo terceiro subsídio e ao terço constitucional de férias aos vereadores deste Poder Legislativo a partir de 1º de janeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3836/pll_20_-_3-10-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3836/pll_20_-_3-10-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário às pessoas portadoras de deficiências intelectuais e/ou físicas nos estabelecimentos de saúde da rede pública e privada do município de Piedade.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4328/pll_21_-_30-11-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4328/pll_21_-_30-11-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua João Marcelino de Camargo a via localizada no Bairro dos Leites.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4459/pll_22_-_8-12-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4459/pll_22_-_8-12-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização de sistemas de emissão de som e de ruídos, em ambientes internos e externos, de residências, estabelecimentos industriais, comerciais, de prestação de serviços, igrejas, vias e logradouros públicos.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/pr_1_-_14-2-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/pr_1_-_14-2-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratar de interesses particulares à vereadora Maria Vicentina Godinho Pereira da Silva.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/pr_2_-_2-3-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/pr_2_-_2-3-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Dá nova redação, acrescenta, suprime alíneas, incisos, parágrafos e artigos da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/pr_3_-_21-3-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/pr_3_-_21-3-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Concede licença-paternidade ao vereador Mauro Vieira Machado.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/proj_resolucao_4_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/proj_resolucao_4_2023.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de Piedade, estado de SP, para a Legislatura 2025/2028, conforme especifica.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/pr_5_-_13-6-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/pr_5_-_13-6-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 15 da Resolução nº 15, de 3 de agosto de 2020 — Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/pr_6_-_4-9-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/pr_6_-_4-9-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de plano de saúde aos servidores da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>CPI - Comissão Parlamentar de Inquérito para apurar denúncia apresentada pela Sra. Silvana Emídio de Souza</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/pr_7_-_11-9-2023_cpi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/pr_7_-_11-9-2023_cpi.pdf</t>
   </si>
   <si>
     <t>Aprova o relatório final e as conclusões da Comissão Parlamentar de Inquérito instituída pelo Decreto Legislativo nº 62/2022, destinada a apurar eventuais infrações político administrativas do Prefeito Municipal, contidas na denúncia apresentada pela Sra. Silvana Emídio de Souza Rodrigues.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3306/pr_8_-_20-9-2023_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3306/pr_8_-_20-9-2023_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estágio de estudantes na Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>Dá nova redação ao "caput" do artigo 109 da Resolução nº 15, de 3 de agosto de 2020, Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4194/pr_9_-_10-11-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4194/pr_9_-_10-11-2023_caio.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 6º da Resolução nº 4, de 10 de abril de 2018 — Regulamenta a concessão de título de cidadão honorário ou qualquer outra honraria ou homenagem a pessoas que, reconhecidamente, tenham prestado serviços ao Município.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Caio Cezar da S. Martori, Maurinho Machado, Nelson P. de Oliveira (Camarão), Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4329/pr_11_-_1o-12-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4329/pr_11_-_1o-12-2023_wandi.pdf</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>PELOR</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/pelom_1_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/pelom_1_2023.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta disposições no artigo 55 da Lei Orgânica do Município de Piedade/SP.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>Alex P. da Silva, Alexandre Pereira (Xandinho), Caio Cezar da S. Martori, Jeferson D. Cardoso (Tatu), Joacildo X. dos Santos (Baiano), José Anésio X. Lemes, Maria Vicentina G. P. da Silva, Maurinho Machado, Nelson P. de Oliveira (Camarão), Nilza M. dos S. Godinho (Chuca), Valdinei A. M. Franco (Neey Vioola), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3841/plom_2-_19-10-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3841/plom_2-_19-10-2023_alex.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 30-B à Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/requerimento_1_-_10-1-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/requerimento_1_-_10-1-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Donizete Lindo dos Santos.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_2_-_10-1-2023_jose_anesio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_2_-_10-1-2023_jose_anesio.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor José Fernandes Rodrigues.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_3_-_12-1-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_3_-_12-1-2023_alex.pdf</t>
   </si>
   <si>
     <t>Questiona quais vias públicas localizadas no bairro Campininha estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/requerimento_4_-_16-1-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/requerimento_4_-_16-1-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Maria Noel dos Santos.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/requerimento_5_-_19-1-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/requerimento_5_-_19-1-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Rita Bortolini Zallocco.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_6_-_2-2-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_6_-_2-2-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Questiona se a Estrada Municipal no Bairro do Boa Vista está apta a receber denominação.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_7_-_3-2-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_7_-_3-2-2023_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o incentivo aos Agentes de Saúde.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/requerimento_8_-_3-2-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/requerimento_8_-_3-2-2023_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre Programa Bolsa Trabalho.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/requerimento_9_2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/requerimento_9_2023.pdf</t>
   </si>
   <si>
     <t>Solicita licença para tratar de interesses particulares (protocolo original nº 44/2023).</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/requerimento_10_-_7-2-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/requerimento_10_-_7-2-2023_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação de rotatórias.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/requerimento_11_-_16-2-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/requerimento_11_-_16-2-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a pavimentação da Rua Eugenio Falco da Paixão.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Alex P. da Silva, Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/requerimento_12_-_23-2-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/requerimento_12_-_23-2-2023_jose.pdf</t>
   </si>
   <si>
     <t>Reiterando informações sobre terraplenagem que está sendo realizada em área próxima ao loteamento Jardim Sinibaldy.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/requerimento_13_-_16-2-2023_nelson_assinado.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/requerimento_13_-_16-2-2023_nelson_assinado.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito, com a finalidade de apurar eventuais ilegalidades praticadas nas contratações por Dispensas de Licitações nº 65/2021 e 10/2022 e Concorrência pública nº 4/2022.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento_14_-_10-3-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento_14_-_10-3-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Fátima Lúcia Gabriel.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_15_-_10-3-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_15_-_10-3-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor José Ribeiro de Almeida.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_16_-_14-3-2023_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_16_-_14-3-2023_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor João Baptista da Silva.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/requerimento_17_-_15-3-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/requerimento_17_-_15-3-2023_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se a Estrada Municipal PDD-380 está apta a receber denominação.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>Alex P. da Silva, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/requerimento_18_-_15-3-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/requerimento_18_-_15-3-2023_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a 'subida do Cizo' no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_19_-_16-3-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_19_-_16-3-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Questiona se a Estrada Municipal do bairro dos Vieirinhas está apta a receber denominação.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/requerimento_20_-_17-3-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/requerimento_20_-_17-3-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Ruth Watermann Ramalho.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/requerimento_21_-_23-3-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/requerimento_21_-_23-3-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem Matheus Felipe Vieira Alvarenga.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/requerimento_22_-_27-3-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/requerimento_22_-_27-3-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Tsuguo Kimura.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/requerimento_23_-_28-3-2023_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/requerimento_23_-_28-3-2023_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Lucinda Vieira de Camargo.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/requerimento_24_-_30-3-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/requerimento_24_-_30-3-2023_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre pavimentação no Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/requerimento_25_-_31-3-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/requerimento_25_-_31-3-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Manuelina Caetano da Silva.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/requerimento_26_-_31-3-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/requerimento_26_-_31-3-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de câmeras de monitoramento de segurança nas escolas públicas municipais e cercanias.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3027/requerimento_27_-_31-3-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3027/requerimento_27_-_31-3-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre aos atendimentos com psicologia.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_28_-_31-3-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_28_-_31-3-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre imóvel na Rua João Gonçalves no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/requerimento_29_-_6-4-2023_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/requerimento_29_-_6-4-2023_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Mirna Sheila Margheri Chaves de Mello.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/requerimento_30_-_6-4-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/requerimento_30_-_6-4-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à Secretaria de Desenvolvimento Social de Piedade.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_31_-_6-4-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_31_-_6-4-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à contratação de empresa especializada para a execução das obras de pavimentação asfáltica de estradas vicinais, trecho antiga SP-79 e trecho PDD-363, no bairro Miguel Russo, Piedade/SP.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_32_-_6-4-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_32_-_6-4-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas aos contratos de locações de prédios promovidos pela prefeitura de Piedade de 2021 a 2023.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/requerimento_33_-_6-4-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/requerimento_33_-_6-4-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à contratação de empresa especializada para a execução das obras de pavimentação asfáltica no bairro da Vila Moraes.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/requerimento_34_-_6-4-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/requerimento_34_-_6-4-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a lista de castração de cães e gatos do canil municipal.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/requerimento_35_-_6-4-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/requerimento_35_-_6-4-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a contratação de empresa especializada para a execução das obras de pavimentação asfáltica no Bairro dos Moreiras, Piedade/SP.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_36_-_6-4-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_36_-_6-4-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a contratação de empresa especializada para a execução das obras de pavimentação asfáltica de estradas vicinais no Bairro dos Ortizes, Piedade/SP.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_37_-_14-4-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_37_-_14-4-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação da rede de esgoto na Rua Eurico Vieira Cardoso.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/requerimento_38_-_17-4-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/requerimento_38_-_17-4-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Elvio Canarini.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/requerimento_39_-_19-4-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/requerimento_39_-_19-4-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Questiona se a Estrada Municipal no Bairro do Castanho está apta a receber denominação.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_40_-_20-4-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_40_-_20-4-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre recapeamento das vias públicas municipais.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_41_-_20-4-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_41_-_20-4-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Programa Mais Médicos.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/requerimento_42_-_24-4-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/requerimento_42_-_24-4-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antônio Dias de Moraes.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/requerimento_43_-_28-4-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/requerimento_43_-_28-4-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Maria Vieira de Paula.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/requerimento_44_-_4-5-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/requerimento_44_-_4-5-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a contratação de empresa especializada para a prestação de serviços de sanitização no município.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_45_-_5-5-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_45_-_5-5-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à quantidade de estudantes que se cadastraram para receber o auxílio transporte aos universitários.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/requerimento_46_-_5-5-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/requerimento_46_-_5-5-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Luiz Fernandes.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/requerimento_47_-_5-5-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/requerimento_47_-_5-5-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à emenda parlamentar destinada à castração de cães e gatos.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/requerimento_48_-_5-5-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/requerimento_48_-_5-5-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à emenda parlamentar destinada à compra de carro para a Vigilância Sanitária.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_49_-_5-5-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_49_-_5-5-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Questiona se o campo de futebol da Vila Bom Pastor está apta a receber denominação.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_50_-_10-5-2023_cpi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_50_-_10-5-2023_cpi.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação por igual período da Comissão Parlamentar de Inquérito - CPI, constituída pelo Decreto Legislativo nº 62/2023, que tem a finalidade de apurar eventuais ilegalidades nas contratações por dispensas de licitações nº 65/2021 e 10/2022 e concorrência pública nº 4/2022.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/requerimento_51_-_11-5-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/requerimento_51_-_11-5-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre aquisição e distribuição de cobertores pela Secretaria Municipal de Desenvolvimento Social.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_52_-_11-5-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_52_-_11-5-2023_jose.pdf</t>
   </si>
   <si>
     <t>Solicita cópia capa a capa do processo nº 14601 de 2022, Dispensa nº 257/2022, que trata da contratação emergencial da empresa Jundia Transportadora  Turística Ltda.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_53_-_12-5-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_53_-_12-5-2023_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a Estrada Municipal José Benedito de Oliveira, no bairro dos Buenos.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Adilsom Castanho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/requerimento_54_-_12-5-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/requerimento_54_-_12-5-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Requeremos informações sobre a possibilidade de instalação de empresas de mineração no município de Piedade.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/requerimento_55_-_12-5-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/requerimento_55_-_12-5-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da taxa de iluminação pública.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/requerimento_56_-_12-5-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/requerimento_56_-_12-5-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à quantidade de alunos matriculados na CEMCEI "Profª Débora Xavier de Oliveira Castanho" que necessitam de transporte escolar.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/requerimento_57_-_12-5-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/requerimento_57_-_12-5-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da taxa de lixo.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_58_-_18-5-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_58_-_18-5-2023_alex.pdf</t>
   </si>
   <si>
     <t>Reiterando informações sobre as ruas não pavimentadas no Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_59_-_18-5-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_59_-_18-5-2023_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Jacyra Maria da Luz.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/requerimento_60_-_18-5-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/requerimento_60_-_18-5-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à emenda parlamentar das escolas EMEF Cônego José Rodrigues e EMEIEF Sylvino Santos Netto.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/requerimento_61_-_23-5-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/requerimento_61_-_23-5-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Antônia de Oliveira.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/requerimento_62_-_24-5-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/requerimento_62_-_24-5-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de dispositivos de controle de velocidade no município.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_63_-_26-5-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_63_-_26-5-2023_caio.pdf</t>
   </si>
   <si>
     <t>Questiona se a travessa da Rua Nelson da Silva, na Vila Quintino, está apta a receber denominação.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_64_-__30-5-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_64_-__30-5-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Ester Ferreira de Góes.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/requerimento_65_-_31-5-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/requerimento_65_-_31-5-2023_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Iracema Dias de Camargo.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/requerimento_66_-_31-5-2023_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/requerimento_66_-_31-5-2023_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o convênio ou programa firmado entre o Município e o Estado para recuperação e manutenção da estrada municipal que liga a SP-79 ao bairro do Piraporão.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/requerimento_67_-_1o-6-2023_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/requerimento_67_-_1o-6-2023_alexandre.pdf</t>
   </si>
   <si>
     <t>Questiona se a via pública localizada no Bairro dos Paulas e Mendes está apta a receber denominação.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/requerimento_68_-_7-6-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/requerimento_68_-_7-6-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o cumprimento da Lei nº 4789/2022.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_69_-_7-6-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_69_-_7-6-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o contrato com a empresa LabCenter.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/requerimento_70_-__12-6-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/requerimento_70_-__12-6-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Marlis Pereira do Lago.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3168/requerimento_71_-__12-6-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3168/requerimento_71_-__12-6-2023_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor José Eduardo Gomes de Abreu.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_72_-_12-6-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_72_-_12-6-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Haroldo Luiz de Paula.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_73_-_16-6-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_73_-_16-6-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Helena de Oliveira Castanho.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/requerimento_74_-_23-6-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/requerimento_74_-_23-6-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona sobre o recurso disponibilizado pelo Fundo Nacional da Saúde, por meio do SAIPS destinado a Santa Casa de Misericórdia de Piedade.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_75-_23-6-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_75-_23-6-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona sobre a locação de máquina por parte da Secretária de Serviços Públicos.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_76_-_23-6-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_76_-_23-6-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona sobre valor gasto com pedras por parte da Secretária de Serviços Públicos</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_77_-__26-6-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_77_-__26-6-2023_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor José Nilton Martins Damaceno.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_78_-__29-6-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_78_-__29-6-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a animais domésticos abandonados.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3203/requerimento_79_-__30-6-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3203/requerimento_79_-__30-6-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a compra de aparelhos celulares por parte da municipalidade.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3205/requerimento_80_-_3-7-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3205/requerimento_80_-_3-7-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona se as vias públicas localizadas no Bairro do Poço estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/requerimento_81_-_3-7-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/requerimento_81_-_3-7-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a pavimentação da Rua Delfino Ferreira de Campos.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3207/requerimento_82_-_3-7-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3207/requerimento_82_-_3-7-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Cardoso Filho.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/requerimento_83_-_5-7-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/requerimento_83_-_5-7-2023_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a reforma do campo de futebol e da quadra do Bom Pastor</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/requerimento_84_-_11-7-2023_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/requerimento_84_-_11-7-2023_alexandre.pdf</t>
   </si>
   <si>
     <t>Questiona se a Rua Thyrso de Camargo Ayres, na Vila Quintino está apta a receber melhorias.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/requerimento_85_-_11-7-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/requerimento_85_-_11-7-2023_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as obras do Calçadão.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/requerimento_86_-_12-7-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/requerimento_86_-_12-7-2023_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Pedroso.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/requerimento_87_-_10-7-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/requerimento_87_-_10-7-2023_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o poço artesiano do bairro Piraporão.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/requerimento_88_-_14-7-2024_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/requerimento_88_-_14-7-2024_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o tempo de serviço dos servidores municipais para fins de quinquênio.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3228/requerimento_89_-_17-7-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3228/requerimento_89_-_17-7-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Cresmilda Rodrigues de Góes.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3230/requerimento_90_-_18-7-2024_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3230/requerimento_90_-_18-7-2024_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Rosa Pinto Borgatto.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3233/requerimento_91_-_24-7-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3233/requerimento_91_-_24-7-2023_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria José Rodrigues.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_92_-_28-7-2024_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_92_-_28-7-2024_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Edwaldo Godinho da Silva.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3237/requerimento_93_-_31-7-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3237/requerimento_93_-_31-7-2023_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhorita Giulia Harumi Hopper Hayashida.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3239/requerimento_94_-_2-8-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3239/requerimento_94_-_2-8-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Benedito Domingues de Oliveira.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3240/requerimento_95_-_4-8-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3240/requerimento_95_-_4-8-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita cópia, na íntegra, dos processos relacionados à pedreira no bairro do Piraporinha.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3242/requerimento_96_-_7-8-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3242/requerimento_96_-_7-8-2023_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Jair Godinho Garcia.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3243/requerimento_97_-_8-8-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3243/requerimento_97_-_8-8-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Kazue Miwa Gomes.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3244/requerimento_98_-_17-8-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3244/requerimento_98_-_17-8-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Jair de Oliveira.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/requerimento_99_-_18-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/requerimento_99_-_18-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o serviço de limpeza nas unidades escolares do município.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/requerimento_100_-_18-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/requerimento_100_-_18-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a locação de veículos por parte da municipalidade.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_101_-_18-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_101_-_18-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os imóveis na Zona Industrial do município que são objetos da lei 4478/16.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_102_-_18-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_102_-_18-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as horas extras dos motoristas de ambulância.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_103_-_18-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_103_-_18-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a compra e instalação de câmeras de vigilância nas unidades escolares</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_104_-_18-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_104_-_18-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o fornecimento de bomba de infusão de oxímetro.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3252/requerimento_105_-_18-8-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3252/requerimento_105_-_18-8-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a compra do veículo destinado ao canil através de emenda parlamentar</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3253/requerimento_106_-_18-8-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3253/requerimento_106_-_18-8-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas dispositivo de redução de velocidade na Avenida Raimundo Nonato Leite – Marginal do Rio Pirapora.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3254/requerimento_107_-_18-8-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3254/requerimento_107_-_18-8-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a demanda reprimida do Centro Integrado de Reabilitação.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3255/requerimento_108_-_18-8-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3255/requerimento_108_-_18-8-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao provimento do cargo efetivo de médico veterinário.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3256/requerimento_109_-_16-8-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3256/requerimento_109_-_16-8-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre processo relacionado à emenda parlamentar destinada à cultura.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3261/requerimento_110_-_21-8-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3261/requerimento_110_-_21-8-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Giulietta Cerello Athayde.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3262/requerimento_111_-_21-8-2023_joacido.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3262/requerimento_111_-_21-8-2023_joacido.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Elvira Ledoino Pinheiro.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_112_-_21-8-2023_joacido.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_112_-_21-8-2023_joacido.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Manoel José Macedo.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3264/requerimento_113_-_22-8-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3264/requerimento_113_-_22-8-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Ordalia de Almeida.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3265/requerimento_114_-_22-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3265/requerimento_114_-_22-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as árvores retiradas do torre hotel.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3266/requerimento_115-_22-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3266/requerimento_115-_22-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os cursos da FAPETEC oferecidos aos professores.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3267/requerimento_116-_25-8-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3267/requerimento_116-_25-8-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre um pequeno espaço no pátio do CEABASP.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3268/requerimento_117_-_25-8-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3268/requerimento_117_-_25-8-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os contratos de transporte coletivo - Tarifa Zero.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_118_-_25-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_118_-_25-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o fornecimento de pedras e locação de máquinas.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_119_-_25-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_119_-_25-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os alvarás de construção, desmembramento e loteamento.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3271/requerimento_120_-_25-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3271/requerimento_120_-_25-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre nomeação em concurso público.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3272/requerimento_121_-_25-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3272/requerimento_121_-_25-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as verbas previdenciárias dos servidores públicos.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3273/requerimento_122_-_25-8-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3273/requerimento_122_-_25-8-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o plano municipal de saneamento básico.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3277/requerimento_123-_1o-9-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3277/requerimento_123-_1o-9-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o pagamento o contrato dos ônibus do programa Bora de Graça – tarifa zero.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3281/requerimento_124-_1o-9-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3281/requerimento_124-_1o-9-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao trecho da estradas dos lavradores.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3282/requerimento_125-_1o-9-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3282/requerimento_125-_1o-9-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a quantidade de alunos matriculados na educação infantil</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3285/requerimento_126-_5-9-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3285/requerimento_126-_5-9-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria José Torres.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3287/requerimento_127-_6-9-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3287/requerimento_127-_6-9-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Osvaldo Jantin.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3288/requerimento_128-_6-9-2023_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3288/requerimento_128-_6-9-2023_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Francisca Leite Duarte.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3292/requerimento_129-_13-9-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3292/requerimento_129-_13-9-2023_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre as Rua 6 e 12, no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3293/requerimento_130_-_13-9-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3293/requerimento_130_-_13-9-2023_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Ruth Pinto.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3294/requerimento_131_-_13-9-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3294/requerimento_131_-_13-9-2023_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Therezinha Moscatello Ramos.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3295/requerimento_132_-_13-9-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3295/requerimento_132_-_13-9-2023_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Maria Xavier Lemes.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3297/requerimento_133_-_14-9-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3297/requerimento_133_-_14-9-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor José Donizete Barbosa.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3299/requerimento_134_-_15-9-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3299/requerimento_134_-_15-9-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria de Lourdes  Giglio Togni.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3300/requerimento_135_-_18-9-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3300/requerimento_135_-_18-9-2023_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Carolina dos Santos Alegro.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3301/requerimento_136_-_19-9-2023_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3301/requerimento_136_-_19-9-2023_jeferson.pdf</t>
   </si>
   <si>
     <t>Questiona se as três vias pública localizada no bairro do Jurupará estão aptas a receberem denominação.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3307/requerimento_137_-_20-9-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3307/requerimento_137_-_20-9-2023_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o poço artesiano do bairro Piraporão.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_138_-_20-9-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_138_-_20-9-2023_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Pedra Maria Rolim.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_139_-_21-9-2023_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_139_-_21-9-2023_joacildo.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a estrada municipal que tem início na congregação cristã no Brasil do bairro Piraporão, passa pela igreja católica do bairro Piraporão e segue até a divisa com o município de Salto de Pirapora.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3312/requerimento_140_-_21-9-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3312/requerimento_140_-_21-9-2023_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de lombadas em nosso munícipio.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3316/requerimento_141_-_26-9-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3316/requerimento_141_-_26-9-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o esgoto a céu aberto no bairro do Butuca.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3319/requerimento_142_-_26-9-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3319/requerimento_142_-_26-9-2023_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Wanderley Antônio de Oliveira.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3320/requerimento_143_-_27-9-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3320/requerimento_143_-_27-9-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Edina Maria de Camargo Buganza.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3321/requerimento_144_-_28-9-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3321/requerimento_144_-_28-9-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Questiona se as vias públicas do loteamento Jardim Montenegro estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3323/requerimento_145_-_29-9-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3323/requerimento_145_-_29-9-2023_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Airton Aparecido de Camargo.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3326/requerimento_146_-_3-10-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3326/requerimento_146_-_3-10-2023_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a emenda destinada à CEMEI Profª Débora Xavier de Oliveira Castanho.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3393/requerimento_147_-_5-10-2023_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3393/requerimento_147_-_5-10-2023_joacildo.pdf</t>
   </si>
   <si>
     <t>Questiona se a Estrada Municipal no Bairro Piraporão está apta a receber denominação.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3570/requerimento_148_-6-10-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3570/requerimento_148_-6-10-2023_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Mardoqueo Ayres de Oliveira</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3732/requerimento_149_-_11-10-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3732/requerimento_149_-_11-10-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas aos gastos com Publicidade e propaganda da Prefeitura Municipal de Piedade.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3734/requerimento_150_-_11-10-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3734/requerimento_150_-_11-10-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao cumprimento das obrigações trabalhistas das empresas terceirizadas que mantém contrato de prestação de serviços com a Prefeitura Municipal de Piedade.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3835/requerimento_151_-_16-10-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3835/requerimento_151_-_16-10-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a implantação de lombadas.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3857/requerimento_152_-_20-10-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3857/requerimento_152_-_20-10-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a mudança no tráfego na ponte da Vila Maria.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3858/requerimento_153_-_20-10-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3858/requerimento_153_-_20-10-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a resposta do requerimento nº 82/2022.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3859/requerimento_154_-_20-10-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3859/requerimento_154_-_20-10-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a obra realizada pela Sabesp no Bairro dos Oliveiras.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3894/requerimento_155_-_23-10-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3894/requerimento_155_-_23-10-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Jeanete Vieira Machado.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3911/requerimento_156_-_26-10-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3911/requerimento_156_-_26-10-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao investimento feito para a realização da OKTOBER FEST no Parque Ecológico.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3912/requerimento_157_-_26-10-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3912/requerimento_157_-_26-10-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à coleta de recicláveis no Município de Piedade</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3913/requerimento_158_-_27-10-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3913/requerimento_158_-_27-10-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as multas aplicadas contra a municipalidade.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3914/requerimento_159_-_27-10-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3914/requerimento_159_-_27-10-2023_wandi.pdf</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3915/requerimento_160_-_27-10-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3915/requerimento_160_-_27-10-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a realização de obras na praça da Bandeira.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3916/requerimento_161_-_27-10-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3916/requerimento_161_-_27-10-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as receitas com o Imposto Predial e Territorial Urbano - IPTU.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3918/requerimento_162_-_27-10-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3918/requerimento_162_-_27-10-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a contratação do transporte urbano.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3924/requerimento_163_-_30-10-2023_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3924/requerimento_163_-_30-10-2023_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Eva Maria de Jesus.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3947/requerimento_164_-_30-10-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3947/requerimento_164_-_30-10-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Vanderlei Antônio Vieira.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4029/requerimento_165_-_31-10-2023_m.vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4029/requerimento_165_-_31-10-2023_m.vicentina.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sensei George Yassunobu Osako.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4093/requerimento_166_-_1o-11-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4093/requerimento_166_-_1o-11-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Questiona se a Rua sete no Bairro dos Leites está apta a receber denominação.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4097/requerimento_167_-_1o-11-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4097/requerimento_167_-_1o-11-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre apoio concedido pela prefeitura a entidade privada.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4098/requerimento_168_-_6-11-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4098/requerimento_168_-_6-11-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas às ruas dos Jardim São Paulo.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4099/requerimento_169_-_6-11-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4099/requerimento_169_-_6-11-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao Centro Integrado de Reabilitação</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4100/requerimento_170_-_6-11-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4100/requerimento_170_-_6-11-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao trânsito de Piedade.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4104/requerimento_171_-_7-11-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4104/requerimento_171_-_7-11-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Aquilino Rodrigues Pereira.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori, Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4105/requerimento_172-_7-11-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4105/requerimento_172-_7-11-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas às dispensas de professores da Rede Pública Municipal de Educação.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4106/requerimento_173_-_7-11-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4106/requerimento_173_-_7-11-2023_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao Decreto de Contenção de Despesas.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4168/requerimento_174_-_9-11-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4168/requerimento_174_-_9-11-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Questiona se a Unidade Básica de Saúde do Bairro dos Correias está apta a receber denominação.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4195/requerimento_175_-_10-11-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4195/requerimento_175_-_10-11-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a inscrição no BOLSA FORMAÇÃO PRONASCI.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4196/requerimento_176_-_13-11-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4196/requerimento_176_-_13-11-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da professora Maria Mercedes Garcia Gomes.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4197/requerimento_177_-13-11-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4197/requerimento_177_-13-11-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Questiona se a via pública localizada na continuação da Rua Aurélio Amaral Santos, no Bairro dos Cotianos, está apta a receber denominação.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4198/requerimento_178_-16-11-2023_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4198/requerimento_178_-16-11-2023_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor José Fernandes.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4199/requerimento_179_-_16-11-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4199/requerimento_179_-_16-11-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Luiz Antônio Seabra.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4200/requerimento_180_-_21-11-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4200/requerimento_180_-_21-11-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Paulo Sano.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4201/requerimento_181_-_21-11-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4201/requerimento_181_-_21-11-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Carlos Tonarelli.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4204/requerimento_182_-_22-11-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4204/requerimento_182_-_22-11-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a falta de medicamentos de uso contínuo e de alto custo na _x000D_
 farmácia municipal.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4208/requerimento_183_-_23-11-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4208/requerimento_183_-_23-11-2023_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Neyde Camargo de Pontes.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4225/requerimento_184_-_23-11-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4225/requerimento_184_-_23-11-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Questiona o motivo da solicitação de prorrogação para encaminhamento das respostas aos requerimentos nº 82/2022 e 153/2023.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4226/requerimento_185_-_24-11-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4226/requerimento_185_-_24-11-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a resposta do requerimento nº 152/2023.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4228/requerimento_186_-_24-11-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4228/requerimento_186_-_24-11-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a fiação dos postes no município.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4229/requerimento_187_-_24-11-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4229/requerimento_187_-_24-11-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o incentivo dos agentes comunitários de saúde e de combate às endemias.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4231/requerimento_188_-_24-11-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4231/requerimento_188_-_24-11-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o cumprimento no disposto no artigo 134, parágrafo único, da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4232/requerimento_189_-_24-11-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4232/requerimento_189_-_24-11-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o impacto financeiro de elevar o piso salarial municipal para R$ 1.550,00, em consonância com o piso estadual.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4233/requerimento_190_-_24-11-2023_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4233/requerimento_190_-_24-11-2023_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o desassoreamento de córrego do Rio Pirapora no Bairro do Gurgel.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4234/requerimento_191_-_27-11-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4234/requerimento_191_-_27-11-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Jerson Vaz.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4235/requerimento_192_-_27-11-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4235/requerimento_192_-_27-11-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Vania Tardelli.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4327/requerimento_193_-_1o-12-2023_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4327/requerimento_193_-_1o-12-2023_valdinei.pdf</t>
   </si>
   <si>
     <t>Requeiro informação sobre a instalação de dispositivos de redução de velocidade no trecho da rodovia SP 079 no trevo da Usininha, sentido Tapiraí/ Sorocaba</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Maurinho Machado, José Anésio X. Lemes, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4330/requerimento_194_-_1o-12-2023_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4330/requerimento_194_-_1o-12-2023_mauro.pdf</t>
   </si>
   <si>
     <t>Solicitamos informações sobre o desassoreamento do Rio Pirapora no final da Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4331/requerimento_195_-_1o-12-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4331/requerimento_195_-_1o-12-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os recursos do FUNDEB.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4332/requerimento_196_-_1o-12-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4332/requerimento_196_-_1o-12-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a regularização fundiária do Bairro Vila Moraes.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4333/requerimento_197_-_4-12-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4333/requerimento_197_-_4-12-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Adão Porfirio da Silva.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4354/requerimento_198_-_4-12-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4354/requerimento_198_-_4-12-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Heleni Duarte Cardoso.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4403/requerimento_199-_30-11-2023_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4403/requerimento_199-_30-11-2023_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da operação tapa-buracos nos Bairros Piratuba e Leites.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4404/requerimento_200_-30-11-2023_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4404/requerimento_200_-30-11-2023_adilsom.pdf</t>
   </si>
   <si>
     <t>Questiona se quais ruas públicas do Bairro dos Ortizes estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4407/requerimento_201_-_6-12-2023_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4407/requerimento_201_-_6-12-2023_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre empresa prestadora de serviços médicos.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4408/requerimento_202_-_6-12-2023_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4408/requerimento_202_-_6-12-2023_caio.pdf</t>
   </si>
   <si>
     <t>Questiona se as ruas indicadas no mapa no Bairro dos Leites estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4419/requerimento_203_-_8-12-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4419/requerimento_203_-_8-12-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Maria Conceição da Silva Goes.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4489/requerimento_204_-_11-12-2023_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4489/requerimento_204_-_11-12-2023_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Izolyrio Rodrigues Pereira.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4490/requerimento_205_-_11-12-2023_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4490/requerimento_205_-_11-12-2023_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Marcos Roberto Sales da Luz.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4506/requerimento_206_-_11-12-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4506/requerimento_206_-_11-12-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da senhora Neuza Espinosa Bueno Gurgel.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_207_-_15-12-2023_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_207_-_15-12-2023_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor José André Godinho.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_208_-_15-12-2023_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_208_-_15-12-2023_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre doação de área para a municipalidade</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Solicita informações sobre o Plano de Carreira dos servidores públicos municipais</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_210_-_18-12-2023_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_210_-_18-12-2023_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Jair Gomes da Rosa.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/spll_4_-_22-3-2023_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/spll_4_-_22-3-2023_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Institui o Banco Municipal de Materiais de Construção do Município de Piedade/SP e dá outras providências.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/spll_5_-_18-4-2023_mesa_diretora.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/spll_5_-_18-4-2023_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3º da lei municipal nº 4.579, de 15 de março de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/rf_1_-_pr_2-2023_-_4-4-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/rf_1_-_pr_2-2023_-_4-4-2023.pdf</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/rf_2_-_spll__4-2023_-_18-4-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/rf_2_-_spll__4-2023_-_18-4-2023.pdf</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/rf_3_-_spll__5-2023_-_18-4-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/rf_3_-_spll__5-2023_-_18-4-2023.pdf</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/rf_4_-_pll__1-2023_-_16-5-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/rf_4_-_pll__1-2023_-_16-5-2023.pdf</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/rf_5_-_ple__50-2022_-_31-5-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/rf_5_-_ple__50-2022_-_31-5-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão do serviço público de transporte coletivo no município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3229/rf_6_-_ple__16-2023_-_17-7-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3229/rf_6_-_ple__16-2023_-_17-7-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2024.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3895/rf_7_-_ple__44-2022_-_24-10-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3895/rf_7_-_ple__44-2022_-_24-10-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Corregedoria da Guarda Civil Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4405/rf_8_-_pr__6-2023_-_5-12-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4405/rf_8_-_pr__6-2023_-_5-12-2023.pdf</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4406/rf_9_-_ple__17-2023_-_5-12-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4406/rf_9_-_ple__17-2023_-_5-12-2023.pdf</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4732/rf_10_-_ple__25-2023_-_18-12-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4732/rf_10_-_ple__25-2023_-_18-12-2023.pdf</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>SEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/subemenda_1_-_22-5-2023_-_ple_50-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/subemenda_1_-_22-5-2023_-_ple_50-2023.pdf</t>
   </si>
   <si>
     <t>Altera a emenda nº 5/2023 do projeto de lei nº 50/2022.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
     <t>CP - Comissão Processante para apurar denúncia apresentada contra o vereador Nelson Prestes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/relatorio_1-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/relatorio_1-2023.pdf</t>
   </si>
   <si>
     <t>Relatório final da comissão processante responsável em apurar denúncia apresentada pela Sr. Sebastião Luiz Marinho contra o vereador Nelson Prestes de Oliveira.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3276/relatorio_2-2023.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3276/relatorio_2-2023.pdf</t>
   </si>
   <si>
     <t>Relatório Final da Comissão Parlamentar de Inquérito constituída pelo Decreto Legislativo nº 62/2023, de 1º de março de 2023 que tem por finalidade investigar eventuais ilegalidades praticadas nas contratações por dispensas de licitação nº 65/2021 e 10/2022, e no procedimento da concorrência pública nº 4/2022 que culminaram na contratação da Empresa Scatena Agência de Viagens e Turismo Ltda, inscrita no CNPJ nº 07.670.122/0001-34.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5509,67 +5509,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/emenda_1_-_22-3-2023_-_pr_2-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/emenda_2_-_19-4-2023_-_pll_1-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda_3_-_18-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda_4_-_18-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/emenda_5_-_18-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/emenda_6_-_18-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/emenda_7_-_18-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/emenda_9_-_29-5-2023_-_ple_50-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3212/emenda_9_-_5-7-2023_-_ple_16-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3213/emenda_10_-_5-7-2023_-_ple_16-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/emenda_11_-_5-7-2023_-_ple_16-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3736/emenda_12_-_11-10-2023_-_ple_44-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3739/emenda_13_-_11-10-2023_-_ple_44-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3740/emenda_14_-_11-10-2023_-_ple_44-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3842/emenda_15_-_19-10-2023_pr_6-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3843/emenda_16_-_19-10-2023_pr_6-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4102/emenda_17_-_6-11-2023_-_ple_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4103/emenda_18_-_6-11-2023_-_ple_17-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4210/emenda_19_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4212/emenda_20_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4213/emenda_21_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4214/emenda_22_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4215/emenda_23_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4216/emenda_24_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4217/emenda_25_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4218/emenda_26_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4219/emenda_27_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4220/emenda_28_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4221/emenda_29_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4222/emenda_30_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4223/emenda_31_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4224/emenda_32_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacao_1_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacao_2_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_3_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_4_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_5_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_6_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/indicacao_7_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/indicacao_8_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_9_-_12-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_10-_12-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/indicacao_11_-_23-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_12_-_25-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/indicacao_13-_27-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_14_-_27-1-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_15_-_27-1-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/indicacao_16_-_3-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_17_-_3-2-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_18_-_3-2-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_19_-_3-2-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_20-_3-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_21-_8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_22-8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/indicacao_23-8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/indicacao_24-8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_25-8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_26-8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_27_-_10-2-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_28-_10-3-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/indicacao_29_-_15-3-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_30_-_21-3-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_31_-_28-3-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_32_-_29-3-2022_nilza.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_33_-_29-3-2022_nilza.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_34_-_30-3-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_35_-_31-3-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_36_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_37_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_38_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/indicacao_39_-_4-4-2023_adilsom.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_40_-_6-4-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_41_-_6-4-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_42_-_13-4-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_43_-_13-4-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_44_-_14-4-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_45_-_19-4-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_46_-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_47_-_20-4-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_48_-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_49-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_50_-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_51_-_27-4-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_52_-_2-5-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_53_-_2-5-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_54_-_12-5-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_55_-_16-5-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/indicacao_56_-_26-5-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/indicacao_57_-_29-5-2023_mauro.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/indicacao_58_-_29-5-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_59_-_7-6-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_60_-_23-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3197/indicacao_61_-_29-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_62_-_29-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_63_-_29-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_64_-_30-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_65_-_29-6-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_66_-_29-6-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/indicacao_67_-_29-6-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_68_-_29-6-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_69_-_6-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_70_-_7-7-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_71_-_7-7-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/indicacao_72_-_11-7-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3227/indicacao_74_-_14-7-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3260/indicacao_75_-_18-8-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3278/indicacao_76_-_1-9-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_77_-_1-9-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_78_-_1-9-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_79_-_19-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_80_-_18-9-2023_jeferson_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_81_-_18-9-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_82-21-9-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3390/indicacao_83_-_5-10-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3729/indicacao_84_-_11-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3730/indicacao_85_-_11-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3731/indicacao_86_-_11-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3834/indicacao_87_-_16-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3839/indicacao_88_-_16-10-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3917/indicacao_89_-_27-10-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3919/indicacao_90_-_27-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3920/indicacao_91_-_27-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3921/indicacao_92_-_27-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3922/indicacao_93_-_27-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3923/indicacao_94_-_27-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4094/indicacao_95_-_1o-11-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4095/indicacao_96_-_1o-11-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4096/indicacao_97_-_1o-11-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4107/indicacao_98_-_8-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4109/indicacao_99_-_8-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4169/indicacao_100_-_9-11-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4171/indicacao_101-_9-11-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4203/indicacao_102_-21-11-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_103_-21-11-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4205/indicacao_104-_22-11-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4206/indicacao_105-_22-11-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4207/indicacao_106-_22-11-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4209/indicacao_107-_23-11-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4211/indicacao_108_-_23-11-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_109_-_24-11-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4230/indicacao_110_-_24-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_111_-_29-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_112_-_29-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_113_-_29-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_114_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4273/indicacao_115_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4274/indicacao_116_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4275/indicacao_117_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4277/indicacao_118_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4278/indicacao_119_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4279/indicacao_120_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4554/indicacao_121-_8-12-2023_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4694/indicacao_122-_14-12-2023_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4719/indicacao_123_-_15-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/mocao_1_-_23-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/mocao_2_-_23-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/mocao_3_-_11-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/mocao_4_-_12-5-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/mocao_5_-_12-5-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3235/mocao_6_-_25-7-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3274/mocao_7_-_23-8-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3315/mocao_8_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3837/mocao_9_-_11-10-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3838/mocao_10_-_11-10-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4402/mocao_11_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/pdl_1_-_13-2-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/pdl_2_-_23-2-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/pdl_3_-_8-3-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/pdl_4_-_30-3-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/pdl_5_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/pdl_6_-_10-4-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/pdl_7_-_12-4-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/pdl_8_-_13-4-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/pdl_9_-_14-4-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/pdl_10_-_14-4-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/pdl_11_-_25_-5-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3196/pdl_12_-28-6-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3236/pdl_13_-_28-7-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3257/pdl_14_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3283/pdl_15_-_31-8-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3284/pdl_16_-_1o-9-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3290/pdl_17_-_11-9-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3296/pdl_18_-_12-9-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3318/pdl_19_-_25-9-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4192/pdl_20_-_10-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4316/pdl_21_-_30-11-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/projeto_lei_1_2023e.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/projeto_lei_2_2023e.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/projeto_lei_3_2023e.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/projeto_lei_4_2023e.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_lei_5_2023e.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/projeto_lei_6_2023e.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/projeto_lei_7_2023e.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/projeto_lei_8_2023e.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/projeto_lei_9_2023e.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_lei_10_2023e.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/projeto_lei_11_2023e.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/projeto_lei_12_2023e.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/projeto_lei_13_2023e.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/ple_14_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/projeto_lei_15_2023e.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/projeto_lei_16_2023e.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_lei_17_2023e.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3232/projeto_lei_18_2023e.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3238/projeto_lei_19_2023e.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto_lei_20_2023e.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3291/ple_22_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_lei_23_2023e.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3322/ple_24_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3324/ple_25_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3840/projeto_lei_26_2023e.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4312/projeto_de_lei_27_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4314/projeto_de_lei_28_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4410/projeto_de_lei_29_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4315/projeto_de_lei_30_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4409/projeto_de_lei_31_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4411/projeto_de_lei_33_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4631/projeto_lei_34_2023e.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4412/projeto_de_lei_35_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4414/projeto_de_lei_36_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4413/projeto_de_lei_37_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4416/projeto_de_lei_38_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4415/projeto_de_lei_39_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4417/projeto_de_lei_40_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4418/projeto_de_lei_41_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4733/pl_44_doacao_de_area_minha_casa_minha_vida_1_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4734/pl45_isencao_itbi_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/pll_1_-_23-1-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/pll_2_-_30-1-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/pll_3_-_9-2-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/pll_4_-_16-3-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/pll_5-_9-2-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/pll_6_-_12-4-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/pll_7_-_13-4-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/pll_8_-_18-4-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/projeto_lei_9_2023l.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/pll_10_-_21-6-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/pll_11_-_29-6-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/pll_12_-_21-6-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3231/pll_13_-_18-7-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3241/pll_14_-_4-8-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3258/pll_15_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3259/pll_16_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3302/pll_17_-_19-9-2023_adilson-wandi.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3313/pll_18_-_20-9-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3314/pll_19_-_26-9-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3836/pll_20_-_3-10-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4328/pll_21_-_30-11-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4459/pll_22_-_8-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/pr_1_-_14-2-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/pr_2_-_2-3-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/pr_3_-_21-3-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/proj_resolucao_4_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/pr_5_-_13-6-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/pr_6_-_4-9-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/pr_7_-_11-9-2023_cpi.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3306/pr_8_-_20-9-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4194/pr_9_-_10-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4329/pr_11_-_1o-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/pelom_1_2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3841/plom_2-_19-10-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/requerimento_1_-_10-1-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_2_-_10-1-2023_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_3_-_12-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/requerimento_4_-_16-1-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/requerimento_5_-_19-1-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_6_-_2-2-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_7_-_3-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/requerimento_8_-_3-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/requerimento_9_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/requerimento_10_-_7-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/requerimento_11_-_16-2-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/requerimento_12_-_23-2-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/requerimento_13_-_16-2-2023_nelson_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento_14_-_10-3-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_15_-_10-3-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_16_-_14-3-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/requerimento_17_-_15-3-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/requerimento_18_-_15-3-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_19_-_16-3-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/requerimento_20_-_17-3-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/requerimento_21_-_23-3-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/requerimento_22_-_27-3-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/requerimento_23_-_28-3-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/requerimento_24_-_30-3-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/requerimento_25_-_31-3-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/requerimento_26_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3027/requerimento_27_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_28_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/requerimento_29_-_6-4-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/requerimento_30_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_31_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_32_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/requerimento_33_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/requerimento_34_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/requerimento_35_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_36_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_37_-_14-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/requerimento_38_-_17-4-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/requerimento_39_-_19-4-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_40_-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_41_-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/requerimento_42_-_24-4-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/requerimento_43_-_28-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/requerimento_44_-_4-5-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_45_-_5-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/requerimento_46_-_5-5-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/requerimento_47_-_5-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/requerimento_48_-_5-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_49_-_5-5-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_50_-_10-5-2023_cpi.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/requerimento_51_-_11-5-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_52_-_11-5-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_53_-_12-5-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/requerimento_54_-_12-5-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/requerimento_55_-_12-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/requerimento_56_-_12-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/requerimento_57_-_12-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_58_-_18-5-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_59_-_18-5-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/requerimento_60_-_18-5-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/requerimento_61_-_23-5-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/requerimento_62_-_24-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_63_-_26-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_64_-__30-5-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/requerimento_65_-_31-5-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/requerimento_66_-_31-5-2023_adilsom.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/requerimento_67_-_1o-6-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/requerimento_68_-_7-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_69_-_7-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/requerimento_70_-__12-6-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3168/requerimento_71_-__12-6-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_72_-_12-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_73_-_16-6-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/requerimento_74_-_23-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_75-_23-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_76_-_23-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_77_-__26-6-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_78_-__29-6-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3203/requerimento_79_-__30-6-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3205/requerimento_80_-_3-7-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/requerimento_81_-_3-7-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3207/requerimento_82_-_3-7-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/requerimento_83_-_5-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/requerimento_84_-_11-7-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/requerimento_85_-_11-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/requerimento_86_-_12-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/requerimento_87_-_10-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/requerimento_88_-_14-7-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3228/requerimento_89_-_17-7-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3230/requerimento_90_-_18-7-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3233/requerimento_91_-_24-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_92_-_28-7-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3237/requerimento_93_-_31-7-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3239/requerimento_94_-_2-8-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3240/requerimento_95_-_4-8-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3242/requerimento_96_-_7-8-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3243/requerimento_97_-_8-8-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3244/requerimento_98_-_17-8-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/requerimento_99_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/requerimento_100_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_101_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_102_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_103_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_104_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3252/requerimento_105_-_18-8-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3253/requerimento_106_-_18-8-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3254/requerimento_107_-_18-8-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3255/requerimento_108_-_18-8-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3256/requerimento_109_-_16-8-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3261/requerimento_110_-_21-8-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3262/requerimento_111_-_21-8-2023_joacido.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_112_-_21-8-2023_joacido.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3264/requerimento_113_-_22-8-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3265/requerimento_114_-_22-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3266/requerimento_115-_22-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3267/requerimento_116-_25-8-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3268/requerimento_117_-_25-8-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_118_-_25-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_119_-_25-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3271/requerimento_120_-_25-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3272/requerimento_121_-_25-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3273/requerimento_122_-_25-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3277/requerimento_123-_1o-9-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3281/requerimento_124-_1o-9-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3282/requerimento_125-_1o-9-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3285/requerimento_126-_5-9-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3287/requerimento_127-_6-9-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3288/requerimento_128-_6-9-2023_adilsom.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3292/requerimento_129-_13-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3293/requerimento_130_-_13-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3294/requerimento_131_-_13-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3295/requerimento_132_-_13-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3297/requerimento_133_-_14-9-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3299/requerimento_134_-_15-9-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3300/requerimento_135_-_18-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3301/requerimento_136_-_19-9-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3307/requerimento_137_-_20-9-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_138_-_20-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_139_-_21-9-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3312/requerimento_140_-_21-9-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3316/requerimento_141_-_26-9-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3319/requerimento_142_-_26-9-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3320/requerimento_143_-_27-9-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3321/requerimento_144_-_28-9-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3323/requerimento_145_-_29-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3326/requerimento_146_-_3-10-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3393/requerimento_147_-_5-10-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3570/requerimento_148_-6-10-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3732/requerimento_149_-_11-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3734/requerimento_150_-_11-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3835/requerimento_151_-_16-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3857/requerimento_152_-_20-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3858/requerimento_153_-_20-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3859/requerimento_154_-_20-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3894/requerimento_155_-_23-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3911/requerimento_156_-_26-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3912/requerimento_157_-_26-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3913/requerimento_158_-_27-10-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3914/requerimento_159_-_27-10-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3915/requerimento_160_-_27-10-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3916/requerimento_161_-_27-10-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3918/requerimento_162_-_27-10-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3924/requerimento_163_-_30-10-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3947/requerimento_164_-_30-10-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4029/requerimento_165_-_31-10-2023_m.vicentina.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4093/requerimento_166_-_1o-11-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4097/requerimento_167_-_1o-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4098/requerimento_168_-_6-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4099/requerimento_169_-_6-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4100/requerimento_170_-_6-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4104/requerimento_171_-_7-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4105/requerimento_172-_7-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4106/requerimento_173_-_7-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4168/requerimento_174_-_9-11-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4195/requerimento_175_-_10-11-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4196/requerimento_176_-_13-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4197/requerimento_177_-13-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4198/requerimento_178_-16-11-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4199/requerimento_179_-_16-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4200/requerimento_180_-_21-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4201/requerimento_181_-_21-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4204/requerimento_182_-_22-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4208/requerimento_183_-_23-11-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4225/requerimento_184_-_23-11-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4226/requerimento_185_-_24-11-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4228/requerimento_186_-_24-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4229/requerimento_187_-_24-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4231/requerimento_188_-_24-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4232/requerimento_189_-_24-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4233/requerimento_190_-_24-11-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4234/requerimento_191_-_27-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4235/requerimento_192_-_27-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4327/requerimento_193_-_1o-12-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4330/requerimento_194_-_1o-12-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4331/requerimento_195_-_1o-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4332/requerimento_196_-_1o-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4333/requerimento_197_-_4-12-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4354/requerimento_198_-_4-12-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4403/requerimento_199-_30-11-2023_adilsom.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4404/requerimento_200_-30-11-2023_adilsom.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4407/requerimento_201_-_6-12-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4408/requerimento_202_-_6-12-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4419/requerimento_203_-_8-12-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4489/requerimento_204_-_11-12-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4490/requerimento_205_-_11-12-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4506/requerimento_206_-_11-12-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_207_-_15-12-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_208_-_15-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_210_-_18-12-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/spll_4_-_22-3-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/spll_5_-_18-4-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/rf_1_-_pr_2-2023_-_4-4-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/rf_2_-_spll__4-2023_-_18-4-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/rf_3_-_spll__5-2023_-_18-4-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/rf_4_-_pll__1-2023_-_16-5-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/rf_5_-_ple__50-2022_-_31-5-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3229/rf_6_-_ple__16-2023_-_17-7-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3895/rf_7_-_ple__44-2022_-_24-10-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4405/rf_8_-_pr__6-2023_-_5-12-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4406/rf_9_-_ple__17-2023_-_5-12-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4732/rf_10_-_ple__25-2023_-_18-12-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/subemenda_1_-_22-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/relatorio_1-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3276/relatorio_2-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/emenda_1_-_22-3-2023_-_pr_2-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/emenda_2_-_19-4-2023_-_pll_1-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda_3_-_18-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda_4_-_18-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/emenda_5_-_18-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/emenda_6_-_18-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/emenda_7_-_18-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/emenda_9_-_29-5-2023_-_ple_50-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3212/emenda_9_-_5-7-2023_-_ple_16-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3213/emenda_10_-_5-7-2023_-_ple_16-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/emenda_11_-_5-7-2023_-_ple_16-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3736/emenda_12_-_11-10-2023_-_ple_44-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3739/emenda_13_-_11-10-2023_-_ple_44-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3740/emenda_14_-_11-10-2023_-_ple_44-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3842/emenda_15_-_19-10-2023_pr_6-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3843/emenda_16_-_19-10-2023_pr_6-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4102/emenda_17_-_6-11-2023_-_ple_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4103/emenda_18_-_6-11-2023_-_ple_17-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4210/emenda_19_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4212/emenda_20_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4213/emenda_21_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4214/emenda_22_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4215/emenda_23_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4216/emenda_24_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4217/emenda_25_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4218/emenda_26_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4219/emenda_27_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4220/emenda_28_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4221/emenda_29_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4222/emenda_30_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4223/emenda_31_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4224/emenda_32_-_22-11-2023_-_ple_25-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacao_1_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacao_2_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_3_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_4_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_5_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_6_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/indicacao_7_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/indicacao_8_-_5-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_9_-_12-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_10-_12-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/indicacao_11_-_23-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/indicacao_12_-_25-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/indicacao_13-_27-1-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_14_-_27-1-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_15_-_27-1-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/indicacao_16_-_3-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_17_-_3-2-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_18_-_3-2-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/indicacao_19_-_3-2-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_20-_3-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_21-_8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/indicacao_22-8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/indicacao_23-8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/indicacao_24-8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_25-8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_26-8-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_27_-_10-2-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_28-_10-3-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/indicacao_29_-_15-3-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_30_-_21-3-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_31_-_28-3-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_32_-_29-3-2022_nilza.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_33_-_29-3-2022_nilza.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_34_-_30-3-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_35_-_31-3-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_36_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_37_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_38_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/indicacao_39_-_4-4-2023_adilsom.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_40_-_6-4-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_41_-_6-4-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_42_-_13-4-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_43_-_13-4-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_44_-_14-4-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_45_-_19-4-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_46_-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_47_-_20-4-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_48_-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_49-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_50_-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_51_-_27-4-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_52_-_2-5-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_53_-_2-5-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_54_-_12-5-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_55_-_16-5-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/indicacao_56_-_26-5-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/indicacao_57_-_29-5-2023_mauro.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/indicacao_58_-_29-5-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_59_-_7-6-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_60_-_23-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3197/indicacao_61_-_29-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_62_-_29-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_63_-_29-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3204/indicacao_64_-_30-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_65_-_29-6-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_66_-_29-6-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/indicacao_67_-_29-6-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_68_-_29-6-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_69_-_6-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_70_-_7-7-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_71_-_7-7-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/indicacao_72_-_11-7-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3227/indicacao_74_-_14-7-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3260/indicacao_75_-_18-8-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3278/indicacao_76_-_1-9-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_77_-_1-9-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_78_-_1-9-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_79_-_19-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_80_-_18-9-2023_jeferson_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_81_-_18-9-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_82-21-9-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3390/indicacao_83_-_5-10-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3729/indicacao_84_-_11-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3730/indicacao_85_-_11-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3731/indicacao_86_-_11-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3834/indicacao_87_-_16-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3839/indicacao_88_-_16-10-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3917/indicacao_89_-_27-10-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3919/indicacao_90_-_27-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3920/indicacao_91_-_27-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3921/indicacao_92_-_27-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3922/indicacao_93_-_27-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3923/indicacao_94_-_27-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4094/indicacao_95_-_1o-11-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4095/indicacao_96_-_1o-11-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4096/indicacao_97_-_1o-11-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4107/indicacao_98_-_8-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4109/indicacao_99_-_8-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4169/indicacao_100_-_9-11-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4171/indicacao_101-_9-11-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4203/indicacao_102_-21-11-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_103_-21-11-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4205/indicacao_104-_22-11-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4206/indicacao_105-_22-11-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4207/indicacao_106-_22-11-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4209/indicacao_107-_23-11-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4211/indicacao_108_-_23-11-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_109_-_24-11-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4230/indicacao_110_-_24-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_111_-_29-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_112_-_29-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_113_-_29-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_114_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4273/indicacao_115_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4274/indicacao_116_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4275/indicacao_117_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4277/indicacao_118_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4278/indicacao_119_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4279/indicacao_120_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4554/indicacao_121-_8-12-2023_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4694/indicacao_122-_14-12-2023_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4719/indicacao_123_-_15-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/mocao_1_-_23-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/mocao_2_-_23-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/mocao_3_-_11-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/mocao_4_-_12-5-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/mocao_5_-_12-5-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3235/mocao_6_-_25-7-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3274/mocao_7_-_23-8-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3315/mocao_8_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3837/mocao_9_-_11-10-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3838/mocao_10_-_11-10-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4402/mocao_11_-_30-11-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/pdl_1_-_13-2-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/pdl_2_-_23-2-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/pdl_3_-_8-3-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/pdl_4_-_30-3-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/pdl_5_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/pdl_6_-_10-4-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/pdl_7_-_12-4-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/pdl_8_-_13-4-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/pdl_9_-_14-4-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/pdl_10_-_14-4-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/pdl_11_-_25_-5-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3196/pdl_12_-28-6-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3236/pdl_13_-_28-7-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3257/pdl_14_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3283/pdl_15_-_31-8-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3284/pdl_16_-_1o-9-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3290/pdl_17_-_11-9-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3296/pdl_18_-_12-9-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3318/pdl_19_-_25-9-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4192/pdl_20_-_10-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4316/pdl_21_-_30-11-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/projeto_lei_1_2023e.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/projeto_lei_2_2023e.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/projeto_lei_3_2023e.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/projeto_lei_4_2023e.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_lei_5_2023e.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/projeto_lei_6_2023e.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/projeto_lei_7_2023e.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/projeto_lei_8_2023e.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/projeto_lei_9_2023e.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_lei_10_2023e.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/projeto_lei_11_2023e.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/projeto_lei_12_2023e.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/projeto_lei_13_2023e.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/ple_14_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/projeto_lei_15_2023e.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/projeto_lei_16_2023e.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_lei_17_2023e.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3232/projeto_lei_18_2023e.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3238/projeto_lei_19_2023e.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto_lei_20_2023e.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3291/ple_22_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_lei_23_2023e.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3322/ple_24_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3324/ple_25_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3840/projeto_lei_26_2023e.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4312/projeto_de_lei_27_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4314/projeto_de_lei_28_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4410/projeto_de_lei_29_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4315/projeto_de_lei_30_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4409/projeto_de_lei_31_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4411/projeto_de_lei_33_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4631/projeto_lei_34_2023e.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4412/projeto_de_lei_35_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4414/projeto_de_lei_36_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4413/projeto_de_lei_37_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4416/projeto_de_lei_38_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4415/projeto_de_lei_39_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4417/projeto_de_lei_40_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4418/projeto_de_lei_41_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4733/pl_44_doacao_de_area_minha_casa_minha_vida_1_.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4734/pl45_isencao_itbi_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/pll_1_-_23-1-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/pll_2_-_30-1-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/pll_3_-_9-2-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/pll_4_-_16-3-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/pll_5-_9-2-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/pll_6_-_12-4-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/pll_7_-_13-4-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/pll_8_-_18-4-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/projeto_lei_9_2023l.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/pll_10_-_21-6-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/pll_11_-_29-6-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/pll_12_-_21-6-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3231/pll_13_-_18-7-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3241/pll_14_-_4-8-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3258/pll_15_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3259/pll_16_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3302/pll_17_-_19-9-2023_adilson-wandi.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3313/pll_18_-_20-9-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3314/pll_19_-_26-9-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3836/pll_20_-_3-10-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4328/pll_21_-_30-11-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4459/pll_22_-_8-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/pr_1_-_14-2-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/pr_2_-_2-3-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/pr_3_-_21-3-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/proj_resolucao_4_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/pr_5_-_13-6-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/pr_6_-_4-9-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/pr_7_-_11-9-2023_cpi.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3306/pr_8_-_20-9-2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4194/pr_9_-_10-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4329/pr_11_-_1o-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/pelom_1_2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3841/plom_2-_19-10-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/requerimento_1_-_10-1-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_2_-_10-1-2023_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_3_-_12-1-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/requerimento_4_-_16-1-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/requerimento_5_-_19-1-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_6_-_2-2-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_7_-_3-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/requerimento_8_-_3-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/requerimento_9_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/requerimento_10_-_7-2-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/requerimento_11_-_16-2-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/requerimento_12_-_23-2-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/requerimento_13_-_16-2-2023_nelson_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento_14_-_10-3-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_15_-_10-3-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_16_-_14-3-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/requerimento_17_-_15-3-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/requerimento_18_-_15-3-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_19_-_16-3-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/requerimento_20_-_17-3-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/requerimento_21_-_23-3-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/requerimento_22_-_27-3-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/requerimento_23_-_28-3-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/requerimento_24_-_30-3-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/requerimento_25_-_31-3-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/requerimento_26_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3027/requerimento_27_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_28_-_31-3-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/requerimento_29_-_6-4-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/requerimento_30_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_31_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_32_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/requerimento_33_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/requerimento_34_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/requerimento_35_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_36_-_6-4-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_37_-_14-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/requerimento_38_-_17-4-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/requerimento_39_-_19-4-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_40_-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_41_-_20-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/requerimento_42_-_24-4-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/requerimento_43_-_28-4-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/requerimento_44_-_4-5-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_45_-_5-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/requerimento_46_-_5-5-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/requerimento_47_-_5-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/requerimento_48_-_5-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_49_-_5-5-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_50_-_10-5-2023_cpi.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/requerimento_51_-_11-5-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_52_-_11-5-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_53_-_12-5-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/requerimento_54_-_12-5-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/requerimento_55_-_12-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/requerimento_56_-_12-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/requerimento_57_-_12-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_58_-_18-5-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_59_-_18-5-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/requerimento_60_-_18-5-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/requerimento_61_-_23-5-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/requerimento_62_-_24-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/requerimento_63_-_26-5-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_64_-__30-5-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/requerimento_65_-_31-5-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/requerimento_66_-_31-5-2023_adilsom.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/requerimento_67_-_1o-6-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/requerimento_68_-_7-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_69_-_7-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/requerimento_70_-__12-6-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3168/requerimento_71_-__12-6-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_72_-_12-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_73_-_16-6-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/requerimento_74_-_23-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_75-_23-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_76_-_23-6-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_77_-__26-6-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_78_-__29-6-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3203/requerimento_79_-__30-6-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3205/requerimento_80_-_3-7-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/requerimento_81_-_3-7-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3207/requerimento_82_-_3-7-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/requerimento_83_-_5-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/requerimento_84_-_11-7-2023_alexandre.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/requerimento_85_-_11-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/requerimento_86_-_12-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/requerimento_87_-_10-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/requerimento_88_-_14-7-2024_wandi.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3228/requerimento_89_-_17-7-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3230/requerimento_90_-_18-7-2024_nelson.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3233/requerimento_91_-_24-7-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_92_-_28-7-2024_nilza.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3237/requerimento_93_-_31-7-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3239/requerimento_94_-_2-8-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3240/requerimento_95_-_4-8-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3242/requerimento_96_-_7-8-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3243/requerimento_97_-_8-8-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3244/requerimento_98_-_17-8-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/requerimento_99_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/requerimento_100_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_101_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_102_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_103_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_104_-_18-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3252/requerimento_105_-_18-8-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3253/requerimento_106_-_18-8-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3254/requerimento_107_-_18-8-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3255/requerimento_108_-_18-8-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3256/requerimento_109_-_16-8-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3261/requerimento_110_-_21-8-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3262/requerimento_111_-_21-8-2023_joacido.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_112_-_21-8-2023_joacido.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3264/requerimento_113_-_22-8-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3265/requerimento_114_-_22-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3266/requerimento_115-_22-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3267/requerimento_116-_25-8-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3268/requerimento_117_-_25-8-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_118_-_25-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_119_-_25-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3271/requerimento_120_-_25-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3272/requerimento_121_-_25-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3273/requerimento_122_-_25-8-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3277/requerimento_123-_1o-9-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3281/requerimento_124-_1o-9-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3282/requerimento_125-_1o-9-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3285/requerimento_126-_5-9-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3287/requerimento_127-_6-9-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3288/requerimento_128-_6-9-2023_adilsom.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3292/requerimento_129-_13-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3293/requerimento_130_-_13-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3294/requerimento_131_-_13-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3295/requerimento_132_-_13-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3297/requerimento_133_-_14-9-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3299/requerimento_134_-_15-9-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3300/requerimento_135_-_18-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3301/requerimento_136_-_19-9-2023_jeferson.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3307/requerimento_137_-_20-9-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_138_-_20-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_139_-_21-9-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3312/requerimento_140_-_21-9-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3316/requerimento_141_-_26-9-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3319/requerimento_142_-_26-9-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3320/requerimento_143_-_27-9-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3321/requerimento_144_-_28-9-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3323/requerimento_145_-_29-9-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3326/requerimento_146_-_3-10-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3393/requerimento_147_-_5-10-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3570/requerimento_148_-6-10-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3732/requerimento_149_-_11-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3734/requerimento_150_-_11-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3835/requerimento_151_-_16-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3857/requerimento_152_-_20-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3858/requerimento_153_-_20-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3859/requerimento_154_-_20-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3894/requerimento_155_-_23-10-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3911/requerimento_156_-_26-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3912/requerimento_157_-_26-10-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3913/requerimento_158_-_27-10-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3914/requerimento_159_-_27-10-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3915/requerimento_160_-_27-10-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3916/requerimento_161_-_27-10-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3918/requerimento_162_-_27-10-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3924/requerimento_163_-_30-10-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3947/requerimento_164_-_30-10-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4029/requerimento_165_-_31-10-2023_m.vicentina.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4093/requerimento_166_-_1o-11-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4097/requerimento_167_-_1o-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4098/requerimento_168_-_6-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4099/requerimento_169_-_6-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4100/requerimento_170_-_6-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4104/requerimento_171_-_7-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4105/requerimento_172-_7-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4106/requerimento_173_-_7-11-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4168/requerimento_174_-_9-11-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4195/requerimento_175_-_10-11-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4196/requerimento_176_-_13-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4197/requerimento_177_-13-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4198/requerimento_178_-16-11-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4199/requerimento_179_-_16-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4200/requerimento_180_-_21-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4201/requerimento_181_-_21-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4204/requerimento_182_-_22-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4208/requerimento_183_-_23-11-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4225/requerimento_184_-_23-11-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4226/requerimento_185_-_24-11-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4228/requerimento_186_-_24-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4229/requerimento_187_-_24-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4231/requerimento_188_-_24-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4232/requerimento_189_-_24-11-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4233/requerimento_190_-_24-11-2023_jose.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4234/requerimento_191_-_27-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4235/requerimento_192_-_27-11-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4327/requerimento_193_-_1o-12-2023_valdinei.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4330/requerimento_194_-_1o-12-2023_mauro.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4331/requerimento_195_-_1o-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4332/requerimento_196_-_1o-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4333/requerimento_197_-_4-12-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4354/requerimento_198_-_4-12-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4403/requerimento_199-_30-11-2023_adilsom.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4404/requerimento_200_-30-11-2023_adilsom.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4407/requerimento_201_-_6-12-2023_nelson.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4408/requerimento_202_-_6-12-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4419/requerimento_203_-_8-12-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4489/requerimento_204_-_11-12-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4490/requerimento_205_-_11-12-2023_joacildo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4506/requerimento_206_-_11-12-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_207_-_15-12-2023_nilza.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4722/requerimento_208_-_15-12-2023_wandi.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4724/requerimento_210_-_18-12-2023_alex.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/spll_4_-_22-3-2023_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/spll_5_-_18-4-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/rf_1_-_pr_2-2023_-_4-4-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/rf_2_-_spll__4-2023_-_18-4-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/rf_3_-_spll__5-2023_-_18-4-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/rf_4_-_pll__1-2023_-_16-5-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/rf_5_-_ple__50-2022_-_31-5-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3229/rf_6_-_ple__16-2023_-_17-7-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3895/rf_7_-_ple__44-2022_-_24-10-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4405/rf_8_-_pr__6-2023_-_5-12-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4406/rf_9_-_ple__17-2023_-_5-12-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/4732/rf_10_-_ple__25-2023_-_18-12-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/subemenda_1_-_22-5-2023_-_ple_50-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/relatorio_1-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2023/3276/relatorio_2-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H489"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>