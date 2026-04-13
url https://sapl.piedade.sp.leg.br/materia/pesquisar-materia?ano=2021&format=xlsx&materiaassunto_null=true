--- v0 (2026-01-14)
+++ v1 (2026-04-13)
@@ -54,6520 +54,6520 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/parecer_cjr_-_projeto_lei_1-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/parecer_cjr_-_projeto_lei_1-2021.pdf</t>
   </si>
   <si>
     <t>Altera a ementa do projeto de lei nº 1/2021 (Poder Executivo).</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1998/emenda_-_comissao_justica_e_redacao_-_proj._6_2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1998/emenda_-_comissao_justica_e_redacao_-_proj._6_2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação da ementa do projeto.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/emenda_-_comissao_justica_e_redacao_-_proj._6_2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/emenda_-_comissao_justica_e_redacao_-_proj._6_2021.pdf</t>
   </si>
   <si>
     <t>Alterada a redação do Art. 9º do projeto, suprimindo trechos da redação.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/emenda_cjr_-_ple_7-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/emenda_cjr_-_ple_7-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 2º e 3º do projeto de lei.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/emenda_-_comissao_justica_e_redacao_-_proj._10_2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/emenda_-_comissao_justica_e_redacao_-_proj._10_2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação da ementa do projeto</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/emenda_1_-_projeto_lei_9_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/emenda_1_-_projeto_lei_9_2021e.pdf</t>
   </si>
   <si>
     <t>Inclui preâmbulo ao texto do projeto de lei n 9/2021 (Poder Executivo).</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/emenda_2_-_projeto_lei_9_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/emenda_2_-_projeto_lei_9_2021e.pdf</t>
   </si>
   <si>
     <t>Adequa a redação dos art. 10 e 11 do projeto de lei nº 9/2021 (Poder Executivo).</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/emenda_8_-_27-8-2021_ple_16-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/emenda_8_-_27-8-2021_ple_16-2021.pdf</t>
   </si>
   <si>
     <t>Inclui o art. 2º, seus respectivos parágrafos e renumera os demais dispositivos do projeto de lei nº 16/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/emenda_9_-_27-8-2021_ple_16-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/emenda_9_-_27-8-2021_ple_16-2021.pdf</t>
   </si>
   <si>
     <t>Inclui o artigo 3º e renumera os demais dispositivos do projeto de lei nº 16/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/emenda_10_-_31-8-2021_ple_23-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/emenda_10_-_31-8-2021_ple_23-2021.pdf</t>
   </si>
   <si>
     <t>Altera a ementa do projeto de lei nº 23/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2217/emenda_11_-_31-8-2021_ple_23-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2217/emenda_11_-_31-8-2021_ple_23-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º do projeto de lei nº 23/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Adilsom Castanho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2249/emenda_12_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2249/emenda_12_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 6º a 10 ao art. 37 do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/emenda_13_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/emenda_13_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta nota ao Anexo V do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/emenda_14_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/emenda_14_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos §§ 1º e 2º do art. 37 do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/emenda_15_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/emenda_15_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo IV do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/emenda_16_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/emenda_16_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 4º do art. 37 do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/emenda_17_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/emenda_17_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso III, art. 19 do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/emenda_18_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/emenda_18_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos do art. 40 do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/emenda_19_-_17-9-2021_ple_39-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/emenda_19_-_17-9-2021_ple_39-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 7º do projeto de lei nº 39/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/emenda_20_-_17-9-2021_ple_39-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/emenda_20_-_17-9-2021_ple_39-2021.pdf</t>
   </si>
   <si>
     <t>Suprime o inciso III do art. 7º do projeto de lei nº 39/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/emenda_21_-_17-9-2021_ple_39-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/emenda_21_-_17-9-2021_ple_39-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 8º do projeto de lei nº 39/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/emenda_22_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/emenda_22_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 17 do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/emenda_23_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/emenda_23_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II do art. 26 do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/emenda_24_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/emenda_24_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Adequa a redação da alínea “a” do inciso IX do art. 28 do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/emenda_25_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/emenda_25_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Altera redação do parágrafo único do art. 43 do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/emenda_26_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/emenda_26_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 56 do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/emenda_27_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/emenda_27_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta § 4º ao art. 8º do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/emenda_28_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/emenda_28_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 48. do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/emenda_29_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/emenda_29_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Suprime o parágrafo único do art. 28 do projeto de lei nº 32/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/emenda_30_-_17-9-2021_ple_32-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/emenda_30_-_17-9-2021_ple_32-2021.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II, do §1º do artigo 9º do projeto de lei nº 31/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2291/emenda_31_-_30-9-2021_ple_39-2021_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2291/emenda_31_-_30-9-2021_ple_39-2021_2.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 4º do projeto de lei nº 39/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/emenda_32_-_30-9-2021_ple_16-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/emenda_32_-_30-9-2021_ple_16-2021.pdf</t>
   </si>
   <si>
     <t>Inclui o art. 2º e seu parágrafo único e renumera os demais dispositivos do projeto de lei nº 16/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Maria Vicentina G. P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/emenda_33_-_14-10-2021_ple_41-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/emenda_33_-_14-10-2021_ple_41-2021.pdf</t>
   </si>
   <si>
     <t>Altera inciso II do art. 2º do projeto de lei nº 41/2021.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2307/emenda_34_-_14-10-2021_ple_41-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2307/emenda_34_-_14-10-2021_ple_41-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso V ao art. 5º no projeto de lei nº 41/2021.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2320/emenda_35_-_27-10-2021_ple_56-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2320/emenda_35_-_27-10-2021_ple_56-2021.pdf</t>
   </si>
   <si>
     <t>Altera a ementa do projeto de lei nº 56/2021.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2321/emenda_36_-_27-10-2021_ple_56-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2321/emenda_36_-_27-10-2021_ple_56-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º do projeto de lei nº 56/2021.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/emenda_37_-_4-11-2021_ple_42-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/emenda_37_-_4-11-2021_ple_42-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do art. 2º do projeto de lei nº 42/2021.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/emenda_38_-_4-11-2021_ple_42-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/emenda_38_-_4-11-2021_ple_42-2021.pdf</t>
   </si>
   <si>
     <t>Transforma o parágrafo único em § 1º e acrescenta o § 2º ao art. 2º do projeto de lei nº 42/2021.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/emenda_39_-_21-10-2021_spll_18-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/emenda_39_-_21-10-2021_spll_18-2021.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do art. 2A do projeto de lei substitutivo nº 18/2021.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/emenda_40_-_17-11-2021_ple_47-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/emenda_40_-_17-11-2021_ple_47-2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 31 do projeto de lei nº 47/2021.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/emenda_41_-_17-11-2021__ple_47-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/emenda_41_-_17-11-2021__ple_47-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta incisos ao art. 35 do projeto de lei nº 47/2021.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Valdinei A. M. Franco (Neey Vioola)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/emenda_42_-_17-11-2021__ple_55-2021_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/emenda_42_-_17-11-2021__ple_55-2021_2.pdf</t>
   </si>
   <si>
     <t>Altera anexos do projeto de lei nº 55/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/emenda_43_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/emenda_43_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Joacildo X. dos Santos (Baiano)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2350/emenda_44_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2350/emenda_44_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/emenda_45_-_17-11-2021__ple_55-2021_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/emenda_45_-_17-11-2021__ple_55-2021_2.pdf</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2352/emenda_46_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2352/emenda_46_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2353/emenda_47_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2353/emenda_47_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2354/emenda_48_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2354/emenda_48_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2355/emenda_49_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2355/emenda_49_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2359/emenda_50_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2359/emenda_50_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2360/emenda_51_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2360/emenda_51_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2362/emenda_52_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2362/emenda_52_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2363/emenda_53_-_17-11-2021__ple_55-2021_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2363/emenda_53_-_17-11-2021__ple_55-2021_2.pdf</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2364/emenda_54_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2364/emenda_54_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2365/emenda_55_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2365/emenda_55_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2366/emenda_56_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2366/emenda_56_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2367/emenda_57_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2367/emenda_57_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2368/emenda_58_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2368/emenda_58_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2371/emenda_59_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2371/emenda_59_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2372/emenda_60_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2372/emenda_60_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2373/emenda_61_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2373/emenda_61_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Jeferson D. Cardoso (Tatu)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2374/emenda_62_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2374/emenda_62_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2375/emenda_63_-_17-11-2021__ple_55-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2375/emenda_63_-_17-11-2021__ple_55-2021.pdf</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2392/emenda_64_-_1o-12-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2392/emenda_64_-_1o-12-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso VIII do artigo 2º do projeto de lei nº 41/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2410/emenda_65_-_13-12-2021_ple_41-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2410/emenda_65_-_13-12-2021_ple_41-2021.pdf</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/indicacao_1_-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/indicacao_1_-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a construção de banheiros na feira livre.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/indicacao_2_-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/indicacao_2_-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo para alterações no tráfego da Avenida General Waldomiro de Lima.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/indicacao_3-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/indicacao_3-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo para elaboração de programa de incentivo aos produtores rurais.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/indicacao_4-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/indicacao_4-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tampas na rede coletora de águas pluviais e a limpeza (capinagem e retirada de entulhos) ao redor dela, no Conjunto Habitacional Ayrton Senna.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/indicacao_5_-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/indicacao_5_-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica o retorno do Programa Social de Incentivo à Regularidade Fiscal - PROSOCIAL.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/indicacao_6-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/indicacao_6-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica um planejamento para emprego da tecnologia LED na iluminação pública do município.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/indicacao_7-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/indicacao_7-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a construção de bases de concreto no bairro Piraporão.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/indicacao_8-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/indicacao_8-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias no Bairro dos Oliveiras e no Bairro dos Tenórios.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/indicacao_9_-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/indicacao_9_-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias no Bairro Piraporão.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/indicacao_10_-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/indicacao_10_-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias nos bairros Ciriaco de Cima e Ciriaco de Baixo.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/indicacao_11-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/indicacao_11-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias na Vila Moraes, Campininha, Vila Nova e Bairro dos Pintos.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/indicacao_12_-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/indicacao_12_-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias no bairro Horizonte Verde e Bairro do Poço.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/indicacao_13_-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/indicacao_13_-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de Projeto de Lei para conceder isenção de IPTU aos pacientes com câncer no município de Piedade.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/indicacao_14_-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/indicacao_14_-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo para implantar um local exclusivo para estacionamento de veículos de fretes e carretos.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/indicacao_15_-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/indicacao_15_-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Eugênio Falco da Paixão, Vila Maria.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/indicacao_16_-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/indicacao_16_-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a criação de uma força-tarefa para trabalhar na questão da iluminação pública no município de Piedade.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/indicacao_17_-_6-1_-2021_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/indicacao_17_-_6-1_-2021_nelson.pdf</t>
   </si>
   <si>
     <t>Indica a alteração da lei municipal nº 3.756, de 13 de dezembro de 2006.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/indicacao_18_-_11-1-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/indicacao_18_-_11-1-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada velha de Sorocaba, que liga Piedade/Votorantim.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/indicacao_19_-_11-1-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/indicacao_19_-_11-1-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada PDD-020 que dá acesso aos bairros Piraporinha e Colégio.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_20_-_13-1-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_20_-_13-1-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar a roçadeira) no acostamento da Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/indicacao_21_-_15-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/indicacao_21_-_15-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de iluminação do Campo de Futebol do Bairro dos Correas.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/indicacao_22_-_15-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/indicacao_22_-_15-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da vicinal no Bairro Santos e Paiol</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_23_-_15-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_23_-_15-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica estudo de sistema de segurança de tráfego na rua Chosako Nohama</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1792/indicacao_24_-_15-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1792/indicacao_24_-_15-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua Sete do Bairro dos Moreiras</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/indicacao_25-_15-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/indicacao_25-_15-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública em via da Vila Moraes</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/indicacao_26_-_18-1-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/indicacao_26_-_18-1-2021.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de doses da vacina contra COVID desenvolvidas pelo Instituto Butantã.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_27_-_18-1-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_27_-_18-1-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma linha de tubos no asfalto da estrada do Bairro Piraporinha.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_28_-_21-1-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_28_-_21-1-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lombada na Estrada Carolina Paes Granjeiro, no Bairro dos Garcias.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_29_-_22-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_29_-_22-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada vicinal do Bairro Bento Ruivo.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/indicacao_30_-_22-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/indicacao_30_-_22-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de vicinais no Bairro da Bateia.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/indicacao_31_-_22-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/indicacao_31_-_22-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de Rua no Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/indicacao_32_-_22-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/indicacao_32_-_22-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica limpeza de terreno no Bairro da Liberdade e Jardim Oriental.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/indicacao_33_-_22-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/indicacao_33_-_22-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da vicinal no Bairro do Piratuba.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_34_-_25-1-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_34_-_25-1-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de ligação entre os bairros Furnas e Soares.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_35_-_26-1-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_35_-_26-1-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na estada do Bairro dos Pires.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_36_-_26-1-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_36_-_26-1-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do Bairro dos Vieirinhas.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_37_-_27-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_37_-_27-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua Eurico Vieira Cardoso no bairro dos Cotianos.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_38_-_27-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_38_-_27-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça e um campo de futebol no CDHU Vereador Ezequiel Antônio da Silva, além de melhorias diversas.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/indicacao_39_-_27-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/indicacao_39_-_27-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da vicinal no Bairro da Campininha.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/indicacao_40_-_27-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/indicacao_40_-_27-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica limpeza de galeria de águas pluviais e da Rua Benjamin da Silveira Baldy.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_41_-_27-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_41_-_27-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica limpeza de córrego e manutenção da Estrada Velha de Tapiraí e Rua Angelina de Campos Lima</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/indicacao_42_-_29-1-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/indicacao_42_-_29-1-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de abrigo de ônibus no Bairro dos Tenórios.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>Maurinho Machado, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/indicacao_43_-_29-1-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/indicacao_43_-_29-1-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da rede de iluminação pública na pista de caminhada.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/indicacao_44_-_29-1-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/indicacao_44_-_29-1-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica o reparo de travessia elevada da Avenida Raimundo Nonato Leite.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_45_-_29-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_45_-_29-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de vicinais no Bairro dos Cavalheiros.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_46_-_29-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_46_-_29-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das vicinais no Bairro do Funil.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_47_-_29-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_47_-_29-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das vicinais no Bairro do Caetezal.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/indicacao_48_-_29-1-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/indicacao_48_-_29-1-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica um estudo para desassoreamento do Rio Pirapora.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>Wandi A. Rodrigues, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/indicacao_49_-_1-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/indicacao_49_-_1-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica o reajuste do salário dos agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/indicacao_50_-_1-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/indicacao_50_-_1-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica o fornecimento de um vigia ou que seja intensificada a patrulha da GCM na região próxima a OAB nos dias de plantão da triagem.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/indicacao_51-_2-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/indicacao_51-_2-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção em estrada do Bairro Campininha.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_52_-_3-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_52_-_3-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de rua em frente à Praça Cônego Giorgio Musizzano no Parque da Torre.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_53_-_3-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_53_-_3-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua Nilda Leite Soares no bairro do Butuca</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_54_-_3-2-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_54_-_3-2-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada entre a Nova Olinda e a Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_55_-_3-2-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_55_-_3-2-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada do Bairro Gurgel.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_56_-_3-2-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_56_-_3-2-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a implantação do 'Programa Recomeço' no município de Piedade.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/indicacao_57_-_4-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/indicacao_57_-_4-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a extensão de iluminação pública no Bairro Caetezal de Cima.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1843/indicacao_58_-_4-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1843/indicacao_58_-_4-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um redutor de velocidade na Rua Antônio de Souza Lopes.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1842/indicacao_59_-_4-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1842/indicacao_59_-_4-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a proibição de tráfego de caminhões, veículos articulados e ônibus nas ruas Rua Antônio de Souza Lopes e na Rua Carlos Augusto de Camargo.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1841/indicacao_60_-_4-2-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1841/indicacao_60_-_4-2-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada vicinal que corta a Estrada Velha Piedade / Sorocaba, no Bairro do Jurupará</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/indicacao_61_-_4-2-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/indicacao_61_-_4-2-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de vicinal “Ismael Abrantes” que liga a Rodovia SP-250 até o Bairro Sarapuí dos Luz.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1845/indicacao_62_-_4-2-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1845/indicacao_62_-_4-2-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a retomada da elaboração do Plano e Fundo Municipal de Cultura.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_63_-_5-2-2021_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_63_-_5-2-2021_adilson.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza do acostamento da Estrada Municipal Elias Godinho da Silva.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_64_-5-2-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_64_-5-2-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos cemitérios.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_65_-_4-2-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_65_-_4-2-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas municipais no Bairro dos Buenos.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Adilsom Castanho, Caio Cezar da S. Martori</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/indicacao_66_-_5-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/indicacao_66_-_5-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de vicinais no Bairro dos Cavalheiros</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_67_-_5-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_67_-_5-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na rua Paraná no Jardim Sinibaldy</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/indicacao_68_-_5-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/indicacao_68_-_5-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na viela Moacir Alves de Moraes do Bairro Bom Pastor</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_69_-_9-2-2021_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_69_-_9-2-2021_adilson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de uma estrada paralela a Rodovia Bunjiro Nakao.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_70_-_9-2-2021_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_70_-_9-2-2021_adilson.pdf</t>
   </si>
   <si>
     <t>Indica melhoria em estrada no Bairro da Liberdade.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/indicacao_71_-_9-2-2021_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/indicacao_71_-_9-2-2021_adilson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na Rua Laureano Pires, na Vila Moraes.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_72_-_9-2-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_72_-_9-2-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção do abrigo de ônibus no Bairro Vila Moraes.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/indicacao_73-_11-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/indicacao_73-_11-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de lei que institua a obrigatoriedade de se captar a energia solar nas novas edificações públicas do município.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/indicacao_74_-_11-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/indicacao_74_-_11-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro da Serra.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/indicacao_75_-_11-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/indicacao_75_-_11-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua 8, no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/indicacao_76_-_11-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/indicacao_76_-_11-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica o desligamento automático do sistema de iluminação na quadra do Parque da Torre.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_77_-11-2-2021_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_77_-11-2-2021_adilson.pdf</t>
   </si>
   <si>
     <t>Indica reparo de um buraco no asfalto da Rua Mario Brand Rosa no Bairro Vila Quintino.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_78_-12-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_78_-12-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de serviço para criação de um novo MAPA FÁCIL digital de Piedade.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/indicacao_79_-12-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/indicacao_79_-12-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua Delfino Ferreira de Campos no Bairro do Butuca.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/indicacao_80__-_12-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/indicacao_80__-_12-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instituição do Programa Municipal "Adote um Ponto de Ônibus".</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1883/indicacao_81_-_18-2-2021_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1883/indicacao_81_-_18-2-2021_joacildo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de rede de água e esgoto no Bairro do Caetezal.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/indicacao_82_-_19-2-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/indicacao_82_-_19-2-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um espaço exclusivo para o atendimento à saúde da mulher e de caráter educativo: "A Casa da Mulher".</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/indicacao_83_-_19-2-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/indicacao_83_-_19-2-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a construção de letreiro em ponto turístico de Piedade.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/indicacao_84_-_19-2-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/indicacao_84_-_19-2-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a ativação das câmeras de monitoramento e vigilância em áreas de alta incidência de ocorrências policiais no âmbito municipal.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_85_-_19-2-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_85_-_19-2-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica limpeza dos bueiros do bairro dos Oliveiras.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/indicacao_86_-_22-2-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/indicacao_86_-_22-2-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das vias dos bairros Douradinho e Amola Faca.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_87_-_22-2-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_87_-_22-2-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de tradutor da Língua Brasileira de Sinais – Libras em atividade de interesse público realizado no âmbito do município.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_88_-_24-2-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_88_-_24-2-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das instalações do Mercado Municipal de Piedade “Orlando Gomes de Abreu".</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_89_-_23-2-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_89_-_23-2-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no Bairro do Gurgel.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Maurinho Machado, Adilsom Castanho, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_90_-_24-2-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_90_-_24-2-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a análise de viabilidade de se instituir o Programa de Recuperação Fiscal do Município de Piedade - REFIS.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_91_-_26-2-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_91_-_26-2-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Gustavo Sonnenberg na Vila Moraes.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_92_-_26-2-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_92_-_26-2-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua 13 do Bairro João Garcia.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_93_-_26-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_93_-_26-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica estudo de implantação de lombofaixa na Rua José Escanhoela próximo ao Lar São Vicente de Paula.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/indicacao_94_-_26-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/indicacao_94_-_26-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Estrada do Roseiral que dá acesso à Cachoeira do Bernardo Alemão.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_95_-_26-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_95_-_26-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de vicinais no Bairro dos Corrêas próximo à Igreja Congregação Cristã do Brasil.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/indicacao_96_-_2-3-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/indicacao_96_-_2-3-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada Antônio Santi Vichi, no bairro dos Leites.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/indicacao_97_-_24-2-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/indicacao_97_-_24-2-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de criação de Regime Especial de Assistência, Atendimento e Encaminhamento às mulheres vítimas de violência doméstica e familiar no município.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/indicacao_98_-_2-3-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/indicacao_98_-_2-3-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de fornecimento de água para famílias residentes no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/indicacao_99_-_2-3-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/indicacao_99_-_2-3-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica serviços de reparação asfáltica no Bairro Sinibaldy.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/indicacao_100_-_2-3-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/indicacao_100_-_2-3-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma lixeira com tampa e a reorganização das outras lixeiras na rua 18 no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/indicacao_101_-_2-3-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/indicacao_101_-_2-3-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de um tambor de lixo na Vila Amâncio.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1922/indicacao_102_-_3-3-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1922/indicacao_102_-_3-3-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção em estrada do Bairro dos Garcias.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1925/indicacao_103_-_4-3-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1925/indicacao_103_-_4-3-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de travessa no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_104_-_4-3-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_104_-_4-3-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tubos e construção de nova estrada na escola do Bairro Douradinho.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/indicacao_105_-_4-3-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/indicacao_105_-_4-3-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de bocas de lobo na rua Ovídio Dias de Moraes na Vila Moraes.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/indicacao_106_-_4-3-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/indicacao_106_-_4-3-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de tampa de boca de lobo no Bairro Piraporinha.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_107-_15-4-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_107-_15-4-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Toshiyuki Shintani, na Vila Moraes.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_108_-_15-4-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_108_-_15-4-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um abrigo de ônibus no Bairro Vila Moraes.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_109_-_15-4-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_109_-_15-4-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma lombada no Bairro da Vila Maria.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_110_-_29-3-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_110_-_29-3-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no Bairro Jurupará.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/indicacao_111_-_29-3-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/indicacao_111_-_29-3-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/indicacao_112_-_29-3-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/indicacao_112_-_29-3-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/indicacao_113_-_16-04-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/indicacao_113_-_16-04-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica o prolongamento da rede de distribuição de água no bairro do Gurgel.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_114_-_16-04-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_114_-_16-04-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das vias do bairro da Serra.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_115_-_16-04-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_115_-_16-04-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica instalação de faixa elevada em frente à sorveteria Kipanda.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_116_-_16-04-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_116_-_16-04-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ruas no bairro do Piraporinha.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_117_-_16-04-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_117_-_16-04-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de córrego no bairro do Piraporinha.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_118_-_22-4-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_118_-_22-4-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica avaliação de impacto de faixa elevada no bairro dos Godinhos</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_119_-_22-4-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_119_-_22-4-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada no bairro do Piratuba.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_120_-_23-04-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_120_-_23-04-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de acostamento da Estrada dos Lavradores e da Estrada Elias Godinho da Silva.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_121_-_23-04-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_121_-_23-04-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de acostamento de estradas dos bairros Oliveiras e Furnas</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_122_-_23-04-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_122_-_23-04-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de pontes de madeira no bairro dos Ortizes.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_123_-_23-4-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_123_-_23-4-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de sistema de fornecimento de água em localidades do município.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_124_-_23-4-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_124_-_23-4-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de sistema de fornecimento de água em localidade do Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/indicacao_125_-_23-4-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/indicacao_125_-_23-4-2021_alex.pdf</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/indicacao_126-_27-4-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/indicacao_126-_27-4-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a instalação da iluminação pública da Rua Deolindo José dos Santos, Jardim Secol.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/indicacao_127-_27-4-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/indicacao_127-_27-4-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a continuidade da iluminação pública da Rua Eurico Vieira Cardoso, Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/indicacao_128-_27-4-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/indicacao_128-_27-4-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção nas estradas do Bairro dos Godinhos em geral.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_129_-_27-4-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_129_-_27-4-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de sinalização de trânsito e lombada no Bairro do Juruparazinho.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/indicacao_130_-_27-4-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/indicacao_130_-_27-4-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção em estradas da Vila Michele e Sarapuí dos Torres.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/indicacao_131_-_27-4-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/indicacao_131_-_27-4-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de córrego no bairro do Caetezal de Cima.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/indicacao_132-_27-4-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/indicacao_132-_27-4-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a substituição de linha de tubos no Bairro Furnas.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/indicacao_133_-_30-4-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/indicacao_133_-_30-4-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e manutenção do acostamento da via que liga ao bairro dos Leites.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/indicacao_134_-_30-4-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/indicacao_134_-_30-4-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de faixa elevada na Rua Célio Galvão Bueno Gurgel</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_135_-_4-5-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_135_-_4-5-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a reforma de ponte no Bairro dos Tenórios.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_136_-_3-5-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_136_-_3-5-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica a realização de Feira de adoção de animais do Canil Municipal e Mutirão de castração de animais pertencentes aos munícipes de baixa renda cadastrados nos programas sociais oficiais do governo.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_137_-_4-5-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_137_-_4-5-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica estudo para o termino de pavimentação da Rua Lucidio Vieira Machado com a Rua Emilio Rojo.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_138_-_4-5-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_138_-_4-5-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indico a manutenção das estradas de ligação entre os bairros Furnas/Oliveiras e Furnas/Godinhos.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Maria Vicentina G. P. da Silva, Adilsom Castanho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/indicacao_139_-_7-2021_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/indicacao_139_-_7-2021_vicentina.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de um Comitê de Apoio Psicossocial e Emocional no âmbito Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/indicacao_140_-_6-5-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/indicacao_140_-_6-5-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Solicita extensão de iluminação pública na continuação da Rua Benedito Cícero Rosa.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/indicacao_141_-_10-5-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/indicacao_141_-_10-5-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de canaletas na Rua Ovídio Dias de Moraes, 51 Vila Moraes.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_142_-11-5-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_142_-11-5-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lombada na Rua Plínio Leite de Oliveira, no Parque da Torre.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/indicacao_143_-_11-5-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/indicacao_143_-_11-5-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas em geral do Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_144_-_11-5-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_144_-_11-5-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma lombada no bairro dos Oliveiras, próximo da Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/indicacao_145_-_11-5-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/indicacao_145_-_11-5-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo para instalação de lombada no Bairro da Roseira.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/indicacao_146_-_11-5-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/indicacao_146_-_11-5-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na rua 5 e nas outras ruas da Vila São João - Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/indicacao_147_-_14-5-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/indicacao_147_-_14-5-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica instalação de um abrigo de ônibus na Rodovia Padre Guilherme Howell (SP-79), no km 124, sentido Tapiraí/Piedade.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/indicacao_148_-_18-5-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/indicacao_148_-_18-5-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga ao Bairro Bento Ruivo ao Bairro do Limal.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/indicacao_149_-_18-5-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/indicacao_149_-_18-5-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lombadas na estrada municipal Carolina Paes Granjeiro.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/indicacao_150_-_18-5-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/indicacao_150_-_18-5-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica serviço de pintura no Portal Tori, próximo ao Kai Kan.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/indicacao_151_-_24-5-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/indicacao_151_-_24-5-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas vicinais na região do Bairro Gurgel.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_152_-_28-5-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_152_-_28-5-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada na Rua Benjamin da Silveira Baldy.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/indicacao_153_-_31-5-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/indicacao_153_-_31-5-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Restauração de ponte no bairro dos Correas.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/indicacao_154_-_31-5-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/indicacao_154_-_31-5-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Criação de ponto de ônibus no centro da cidade.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_155_-_31-5-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_155_-_31-5-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Manutenção de estradas no bairro do Limal.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/indicacao_156_-_2-6-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/indicacao_156_-_2-6-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indico que sejam confeccionadas e instaladas placas contendo a denominação em todas as estradas vicinais do município.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_157_-_9-6-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_157_-_9-6-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica o fornecimento de medicamentos nos postos de saúde da área rural.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_158_-_10-6-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_158_-_10-6-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica manutenção do serviço no asfalto da Rua Capitão Moraes, em frente à Padaria Hinode.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_159_-_10-6-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_159_-_10-6-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para o acréscimo de vaga de carga e descarga na Rua Marechal Deodoro da Fonseca.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_160_-_11-6-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_160_-_11-6-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica que seja autorizado que o PAT faça a impressão de documentos necessários para as vagas de emprego disponíveis.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_161_-_11-6-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_161_-_11-6-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e colocação de lixeiras na praça do Parque da Torre.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_162_-_17-6-2021_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_162_-_17-6-2021_adilson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de contêiner no Bairro Bateia de Baixo.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/indicacao_163_-_17-6-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/indicacao_163_-_17-6-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada na Rua Projetada nº13, na Vila João Garcia.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/indicacao_164_-_18-6-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/indicacao_164_-_18-6-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas municipais que dão acesso ao Bairro Piraporinha e à Comunidade São Benedito (PDD-455).</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/indicacao_165_-_21-6-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/indicacao_165_-_21-6-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica colocação de tubos no Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/indicacao_166_-_21-6-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/indicacao_166_-_21-6-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de fornecimento de água encanada na Vila Quintino.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_167_-_21-6-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_167_-_21-6-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nas estradas dos bairros dos Monos, Santos e Moraes.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/indicacao_168_-_24-6-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/indicacao_168_-_24-6-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica o credenciamento do Município de Piedade no chamamento público 01/2021, para a implantação de polo presencial da UNIVESP (Universidade Pública Virtual do Estado de São Paulo).</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_169_-_24-6-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_169_-_24-6-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no CEABASP (Centro de Abastecimento de Piedade).</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Alex P. da Silva, Valdinei A. M. Franco (Neey Vioola)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/indicacao_170_-_24-6-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/indicacao_170_-_24-6-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a doação de material de construção conforme a lei 3686 de 8 de março de 2006.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Alex P. da Silva, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_171_-_24-6-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_171_-_24-6-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação de estrada entre o Bairro dos Soares e Bairro dos Pires</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_172_-_24-6-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_172_-_24-6-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica mais policiamento no Bairro dos Pires sentido Bairro dos Soares.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/indicacao_173_-_25-6-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/indicacao_173_-_25-6-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo para ceder a lanchonete do "Campão" para as entidades.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/indicacao_174_-_25-6-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/indicacao_174_-_25-6-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo para viabilizar um campo de futebol no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_175_-_25-6-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_175_-_25-6-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica que todas as lactantes, independentemente da idade da criança, sejam incluídas como grupo prioritário na vacinação contra COVID-19.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/indicacao_176_-_25-6-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/indicacao_176_-_25-6-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a substituição de postes no Bairro Bom Pastor.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_177_-_28-6-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_177_-_28-6-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Piraporinha.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/indicacao_178_-_5-7-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/indicacao_178_-_5-7-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a mudança de sentido de via no Parque da Torre.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/indicacao_179_-_5-7-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/indicacao_179_-_5-7-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada na Rua Rosa de Almeida Duarte, Jardim São Bartolomeu.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/indicacao_180_-_5-7-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/indicacao_180_-_5-7-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção em geral das estradas do Bairro Gurgel.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/indicacao_181_-_5-7-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/indicacao_181_-_5-7-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro das Furnas.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/indicacao_182_-_5-7-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/indicacao_182_-_5-7-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro dos Pires.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/indicacao_183_-_5-7-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/indicacao_183_-_5-7-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro dos Vieirinhas</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_184_-_5-7-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_184_-_5-7-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro dos Soares.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/indicacao_185_-_6-7-2021_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/indicacao_185_-_6-7-2021_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção e recuperação em geral na Avenida Tancredo Neves e a Rua Aurélio Amaral Santos, no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/indicacao_186-_6-7-2021_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/indicacao_186-_6-7-2021_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica que os funcionários dos estabelecimentos considerados essenciais pelo Plano São Paulo, abaixo relacionados sejam incluídos como grupo prioritário na vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_187_-_6-7-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_187_-_6-7-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção em todas as estradas não pavimentadas do Bairro do Piraporinha.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_188_-_6-7-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_188_-_6-7-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção em estrada no Bairro do Jurupará.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/indicacao_189_-_8-7-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/indicacao_189_-_8-7-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada na Rua Roldão Pinto de Moraes – Vila Maria.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_190_-_14-7-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_190_-_14-7-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de um bolsão de motos na Avenida General Waldomiro de Lima.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/indicacao_191_-_15-7-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/indicacao_191_-_15-7-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica o alargamento da Rua Capitão Moraes</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_192_-_15-7-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_192_-_15-7-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma lombada na Praça da Bandeira, em frente à Casa de Carne Rodrigues.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_193_-_15-7-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_193_-_15-7-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um campo de futebol no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_194_-_15-7-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_194_-_15-7-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica construção de um campo de futebol no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_195_-_15-7-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_195_-_15-7-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no campo de futebol da Vila Bom Pastor.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_196_-_15-7-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_196_-_15-7-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a disponibilização de um veículo para a Diretoria de Esporte e Lazer.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_197_-_26-7-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_197_-_26-7-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a realização de trabalho artístico no Portal Antônio da Silva Soares Filho.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_198_-_27-7-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_198_-_27-7-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner no Bairro Piratuba do Sampaio.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_199_-_27-7-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_199_-_27-7-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner no Bairro dos Pires.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_200_-_27-7-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_200_-_27-7-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo de desassoreamento de córrego do Bairro Furnas.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/indicacao_201_-_27-7-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/indicacao_201_-_27-7-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro Ribeirão Bonito.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_202_-_3-8-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_202_-_3-8-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza do acostamento da Estrada Municipal Dr. Rui de Camargo.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/indicacao_203_-_5-8-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/indicacao_203_-_5-8-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a inclusão da auriculoterapia no sistema municipal de saúde.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_204_-_6-8-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_204_-_6-8-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica o desassoreamento do Rio Pirapora em trecho do Bairro Gurgel.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_205_-_5-7-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_205_-_5-7-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um torre de telefonia móvel nos bairros: Cachoeira da Fumaça, Monos e Rio dos Peixes.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_206_-_9-8-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_206_-_9-8-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Indica o plantio de cerejeiras na Avenida Tancredo Neves e na Rua Aurélio Amaral dos Santos.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Alexandre Pereira (Xandinho), Joacildo X. dos Santos (Baiano), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_207_-_11-8-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_207_-_11-8-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de rede de água e esgoto no Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_208_-_12-8-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_208_-_12-8-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo junto a Sabesp para instalação de rede de água potável no Bairro Santos e Paiol.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/ind_209-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/ind_209-2021.pdf</t>
   </si>
   <si>
     <t>Indica a mudança de traçado de rua localizada na PDD-174.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/indicacao_210_-_11-8-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/indicacao_210_-_11-8-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica instalação de um abrigo de ônibus na Rodovia José de Carvalho, km 115.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/indicacao_221_-_13-8-2021_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/indicacao_221_-_13-8-2021_joacildo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na Rua Aurélio Amaral Santos, no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_212_-12-8-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_212_-12-8-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua da Casa de Repouso “Vó Margarida”, no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2162/indicacao_213-_13-8-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2162/indicacao_213-_13-8-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação de rede de água na rua 10 e na travessa da rua 26, no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/indicacao_214_-_17-8-2021_jeferson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/indicacao_214_-_17-8-2021_jeferson.docx</t>
   </si>
   <si>
     <t>Indica limpeza da galeria de águas pluviais da Rua Eugenio de Oliveira Leite, Vila Maria.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao__215_-_17-8-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao__215_-_17-8-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na Rua Emilio Vieira Cruz, Vila Maria.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_216_-17-8-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_216_-17-8-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na estrada do Bairro Sarapuí de Cima.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_217_-_18-8-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_217_-_18-8-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica estudo para a celebração de convênio com a Associação Educacional da Juventude de Piedade (AEJUPI).</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_218_-_19-8-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_218_-_19-8-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica que seja colocada uma lombada no Bairro Bom Pastor.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Joacildo X. dos Santos (Baiano), Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/indicacao_219_-_20-8-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/indicacao_219_-_20-8-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica reparo de um buraco na Estrada Messias Godinho Sobrinho</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_220_-_23-8-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_220_-_23-8-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no campo de futebol da Vila Moraes.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2188/indicacao_221_-_24-8-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2188/indicacao_221_-_24-8-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de rede de água em frente ao loteamento Alpes Piedade.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/indicacao_222_-_25-8-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/indicacao_222_-_25-8-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a reinstalação de um contêiner, no local onde já existia, na Rua Eurico Vieira Cardoso, Bairro dos Cotianos, próximo a ponte que dá acesso ao local.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/indicacao_223_-_25-8-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/indicacao_223_-_25-8-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indico a limpeza das margens do Rio Pirapora, bem como da região sob as pontes sobre esse rio, na área central.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/indicacao_224_-_26-8-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/indicacao_224_-_26-8-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a construção de dois abrigos de ônibus na Via Antônio Leite de Oliveira.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/indicacao_225_-_27-8-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/indicacao_225_-_27-8-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção e recuperação da Praça do Carlos Augusto.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_226_-_27-8-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_226_-_27-8-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica implantação de sistema de fornecimento de água para famílias residentes no Bairro Castanho.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/indicacao_227_-_30-8-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/indicacao_227_-_30-8-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a implantação da Política Municipal de Práticas Integrativas e Complementares em Saúde.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/indicacao_228_-_8-9-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/indicacao_228_-_8-9-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para o escoamento das águas pluviais na Rua Benedito Amâncio Vieira.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_229_-_9-9-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_229_-_9-9-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública em dois postes localizados na Rua Chosako Nohama,247, Parque da Torre, em frente ao Condomínio Residencial Villagio da Torre.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_230_-_9-9-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_230_-_9-9-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nas escadarias da Vila Olinda.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/indicacao_231_-_9-9-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/indicacao_231_-_9-9-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de placas de sinalização na Vila Olinda.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/indicacao_232_-_10-9-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/indicacao_232_-_10-9-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêineres no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_233_-_10-9-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_233_-_10-9-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a afixação de placas de identificação de logradouro na Estrada Municipal Carolina Paes Granjeiro, no Bairro Piratuba.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_234_-_13-9-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_234_-_13-9-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na Creche da Roseira.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_235_-_17-9-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_235_-_17-9-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica estudo para colocação de guard rail e uma lombada na Rua Santi Vichi na Vila Maria.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_236_-_17-9-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_236_-_17-9-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica estudo para implantar um estacionamento de veículos na Rua Nilton R. Baldy, Jardim São Bartolomeu.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_237__-_17-9-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_237__-_17-9-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e a manutenção da Praça Raul Antão Pereira, localizada na Vila Olinda.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_239_-_17-9-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_239_-_17-9-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a distribuição do "Botão do Pânico" para vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2247/indicacao_239_-_17-9-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2247/indicacao_239_-_17-9-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica a criação da Delegacia de Defesa da Mulher de Piedade - DDM.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Joacildo X. dos Santos (Baiano)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2248/indicacao_240_-_17-9-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2248/indicacao_240_-_17-9-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a reforma de abrigo de ponto de ônibus no Bairro Piraporinha.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_238_-_17-9-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_238_-_17-9-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica estudo para desassoreamento de um córrego no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_242_-_24-9-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_242_-_24-9-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de placas nas imediações das Escolas Municipais da Zona Rural</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/indicacao_243_-_28-9-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/indicacao_243_-_28-9-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica implantação de sistema de fornecimento de água</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2285/indicacao_244_-_30-9-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2285/indicacao_244_-_30-9-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a melhoria na 'subida do Cizo', no Bairro da Boa Vista.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_245_-_30-9-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_245_-_30-9-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a criação de ponto de ônibus no Bairro dos Moreiras</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/indicacao_246_-_1-10-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/indicacao_246_-_1-10-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Indica que seja colocado uma lombada no Bairro Piratuba.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_247_-_13-10-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_247_-_13-10-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica que seja estudado e enviado a esta Casa Leis projeto de lei que observe o disposto no documento anexo.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_248_-_18-10-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_248_-_18-10-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner no Bairro dos Buenos.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_249_-_26-10-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_249_-_26-10-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a instalação da iluminação pública no Bairro dos Leites</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_250_-_26-10-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_250_-_26-10-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma lombada na Rua Eraldino Antunes Soares, no Parque da Torre.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Valdinei A. M. Franco (Neey Vioola)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_251_-_3-11-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_251_-_3-11-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos bairros Furnas e Furninhas.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_252_-_4-11-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_252_-_4-11-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na rua em frente ao mercado da Sra. Kátia, no Bairro dos Prestes.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_253_-_4-11-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_253_-_4-11-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um playground e equipamento de exercício físico no Bairro da Bateia de Baixo.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_254_-_3-11-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_254_-_3-11-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica um projeto de lei que dispõe sobre o fornecimento e distribuição produtos básicos de higiene menstrual às mulheres de baixa renda, bem como ações de conscientização sobre a menstruação no município de Piedade.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2331/indicacao_255_-_3-11-2021_jose_anesio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2331/indicacao_255_-_3-11-2021_jose_anesio.pdf</t>
   </si>
   <si>
     <t>Indicamos a elaboração de um projeto de saneamento básico e pavimentação das ruas 5 e 12 do Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2332/indicacao_256_-_4-11-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2332/indicacao_256_-_4-11-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner no Bairro dos Corrêas.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_257_-_11-11-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_257_-_11-11-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica sinalização em estrada do Bairro dos Leites.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_258_-_12-11-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_258_-_12-11-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Nove do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/indicacao_no_259_12-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/indicacao_no_259_12-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na estrada que liga os bairros Furnas e Furninhas.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_260_-_17-11-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_260_-_17-11-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Indica manutenções nos locais especificados.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2358/indicacao_261_-_17-11-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2358/indicacao_261_-_17-11-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para a doação de equipamentos comprados com emenda parlamentar à Associação Produtores de Leite.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2370/indicacao_262_-_19-11-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2370/indicacao_262_-_19-11-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação para instalação de duas linhas de tubos do Bairro Gurgel.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2377/indicacao_263_-_22-11-2021_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2377/indicacao_263_-_22-11-2021_joacildo.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma faixa elevada em frente ao Colégio Monteiro Lobato Anglo.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/indicacao_264_-_25-11-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/indicacao_264_-_25-11-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção nos banheiros e refletores do Estádio Linos de Mattos.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2385/indicacao_265_-_25-11-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2385/indicacao_265_-_25-11-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de mais dois contêineres para lixo na estrada do Cafaro sentido ao Bairro do Caetezal.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2386/indicacao_266_-_23-11-2021_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2386/indicacao_266_-_23-11-2021_joacildo.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias em rua do Jardim Secol.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2391/indicacao_267_-__30-11-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2391/indicacao_267_-__30-11-2021_caio.pdf</t>
   </si>
   <si>
     <t>Indica manutenção e implantação de melhorias no Mercado Municipal.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2397/indicacao_268_-__1o-12-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2397/indicacao_268_-__1o-12-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombadas na rua principal do bairro do Jurupará.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2398/indicacao_269_-__1o-12-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2398/indicacao_269_-__1o-12-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Indica que seja aumentado os dias de coleta de lixo ou uma alteração nos dias da coleta no bairro do Jurupará.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2399/indicacao_270_-__2o-12-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2399/indicacao_270_-__2o-12-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de contêiner para lixo no Bairro do Poço.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2400/indicacao_271_-__2-12-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2400/indicacao_271_-__2-12-2021_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro Sarapuí de Cima.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_272_-__8-12-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_272_-__8-12-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a ligação de água na rua 8 do Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_273_-_8-12-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_273_-_8-12-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma faixa elevada na Rua Araújo Leite.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_274_-__9-12-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_274_-__9-12-2021_alex.pdf</t>
   </si>
   <si>
     <t>Indica reforma em ponte do bairro Piratuba.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_275_-_9-12-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_275_-_9-12-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para a criação de um núcleo especializado em atendimento a crianças autistas.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2411/indicacao_276_-_14-12-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2411/indicacao_276_-_14-12-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner no Bairro do Jurupará.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1818/mocao_1_-_27-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1818/mocao_1_-_27-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao aniversário do Pastor Israel Padilha.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/mocao_2_-_9-2-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/mocao_2_-_9-2-2021_alex.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao Sr. Tsuneo Koshikumo, pelos serviços prestados em nosso município.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/mocao_3_-_7-10-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/mocao_3_-_7-10-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao Sr. Rommel Alexandre Sauerbronn da Cunha pelo seu relevante trabalho realizado em todo o Brasil.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/mocao_4_-_5-11-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/mocao_4_-_5-11-2021_jose.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Escola Municipal Padre Giorgio Musizzano pelo desempenho na Olimpíada Brasileira de Língua Portuguesa.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/mocao_5_-_6-12-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/mocao_5_-_6-12-2021_alex.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à Campanha Salarial Unificada de Valorização dos Policiais Paulistas.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/parecer_1_2021_-_projeto_lei_16_2021l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/parecer_1_2021_-_projeto_lei_16_2021l.pdf</t>
   </si>
   <si>
     <t>Parecer pela inconstitucionalidade do projeto de lei nº 16/2021 da vereadora Nilza Maria dos Santos Godinho.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>PDecL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/pdl_1_-_30-4-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/pdl_1_-_30-4-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Michel Xocaira Paes.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/pdl_2_-_8-9-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/pdl_2_-_8-9-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Concede o título de professora emérita à Sra. Alessandra Augusto Costa.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/pdl_3_-_8-9-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/pdl_3_-_8-9-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Concede o título de professora emérita à Sra. Maria Aparecida Paterlini Oliveira.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/pdl_4_-_8-11-2021_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/pdl_4_-_8-11-2021_mesa.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Piedade, relativas ao exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/pdl_5_-_9-11-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/pdl_5_-_9-11-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão benemérito ao Sr. Sérgio Yuki Murakawa.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>PLExe</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/projeto_lei_1_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/projeto_lei_1_2021e.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos da lei municipal nº 2982, de 6 de abril de 1998, que dispõe sobre alteração de endereço de escola municipal, conforme especifica.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/projeto_lei_2_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/projeto_lei_2_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Bem-Estar e Proteção Animal de Piedade - FUNBEM - PROANIMAL e do Conselho Municipal de Proteção e Bem-Estar Animal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/projeto_lei_3_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/projeto_lei_3_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção econômica à empresa Viação Élvio Transportes e Turismo Ltda, durante o período de dois meses, conforme especifica.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/ple_4_2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/ple_4_2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da lei nº 4418, de 18 de fevereiro de 2016, que dispõe sobre a qualificação de pessoas jurídicas, de direito privado, sem fins lucrativos, como organizações sociais e dá providências.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/projeto_de_lei_7684_2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/projeto_de_lei_7684_2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate a pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/ple_6-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/ple_6-2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à lei municipal nº 1466, de 29 de novembro de 1983, que cria o Fundo Social de Solidariedade e dá outras providências.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_lei_7_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_lei_7_2021e.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Carlos Beger, em via localizada no bairro dos Moreiras.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/ple_8-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/ple_8-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a antecipar feriados municipais diante da situação de emergência de saúde pública de importância internacional decorrente do Coronavírus.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/ple_9-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/ple_9-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o descarte adequado de resíduo eletrônico e resíduo tecnológico e dá outras providências.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/projetodelei_n10_2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/projetodelei_n10_2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à lei municipal nº 3324, de 7 de dezembro de 2001, que dispõe sobre a criação do Conselho Municipal da Condição Feminina e dá outras providências.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/projeto_lei_11_2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/projeto_lei_11_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de imóvel municipal para regularização registrária, conforme especifica.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/projeto_lei_12_2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/projeto_lei_12_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção à Santa Casa de Misericórdia de Piedade, no valor de R$ 400.000,00 (quatrocentos mil reais) para a aquisição de aparelho para produção de oxigênio para uso próprio, com rateio de despesas e dá outras providências.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/projeto_de_lei_no_13_2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/projeto_de_lei_no_13_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da lei federal nº 14113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/projeto_lei_14_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/projeto_lei_14_2021e.pdf</t>
   </si>
   <si>
     <t>Institui o controle social colegiado dos serviços públicos de saneamento básico e o Fundo Municipal de Saneamento Ambiental e de Infraestrutura de Piedade - FUMSAIP e dá outras providências.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/projeto_lei_15_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/projeto_lei_15_2021e.pdf</t>
   </si>
   <si>
     <t>Revoga a lei nº 4292, de 27 de junho de 2013, que autorizou a desafetação e alienação de bem imóvel de propriedade do Município matriculada no Cartório de Registro de Imóveis de Piedade sob o número 14104.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/projeto_lei_16_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/projeto_lei_16_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a primeira revisão do Plano Municipal de Saneamento dos Serviços de Água e Esgoto no município de Piedade.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/projeto_lei_17_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/projeto_lei_17_2021e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção especial e transitória, pelo período de 02 (dois) meses, à Santa Casa da Misericórdia de Piedade para custeio de 05 (cinco) leitos de Unidade de Terapia Intensiva - UTI e 15 (quinze) leitos de Suporte Ventilatório Pulmonar, como incremento das ações de enfrentamento da Covid-19, e dá outras providências.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/projeto_lei_18_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/projeto_lei_18_2021e.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Banco de Alimentos localizado no bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_lei_19_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_lei_19_2021e.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos profissionais ocupantes dos cargos de agente comunitário de saúde e agente de combate às endemias, para o fim específico de adequação ao piso salarial profissional nacional nos termos da lei federal nº 11350/2006, alterada pelas leis federais 13595/2018 e 13708/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/projeto_lei_20_2021l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/projeto_lei_20_2021l.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação das leis municipais nº 4054, de 4 de dezembro de 2009, e nº 4199, de 14 de setembro de 2011, que tratam de doação, mediante escritura pública, de área recebida com destinação específica e dá outras providências.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/projeto_lei_22_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/projeto_lei_22_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, instituição e regulamentação de roteiros e rotas turísticas no Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/projeto_lei_23_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/projeto_lei_23_2021e.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso IV do artigo 1º da Lei Municipal nº 4648, de 20 de outubro de 2020, que dispõe sobre a alteração do artigo 2º da Lei Municipal nº 4098, de 15 de abril de 2010, conforme especifica.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/projeto_lei_25_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/projeto_lei_25_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo para celebrar convênio com o Governo do Estado de São Paulo para implementação de serviços do Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/projeto_lei_26_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/projeto_lei_26_2021e.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 10 a 15 da lei municipal nº 4329, de 25 de abril de 2014, conforme especifica.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_lei_28_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_lei_28_2021e.pdf</t>
   </si>
   <si>
     <t>Alteração da redação do art. 2º, da Lei Municipal nº 4098, de 15 de abril de 2010, conforme especifica.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_lei_31_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_lei_31_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Diretor implantado pela lei nº 3740, de 9 de outubro de 2006, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_lei_32_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_lei_32_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o novo Plano de Zoneamento do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/projeto_lei_33_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/projeto_lei_33_2021e.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação do orçamento vigente.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_lei_34_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_lei_34_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de imóvel municipal para transformação da área de sistema de lazer 3 para área institucional para instalação de Escola Municipal, conforme especifica.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2189/projeto_lei_35_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2189/projeto_lei_35_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do Poder Executivo a municipalizar trechos urbanos (leito carroçável e respectiva faixas de domínio) da Rodovia Estadual SP - 250, Rodovia Bunjiro Nakao no município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_lei_37_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_lei_37_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apreensão, guarda e penalidades impostas nos casos de animais de grande porte soltos em vias e logradouros públicos no Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/projeto_lei_38_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/projeto_lei_38_2021e.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do art. 11 da Lei Municipal nº 4517, de 22 de agosto de 2017, que dispõe sobre a prorrogação do contrato temporário e dá outras providências.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/projeto_lei_39_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/projeto_lei_39_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituir a brigada de incêndio do município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2226/projeto_lei_40_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2226/projeto_lei_40_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação do inciso IX do artigo 7º e dá nova redação ao artigo 7º da Lei Municipal nº 4.189 de 28 de junho de 2.011 - Conselho Municipal de Esporte, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_lei_41_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_lei_41_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Transporte e Trânsito Urbano - FMTU - e dá outras providências.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_lei_42_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_lei_42_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação dos incisos II e III do art. 1º e alteração da redação do parágrafo único do art. 2º da Lei nº 3756, de 13 de dezembro de 2006, que trata de autorização do Poder Executivo a fornecer cesta básica aos beneficiários que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2227/projeto_lei_43_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2227/projeto_lei_43_2021e.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei municipal nº 3.759, de 18 de dezembro de 2006 - Código Tributário do Município, em razão da alteração da lei complementar federal nº 116, de 31 de julho de 2003, que dispõe sobre normas gerais sobre Imposto Sobre Serviços de Qualquer Natureza - ISSQN.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2228/projeto_lei_44_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2228/projeto_lei_44_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal nº 2.547, de 9 de maio de 1994, referente à inspeção sanitária dos produtos de origem animal, que institui taxas e dá outras providências.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2229/projeto_lei_45_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2229/projeto_lei_45_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/projeto_lei_46_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/projeto_lei_46_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Piedade para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/projeto_lei_47_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/projeto_lei_47_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/projeto_lei_48_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/projeto_lei_48_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal nº 4019, de 20 de agosto de 2009 e dá nova redação ao artigo 3º da Lei Municipal nº 3958, de 18 de novembro de 2008, conforme especifica.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/projeto_lei_49_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/projeto_lei_49_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Ouvidoria Geral no Município de Piedade, nos termos da Lei Federal 13.460/2017, revoga a Lei Municipal 4162/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/projeto_lei_52_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/projeto_lei_52_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Plano de Regularização de Obras (Pro/Piedade) do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_lei_53_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_lei_53_2021e.pdf</t>
   </si>
   <si>
     <t>Institui o concurso para o incentivo ao contribuinte para pagamento em dia do Imposto Sobre a Propriedade Predial e Territorial Urbana - IPTU - e dá outras providências.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/projeto_lei_54_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/projeto_lei_54_2021e.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do art. 2º da Lei nº 4281, de 8 de abril de 2013, que instituiu o Programa de Prorrogação da Licença à Gestante e Adotante no âmbito do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2290/projeto_lei_55_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2290/projeto_lei_55_2021e.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2022.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/projeto_lei_56_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/projeto_lei_56_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação e aprovação do Plano Diretor de Turismo de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/projeto_lei_57_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/projeto_lei_57_2021e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção especial e transitória, através de parcela única, à Santa Casa de Misericórdia de Piedade para auxílio financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/projeto_lei_58_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/projeto_lei_58_2021e.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e alienação de área de propriedade do Município, na forma que especifica.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2356/projeto_lei_59_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2356/projeto_lei_59_2021e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo para receber doação de imóvel do Centro Estadual de Educação Tecnológica "Paula Souza".</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2381/projeto_lei_60_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2381/projeto_lei_60_2021e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar concessão onerosa de uso do imóvel municipal edificado no Parque Ambiental Collemar de Miranda Botto e dá outras providências.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2382/projeto_lei_61_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2382/projeto_lei_61_2021e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar concessão onerosa de uso do imóvel municipal edificado na Praça Coronel João Rosa e dá outras providências.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/projeto_lei_62_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/projeto_lei_62_2021e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar concessão onerosa de uso do imóvel municipal edificado na Praça Raymundo Antunes Soares e dá outras providências.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_lei_63_2021e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_lei_63_2021e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Abono-FUNDEB aos integrantes do quadro do magistério e dá outras providências.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/pll_1_-_5-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/pll_1_-_5-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Viela Edson Alves dos Santos a via localizada na Vila Quintino.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/pll_2_-_27-1-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/pll_2_-_27-1-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Protagonismo Feminino no Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/pll_3_-_5-1-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/pll_3_-_5-1-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Parque Ecológico Professora Ruth Rodrigues Ayres de Araújo à área verde conforme especifica.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/pll_4_-_10-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/pll_4_-_10-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Racing e dá outras providências.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/pll_5_-_12-2-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/pll_5_-_12-2-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de o Poder Público instalar câmeras de monitoramento e vigilância em áreas de alta incidência de ocorrências policiais no âmbito municipal.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/pll_6_-_26-2-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/pll_6_-_26-2-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Institui, no Calendário de Comemorações Oficiais do Município de Piedade, o Dia dos Profissionais de Enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/pll_7_-_3-3-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/pll_7_-_3-3-2021_caio.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade Associação Maxmello de Amparo a Vida Animal.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/pll_8_-_3-5-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/pll_8_-_3-5-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Rua Dionysio Flaviano Nery a via localizada no Bairro da Liberdade.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/pll_9_-_13-5-2021_alex2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/pll_9_-_13-5-2021_alex2.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Tsuneo Koshikumo a via localizada no Bairro da Liberdade.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/pll_10_-_18_-_5-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/pll_10_-_18_-_5-2021_alex.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Regina Auxiliadora Monteiro à rua projetada 5, localizada no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/pll_11_-_24-5-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/pll_11_-_24-5-2021_caio.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Piedade o “Dia Municipal de Conscientização do Mutismo Seletivo”, a ser comemorado anualmente no dia 31 de outubro.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/pll_12-_26-5-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/pll_12-_26-5-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar autuações no âmbito da fiscalização do combate à Covid-19 por meio de vídeos, fotografias ou outros meios que possam atestar o descumprimento das medidas de enfrentamento à pandemia.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/pll_13_-_16-6-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/pll_13_-_16-6-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Obriga as funerárias que operam no município a fixar quadro informando sobre a gratuidade do sepultamento de pessoas reconhecidamente pobres.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/pll_14_-_22-6-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/pll_14_-_22-6-2021_caio.pdf</t>
   </si>
   <si>
     <t>Proíbe a fabricação, a comercialização, o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/pll_15_-_6-7-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/pll_15_-_6-7-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Declara a cerejeira como árvore símbolo de Piedade.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/pll_16_-_9-8-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/pll_16_-_9-8-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação da Política Municipal de Práticas Integrativas e Complementares em Saúde – PMPICS – no âmbito do Sistema Único de Saúde (SUS) do Município de Piedade – São Paulo.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/pll_17_-19-8-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/pll_17_-19-8-2021_alex.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Pastor Raymundo Sant'ana à rua 9 localizada no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/pll_18_-20-8-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/pll_18_-20-8-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 4185, de 25 de maio de 2011, que trata sobre a proibição de queimadas no município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/pll__19_-_27-8-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/pll__19_-_27-8-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Estrada Municipal Antonio da Silveira à estrada municipal PDD-128.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/pll_20_-_3-9-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/pll_20_-_3-9-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Estrada Municipal Mario Ayres de Oliveira à estrada municipal que liga a PDD-342 à PDD-080.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/pll_21_-_16-9-2021_adilsom2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/pll_21_-_16-9-2021_adilsom2.pdf</t>
   </si>
   <si>
     <t>Dá denominação às ruas 1 e 2 pertencentes ao Loteamento Jardim Isola Vichi Marciano, _x000D_
 no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/pll_22_-_16-9-2021_nelson2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/pll_22_-_16-9-2021_nelson2.pdf</t>
   </si>
   <si>
     <t>Dá denominação às ruas 3 e 4 pertencentes ao Loteamento Jardim Isola Vichi Marciano, no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/pll_23_-_16-9-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/pll_23_-_16-9-2021_alex.pdf</t>
   </si>
   <si>
     <t>Dá denominação à rua 8, localizada no CDHU, no Bairro dos Cotianos, Rua Eber Felipe Alves dos Santos.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/pll_24_-_16-9-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/pll_24_-_16-9-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Dá denominação à rua 9 localizada no CDHU, no Bairro dos Cotianos, Rua Sérgio Aparecido Torres Takamune.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/pll_25_-_16-9-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/pll_25_-_16-9-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Dá denominação à rua 10, localizada no CDHU, no Bairro dos Cotianos, Rua Hélio Godinho da Silveira.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/pll_26_-_16-9-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/pll_26_-_16-9-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 11 localizada no CDHU, no Bairro dos Cotianos, como Rua Paulo Rogério Nunes.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/pll_27_-_24-9-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/pll_27_-_24-9-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua 12 localizada no CDHU, no Bairro dos Cotianos, como Rua Átila José Garcia Mazzer.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/pll_28_-_24-9-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/pll_28_-_24-9-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação no Site Oficial do Município, da lista de espera dos pacientes que aguardam por consultas de especialidades, exames e intervenções cirúrgicas na rede pública de saúde do município e dá outras providências.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/pll_29_-_24-9-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/pll_29_-_24-9-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia Municipal do Esporte Amador e dá outras providências.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/pll_30_-_14-10-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/pll_30_-_14-10-2021_alex.pdf</t>
   </si>
   <si>
     <t>Institui campanha de check-up geral nas mulheres para alerta e prevenção de todas as doenças e dá outras providências.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/pll_31_-_14-10-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/pll_31_-_14-10-2021_alex.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 4º da lei nº 4037, de 29 de outubro de 2009.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2314/pll_32_-_20-10-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2314/pll_32_-_20-10-2021_alex.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de senhas sonoras, para atendimento de pessoas com deficiência visual, nas agências bancárias do município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/pll_33_-_28-10-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/pll_33_-_28-10-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento de segurança nas escolas públicas municipais e cercanias.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/pr__1_-_20-1-2021_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/pr__1_-_20-1-2021_joacildo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Conte Comigo" no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/pr__2_-_5-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/pr__2_-_5-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de COVID-19 no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/pr__3_-_12-2-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/pr__3_-_12-2-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Fiscalização dos Recursos Destinados à Santa Casa de Misericórdia de Piedade, no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>18ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/pr__4_-_28-4-2021_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/pr__4_-_28-4-2021_mesa.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência para a Prefeitura Municipal de Piedade de bens móveis e equipamentos em desuso pela Câmara.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>CECVD19 - Comissão Especial COVID-19</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/pr_5_-_30-7-2021_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/pr_5_-_30-7-2021_mesa.pdf</t>
   </si>
   <si>
     <t>Prorroga o funcionamento dos trabalhos da Comissão Especial criada no âmbito da Câmara Municipal para acompanhar as medidas relacionadas à Covid-19.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/pr_6_-_25-8-2021_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/pr_6_-_25-8-2021_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Ética e Decoro Parlamentar no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/requerimento_1-_4-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/requerimento_1-_4-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Questiona quais ruas do Bairro do Ciriaco estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/requerimento_2_-_4-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/requerimento_2_-_4-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação de rede de esgoto no Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_3_-_7-1-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_3_-_7-1-2021_alex.pdf</t>
   </si>
   <si>
     <t>Questiona sobre atualização do perfil profissional dos Agentes Comunitários de Saúde – ACS e dos Agentes de Combate às Endemias – ACE.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/requerimento_4_-12-1-2021_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/requerimento_4_-12-1-2021_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Aparecida Vieira Dias.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/requerimento_5_-_18-1-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/requerimento_5_-_18-1-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção de uma escadaria no bairro Vila Maria.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/requerimento_6_-_18-1-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/requerimento_6_-_18-1-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a praça da Rodoviária.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/requerimento_7_-_25-1-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/requerimento_7_-_25-1-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à vacinação do Sars Cov 2 - Covid 19 no Município de Piedade.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/requerimento_8_-_27-1-2021_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/requerimento_8_-_27-1-2021_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona a Empresa Vivo sobre a torre de comunicação instalada entre os Bairros Sarapuí dos Godinhos e Amola Faca.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/requerimento_9_-_29-1-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/requerimento_9_-_29-1-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre imóvel rural localizado no bairro das Furnas, denominado Orfanato Lar da Mônica, desapropriado por meio do Decreto nº 7967, de 24 de novembro de 2020.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/requerimento_10_-_1-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/requerimento_10_-_1-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o mapeamento de áreas desmatadas no município.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/requerimento_11_-_1-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/requerimento_11_-_1-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à divulgação dos gráficos diários do COVID 19 no Município.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/requerimento_12_-_1-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/requerimento_12_-_1-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à demanda reprimida no atendimento de especialidades médicas do Ambulatório Médico e Odontológico Municipal de Piedade.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1833/requerimento_13_-_1-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1833/requerimento_13_-_1-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao transporte de pacientes da saúde para outros municípios para tratamento médico.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1844/requerimento_14_-_5-2-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1844/requerimento_14_-_5-2-2021_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Valdecy Alves de Moraes.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/requerimento_15_-_5-2-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/requerimento_15_-_5-2-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à coleta de resíduos sólidos no Município de Piedade.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1858/requerimento_16_-_9-2-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1858/requerimento_16_-_9-2-2021_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua 3 do Bairro dos Moreiras está apta a receber denominação.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/requerimento__17_-_10-2-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/requerimento__17_-_10-2-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Questiona se a avenida no Bairro da Liberdade, está apta a receber denominação.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/requerimento_18_-_10-2-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/requerimento_18_-_10-2-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sra. Shirley Katsuragawa.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1866/requerimento_19_-_11-2-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1866/requerimento_19_-_11-2-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Solicita informações junto à Sabesp, sobre a troca e adequação da rede de água na Avenida Coração de Jesus, na Rua Antônio de Souza Lopes e na Rua Alemanha.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>Adilsom Castanho, Maria Vicentina G. P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/requerimento_20_-_11-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/requerimento_20_-_11-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Questiona sobre as obras do Conjunto Habitacional Piedade E.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/requerimento_21_-_15-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/requerimento_21_-_15-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre divergências no portal de transparência do município.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/requerimento_22_-_18-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/requerimento_22_-_18-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Ana Paula Zenthofer.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/requerimento_23_-_18-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/requerimento_23_-_18-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Rodolpho Tarnawisky.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/requerimento_24_-_19-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/requerimento_24_-_19-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do rompimento de tanque no bairro do Miguel Russo.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/requerimento_25_-_19-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/requerimento_25_-_19-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a desativação dos radares nas Rodovias Padre Guilherme Howell (SP-79) e Rodovia Bunjiro Nakao (SP-250).</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/requerimento_26_-_19-2-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/requerimento_26_-_19-2-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita relação dos imóveis pertencentes ao município que foram doados a/ou possuem promessa de doação.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/requerimento_27_-_25-2-2021_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/requerimento_27_-_25-2-2021_adilson.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas às receitas e despesas da Pasta da Educação no período de julho/2020 a fevereiro de 2021.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/requerimento_28_-_26-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/requerimento_28_-_26-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre testes de COVID-19 no município.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/requerimento_29_-_26-2-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/requerimento_29_-_26-2-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o retorno de servidores do grupo de risco às atividades.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_30_-_1-3-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_30_-_1-3-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação da iluminação pública no município.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/requerimento_31_-_4-3-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/requerimento_31_-_4-3-2021_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a manutenção na Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/requerimento_32_-_4-3-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/requerimento_32_-_4-3-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os serviços de fisioterapia no município.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/requerimento_33_-_5-3-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/requerimento_33_-_5-3-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao cumprimento das obrigações trabalhistas das empresas terceirizadas que mantém contrato de prestação de serviços com a Prefeitura Municipal de Piedade.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/requerimento_34_-_26-3-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/requerimento_34_-_26-3-2021_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Rosália Alves Godinho</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_35_-_7-4-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_35_-_7-4-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Sergio Aparecido Torres Takamune.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/requerimento_36_-_8-4-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/requerimento_36_-_8-4-2021_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Milton Ayres de Oliveira.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/requerimento_37_-_22-4-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/requerimento_37_-_22-4-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona sobre a revisão do Plano Diretor do Município de Piedade</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_38_-_22-4-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_38_-_22-4-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o contrato firmado pelo município com a Clínica Médica Matheus e Almeida Ltda.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/requerimento_39_-_30-4-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/requerimento_39_-_30-4-2021_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Tsuneo Koshikumo.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/requerimento_40_-_30-4-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/requerimento_40_-_30-4-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os kits alimentação distribuídos nas unidades escolares do município.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/requerimento_41_-_5-4-2021_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/requerimento_41_-_5-4-2021_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Amadeu Messias da Silveira.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/requerimento_42_-_12-5-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/requerimento_42_-_12-5-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o funcionamento do CIRETRAN em nosso município.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/requerimento_43_-_13-5-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/requerimento_43_-_13-5-2021_caio.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Atila José Garcia Mazzer.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2006/requerimento_44_-_13-5-2021_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2006/requerimento_44_-_13-5-2021_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Correa Cardoso de Camargo.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/requerimento_45_-_17-5-2021_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/requerimento_45_-_17-5-2021_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Oswaldo Borgatto.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/requerimento_46_-_17-5-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/requerimento_46_-_17-5-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Portal Antônio da Silva Soares Filho.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/requerimento_47_-_24-5-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/requerimento_47_-_24-5-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as atuações das máquinas no município de Piedade.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/requerimento_48_-_24-5-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/requerimento_48_-_24-5-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Carlos dos Santos.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/requerimento_49_-_26-5-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/requerimento_49_-_26-5-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção de boxes e banheiros públicos defronte à rua Francisco Antônio Corrêa, na área remanescente da Câmara Municipal.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/requerimento_50_-_27-5-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/requerimento_50_-_27-5-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação do programa Pró-Social.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/requerimento_51_-_27-5-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/requerimento_51_-_27-5-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a falta de medicamentos de alto custo.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/requerimento_52_-_27-5-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/requerimento_52_-_27-5-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre eventuais notificações e multas aplicadas a estabelecimentos comerciais por descumprimentos das medidas sanitária, no exercício de 2021.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/requerimento_53_-_27-5-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/requerimento_53_-_27-5-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre aquisição de terrenos nos bairros Garcias e Bateia para a construção de novas escolas.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/requerimento_54_-_27-5-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/requerimento_54_-_27-5-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a falta de psicólogos na rede pública.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/requerimento_55_-_27-5-2021_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/requerimento_55_-_27-5-2021_vicentina.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas à homologação do número de leitos de UTI/ Enfermaria pelo Programa SAIPS (Sistema de Apoio Implementação de Políticas em Saúde).</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/requerimento_56_-_27-5-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/requerimento_56_-_27-5-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o loteamento denominado “Jardim Isola Vichi Marciano”, construído no imóvel localizado na rua Louis Francescon, bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/requerimento_57_-_26-5-2021_jeferson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/requerimento_57_-_26-5-2021_jeferson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre aquisição de um terreno no bairro Jurupará para a construção de uma nova escola.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/requerimento_58_-_2-5-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/requerimento_58_-_2-5-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre melhorias na Escola Pública Estadual Professora Dimpina Rocha Lopes localizada no bairro Miguel Russo.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/requerimento_59_-_9-6-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/requerimento_59_-_9-6-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Orlando Grangeiro.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/requerimento_60_-_10-6-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/requerimento_60_-_10-6-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria do Carmo Rolim de Abreu.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/requerimento_61_-_10-6-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/requerimento_61_-_10-6-2021_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Hakuyoshi Tanaka.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/requerimento_62_-_11-6-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/requerimento_62_-_11-6-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre providências tomadas em relação ao parcelamento de solo irregulares (loteamentos clandestinos) no município.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/requerimento_63_-_11-6-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/requerimento_63_-_11-6-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Arnaldo Tavernaro Fieri.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/requerimento_64_-_11-6-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/requerimento_64_-_11-6-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Ricardo Correa da Silva.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_65_-_11-6-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_65_-_11-6-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações se o campo da Vila Moraes está apto a receber denominação.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>Maurinho Machado, Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/requerimento_66_-_14-6-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/requerimento_66_-_14-6-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a quantidade de pessoas diagnosticadas com fibromialgia no município de Piedade.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/requerimento_67_-_16-6-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/requerimento_67_-_16-6-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Questiona se as vias que especifica, localizadas no Bairro Jurupará, estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Maria Vicentina G. P. da Silva, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/requerimento_68_-_17-6-2021_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/requerimento_68_-_17-6-2021_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a conservação dos recursos hídricos municipais.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/requerimento_69_-_17-6-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/requerimento_69_-_17-6-2021_nilza.pdf</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/requerimento_70_-_17-6-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/requerimento_70_-_17-6-2021_nilza.pdf</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/requerimento_71_-_21-6-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/requerimento_71_-_21-6-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Osmar Ferreira Vieira.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/requerimento_72_-_21-6-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/requerimento_72_-_21-6-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Paulo Rogerio Nunes.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/requerimento_73_-_23-6-2021_mauro_.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/requerimento_73_-_23-6-2021_mauro_.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Pereira da Silva.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimento_74_-_25-6-2021_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimento_74_-_25-6-2021_vicentina.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o retorno às aulas presenciais nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/requerimento_75_-_25-6-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/requerimento_75_-_25-6-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Programa "Vale Gás".</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_76_-_25-6-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_76_-_25-6-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre sondagem aplicada aos alunos da rede municipal.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_77_-_25-6-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_77_-_25-6-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o retorno das aulas presenciais.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/requerimento_78_-_25-6-2021_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/requerimento_78_-_25-6-2021_adilson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a distribuição das merendas escolares nos exercícios de 2019, 2020 e de 2021.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/requerimento_79_-_28-6-2021__adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/requerimento_79_-_28-6-2021__adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as estradas municipais que dão acesso ao rio do peixe, local conhecido como represa da cachoeira da fumaça.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_80_-_2-7-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_80_-_2-7-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as ruas e estradas municipais do Bairro dos Prestes.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>Maurinho Machado, Caio Cezar da S. Martori, Wandi A. Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/requerimento_81_-_2-7-2021_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/requerimento_81_-_2-7-2021_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o pagamento de adicional de insalubridade aos profissionais da saúde.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>Adilsom Castanho, Jeferson D. Cardoso (Tatu)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/requerimento_82_-_8-7-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/requerimento_82_-_8-7-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implementação do programa "Tarifa Zero" em nosso município.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/requerimento_83_-_11-7-2021_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/requerimento_83_-_11-7-2021_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Elza Stelzer.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/requerimento_84_-_16-7-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/requerimento_84_-_16-7-2021_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Éber Felipe Alves dos Santos.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/requerimento_85_-_26-7-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/requerimento_85_-_26-7-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem João Carlos Rodrigues Maciel Júnior.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/requerimento_86_-_3-8-2021_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/requerimento_86_-_3-8-2021_alexandre.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Lauro Gonzaga Leite.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/requerimento_87_-_5-8-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/requerimento_87_-_5-8-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Reitera o questionamento sobre as obras do Conjunto Habitacional Piedade E.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/requerimento_no__88_-_6-8-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/requerimento_no__88_-_6-8-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada municipal do Bairro do Rosário está apta a receber denominação.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/requerimento_89_-_6-8-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/requerimento_89_-_6-8-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita notificação ao DER para executar reparos em um buraco na Rodovia Bunjiro Nakao próximo ao Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/requerimento_90_-_12-8-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/requerimento_90_-_12-8-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Questiona quais ruas localizadas no Bairro Boa Vista estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/requerimento_91_-_12-8-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/requerimento_91_-_12-8-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o processo de contratação de empresa de transporte escolar no município.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_92_-_12-8-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_92_-_12-8-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as inconsistências nos quantitativos das merendas escolares distribuídas pela administração anterior.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/requerimento_93_-_13-8-2021_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/requerimento_93_-_13-8-2021_joacildo.pdf</t>
   </si>
   <si>
     <t>Questiona se a via pública localizada entre os Bairros Cavalheiros e Limas está apta a receber denominação.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/requerimento_94_-_17-8-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/requerimento_94_-_17-8-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Questionamos quantas e quais ruas do CDHU/Piedade E, Bairro dos Cotianos, estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_95_-_17-8-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_95_-_17-8-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona se a via pública localizada no bairro dos Cotianos está apta a receber denominação.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/requerimento_96_-_17-8-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/requerimento_96_-_17-8-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona se a via pública localizada no bairro dos Ortizes está apta a receber denominação</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/requerimento_97_-_17-8-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/requerimento_97_-_17-8-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona se a praça localizada na esquina da Rua Antonio S. Lopes com a rua Francisco Antonio Correa está apta a receber denominação</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/requerimento_98_-_17-8-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/requerimento_98_-_17-8-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre terraplenagem que está sendo realizada em área próxima ao loteamento Jardim Sinibaldy.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/requerimento_99_-_18-8-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/requerimento_99_-_18-8-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Questiona se a via pública localizada no bairro dos Goiabas está apta a receber denominação.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/requerimento_100_-_18-8-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/requerimento_100_-_18-8-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a merenda escolar em relação as crianças que possuem restrições alimentares.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/requerimento_101_-_18-8-2021_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/requerimento_101_-_18-8-2021_joacildo.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as ruas 10 e 11 do Bairro dos Leites.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/requerimento_102_-_18-8-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/requerimento_102_-_18-8-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre escolas e creches desativadas.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/requerimento_103_-_19-8-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/requerimento_103_-_19-8-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Conselho Municipal dos Direitos do Idoso e o Fundo Municipal dos Direitos dos Idosos de Piedade- FUMDIP.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/requerimento_104_-_20-8-2021_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/requerimento_104_-_20-8-2021_joacildo.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a distribuição da água potável em nosso município.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/requerimento_105_-_20-8-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/requerimento_105_-_20-8-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a distribuição das merendas escolares 2º semestre de 2021.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/requerimento__106_-_20-8-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/requerimento__106_-_20-8-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a ligação de energia elétrica na residência localizada no Bairro Piraporinha.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/requerimento_107_-_20-8-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/requerimento_107_-_20-8-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a lista de castração de cães e gatos do canil municipal.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/requerimento_108_-_27-8-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/requerimento_108_-_27-8-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Joaquim Francisco Soares.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/req_109.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/req_109.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de pauta do projeto de lei nº 16/2021 da vereadora Nilza Maria dos Santos Godinho.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2203/requerimento_110_-_27-8-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2203/requerimento_110_-_27-8-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a doação de materiais, com base na Lei Municipal nº 3686, de 8 de março de 2016.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2204/requerimento_111_-_27-8-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2204/requerimento_111_-_27-8-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre manutenção de equipamentos esportivos do município.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/requerimento_112_-_27-8-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/requerimento_112_-_27-8-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a reabertura e manutenção do parque ecológico.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/requerimento_113_-_2-9-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/requerimento_113_-_2-9-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o prédio da Escola de Educação Infantil "Vovó Xanda", Bairro do Limal.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/requerimento_114_-_8-9-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/requerimento_114_-_8-9-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a salubridade no exercício do cargo de motorista e monitor escolar.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/requerimento_115_-_9-9-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/requerimento_115_-_9-9-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Adelaide Soares do Amaral Santos.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/requerimento_116_-_9-9-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/requerimento_116_-_9-9-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Elizabeth de Castro Alves.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/requerimento__117_-_10-9-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/requerimento__117_-_10-9-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre à destinação dos leitos de UTIs utilizados para tratamento da covid-19 no município.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/requerimento_118_-_21-9-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/requerimento_118_-_21-9-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o projeto de lei n. 16/2021.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/requerimento_119_-_21-9-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/requerimento_119_-_21-9-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre abastecimento de água no Bairro Piraporão.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/requerimento_120_-_21-9-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/requerimento_120_-_21-9-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre pavimentação no Bairro do Piraporão.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/requerimento_121_-_23-9-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/requerimento_121_-_23-9-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre os postes instalados na Estrada Municipal Carolina Paes Granjeiro, no Bairro Piratuba.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_122_-_24-9-2021_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_122_-_24-9-2021_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Guaracy Araújo.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_123_-_28-9-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_123_-_28-9-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação da rede de esgoto na Vila Xavier.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2284/requerimento_124_-_30-9-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2284/requerimento_124_-_30-9-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Wilson Ruy Gomes.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/requerimento_125_-_4-10-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/requerimento_125_-_4-10-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a cobrança de taxa de lixo sobre estabelecimento comercial no bairro Cotianos.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/requerimento_126_-_7-10-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/requerimento_126_-_7-10-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a manutenção do Jardim Oriental.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/requerimento_127_-_13-10-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/requerimento_127_-_13-10-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre erro material na carteira de trabalho de professores contratados.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/requerimento_128_-_13-10-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/requerimento_128_-_13-10-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as linhas e horários de ônibus no município.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/requerimento_129_-_19-10-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/requerimento_129_-_19-10-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre eventual revisão do plano de carreira dos profissionais da educação.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_130_-_21-10-2021_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_130_-_21-10-2021_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do senhor Edmo Godinho da Silva.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2313/requerimento_131_-_21-10-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2313/requerimento_131_-_21-10-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as agências bancárias do município.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/requerimento_132_-_21-10-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/requerimento_132_-_21-10-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o concurso público nº 2/2019.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_133_-_28-10-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_133_-_28-10-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a manutenção de lâmpadas e postes de iluminação pública.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/requerimento_134_-_29-10-2021_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/requerimento_134_-_29-10-2021_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a gestão da Santa Casa de Misericórdia de Piedade.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/requerimento_135_-_4-11-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/requerimento_135_-_4-11-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação de rotatórias.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/requerimento_136_-_12-11-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/requerimento_136_-_12-11-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a criação do Plano de Carreira dos servidores administrativos e de apoio da Educação.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/requerimento_137_-_12-11-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/requerimento_137_-_12-11-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a criação do Plano de Carreira dos Guardas Civis Municipais de Piedade.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/requerimento_138_-_12-11-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/requerimento_138_-_12-11-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a contratação de médicos para as unidades básicas de saúde.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/requerimento139_-_11-11-2021adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/requerimento139_-_11-11-2021adilsom.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o fornecimento de auxílio transporte aos estudantes que cursam ensino técnico ou universitário em outros municípios.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2369/requerimento_140_-_19-11-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2369/requerimento_140_-_19-11-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a rede de energia elétrica no Bairro Bom Pastor.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2376/requerimento_141_-_22-11-2021_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2376/requerimento_141_-_22-11-2021_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Jesuína Alves.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_142_-_22-11-2021_joacildo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_142_-_22-11-2021_joacildo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Augusta Muller de Oliveira.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2379/requerimento_143_-_22-11-2021_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2379/requerimento_143_-_22-11-2021_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr.  Nilson Antônio Garcia.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_144_-_24-11-2021_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_144_-_24-11-2021_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Alberto Duccheschi.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_145_-_26-11-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_145_-_26-11-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o imóvel denominado "Torre-Hotel".</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2389/requerimento_146_-_26-11-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2389/requerimento_146_-_26-11-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre projeto de urbanização do bairro dos Moreiras.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2390/requerimento_147_-_26-11-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2390/requerimento_147_-_26-11-2021_caio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Mercado Municipal.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2393/requerimento_148_-_1o-12-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2393/requerimento_148_-_1o-12-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os recursos do AEE.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2394/requerimento_149_-_1o-12-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2394/requerimento_149_-_1o-12-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre eventual ação cobrando diferença de repasse do FUNDEF (1997 a 2006) e FUNDEB (2007 a 2020).</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2395/requerimento_150_-_1o-12-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2395/requerimento_150_-_1o-12-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o cumprimento de decisões judiciais contra a municipalidade.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2396/requerimento_151_-_1o-12-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2396/requerimento_151_-_1o-12-2021_wandi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as obras para abastecimento de água no bairro do Miguel Russo.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2408/requerimento_152_-_10-12-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2408/requerimento_152_-_10-12-2021_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o incentivo financeiro adicional dos agentes comunitários de saúde e agentes de combate às endemias.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/spll_2_-_9-2-2021_maria_vicentina.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/spll_2_-_9-2-2021_maria_vicentina.pdf</t>
   </si>
   <si>
     <t>Institui a semana do protagonismo feminino no município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/spll_13_-_26-6-2021_adilsom.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/spll_13_-_26-6-2021_adilsom.pdf</t>
   </si>
   <si>
     <t>Obriga as funerárias que operam no município a fixar quadro informativo sobre a gratuidade do sepultamento de pessoas reconhecidamente pobres.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/spll_14_-_2-7-2021_caio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/spll_14_-_2-7-2021_caio.pdf</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/spll_18_-15-9-2021_wandi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/spll_18_-15-9-2021_wandi.pdf</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/spll_28_-_6-10-2021_valdinei.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/spll_28_-_6-10-2021_valdinei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação no site oficial do município, da lista de espera dos pacientes que aguardam por consultas de especialidades, exames e intervenções cirúrgicas na rede pública de saúde do município e dá outras providências.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2323/spll_30_-_3-11-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2323/spll_30_-_3-11-2021_alex.pdf</t>
   </si>
   <si>
     <t>Institui campanha de check-up geral nas mulheres no mês de outubro para alertar sobre a prevenção do câncer de mama e de outras doenças e dá outras providências.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/spll_31_-_4-11-2021_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/spll_31_-_4-11-2021_alex.pdf</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/rf_ple_1-2021_-_18-2-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/rf_ple_1-2021_-_18-2-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da lei municipal nº 2982, de 6 de abril de 1998, que dá denominação a próprio municipal, conforme especifica.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/rf_pll_2-2021_-_1-3-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/rf_pll_2-2021_-_1-3-2021.pdf</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/rf_ple_6-2021_-_10-5-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/rf_ple_6-2021_-_10-5-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Social de Solidariedade e dá outras providências.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/rf_ple_7-2021_-_10-5-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/rf_ple_7-2021_-_10-5-2021.pdf</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/rf_ple_10-2021_-_25-5-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/rf_ple_10-2021_-_25-5-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal da Condição Feminina e dá outras providências.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/rf_ple_9-2021_-_29-6-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/rf_ple_9-2021_-_29-6-2021.pdf</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/rf_spll_13-2021_-_3-8-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/rf_spll_13-2021_-_3-8-2021.pdf</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/rf_spll_14-2021_-_20-9-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/rf_spll_14-2021_-_20-9-2021.pdf</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/rf_ple_23-2021_-_20-9-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/rf_ple_23-2021_-_20-9-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso IV do art. 2º da lei municipal nº 4098, de 15 de abril de 2010, que transforma área rural à margem da Represa de Itupararanga em área de expansão urbana.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/rf_ple_16-2021_-_5-10-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/rf_ple_16-2021_-_5-10-2021.pdf</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/rf_ple_39-2021_-_19-10-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/rf_ple_39-2021_-_19-10-2021.pdf</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2361/rf_spll_28-2021_-_8-11-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2361/rf_spll_28-2021_-_8-11-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação, no site oficial do município, da lista de espera dos pacientes que aguardam por consultas de especialidades, exames e intervenções cirúrgicas na rede pública de saúde do município e dá outras providências.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2387/rf_ple_42-2021_-_23-11-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2387/rf_ple_42-2021_-_23-11-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação dos incisos II e III do art. 1º e alteração do art. 2º da Lei nº 3756, de 13 de dezembro de 2006, que trata de autorização do Poder Executivo a fornecer cesta básica aos beneficiários que menciona e dá outras providencias.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/rf_ple_47-2021_-_9-12-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/rf_ple_47-2021_-_9-12-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei de diretrizes orçamentárias para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/rf_ple_55-2021_-_9-12-2021_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/rf_ple_55-2021_-_9-12-2021_2.pdf</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/</t>
+    <t>http://sapl.piedade.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Plano Diretor de Turismo de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2413/rf_17_spll_30-2021_-_20-12-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2413/rf_17_spll_30-2021_-_20-12-2021.pdf</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2414/rf_18_spll_31-2021_-_20-12-2021.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2414/rf_18_spll_31-2021_-_20-12-2021.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6871,67 +6871,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/parecer_cjr_-_projeto_lei_1-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1998/emenda_-_comissao_justica_e_redacao_-_proj._6_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/emenda_-_comissao_justica_e_redacao_-_proj._6_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/emenda_cjr_-_ple_7-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/emenda_-_comissao_justica_e_redacao_-_proj._10_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/emenda_1_-_projeto_lei_9_2021e.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/emenda_2_-_projeto_lei_9_2021e.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/emenda_8_-_27-8-2021_ple_16-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/emenda_9_-_27-8-2021_ple_16-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/emenda_10_-_31-8-2021_ple_23-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2217/emenda_11_-_31-8-2021_ple_23-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2249/emenda_12_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/emenda_13_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/emenda_14_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/emenda_15_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/emenda_16_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/emenda_17_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/emenda_18_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/emenda_19_-_17-9-2021_ple_39-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/emenda_20_-_17-9-2021_ple_39-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/emenda_21_-_17-9-2021_ple_39-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/emenda_22_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/emenda_23_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/emenda_24_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/emenda_25_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/emenda_26_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/emenda_27_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/emenda_28_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/emenda_29_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/emenda_30_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2291/emenda_31_-_30-9-2021_ple_39-2021_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/emenda_32_-_30-9-2021_ple_16-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/emenda_33_-_14-10-2021_ple_41-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2307/emenda_34_-_14-10-2021_ple_41-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2320/emenda_35_-_27-10-2021_ple_56-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2321/emenda_36_-_27-10-2021_ple_56-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/emenda_37_-_4-11-2021_ple_42-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/emenda_38_-_4-11-2021_ple_42-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/emenda_39_-_21-10-2021_spll_18-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/emenda_40_-_17-11-2021_ple_47-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/emenda_41_-_17-11-2021__ple_47-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/emenda_42_-_17-11-2021__ple_55-2021_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/emenda_43_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2350/emenda_44_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/emenda_45_-_17-11-2021__ple_55-2021_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2352/emenda_46_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2353/emenda_47_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2354/emenda_48_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2355/emenda_49_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2359/emenda_50_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2360/emenda_51_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2362/emenda_52_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2363/emenda_53_-_17-11-2021__ple_55-2021_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2364/emenda_54_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2365/emenda_55_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2366/emenda_56_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2367/emenda_57_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2368/emenda_58_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2371/emenda_59_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2372/emenda_60_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2373/emenda_61_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2374/emenda_62_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2375/emenda_63_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2392/emenda_64_-_1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2410/emenda_65_-_13-12-2021_ple_41-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/indicacao_1_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/indicacao_2_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/indicacao_3-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/indicacao_4-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/indicacao_5_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/indicacao_6-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/indicacao_7-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/indicacao_8-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/indicacao_9_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/indicacao_10_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/indicacao_11-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/indicacao_12_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/indicacao_13_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/indicacao_14_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/indicacao_15_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/indicacao_16_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/indicacao_17_-_6-1_-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/indicacao_18_-_11-1-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/indicacao_19_-_11-1-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_20_-_13-1-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/indicacao_21_-_15-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/indicacao_22_-_15-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_23_-_15-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1792/indicacao_24_-_15-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/indicacao_25-_15-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/indicacao_26_-_18-1-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_27_-_18-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_28_-_21-1-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_29_-_22-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/indicacao_30_-_22-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/indicacao_31_-_22-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/indicacao_32_-_22-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/indicacao_33_-_22-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_34_-_25-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_35_-_26-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_36_-_26-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_37_-_27-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_38_-_27-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/indicacao_39_-_27-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/indicacao_40_-_27-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_41_-_27-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/indicacao_42_-_29-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/indicacao_43_-_29-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/indicacao_44_-_29-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_45_-_29-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_46_-_29-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_47_-_29-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/indicacao_48_-_29-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/indicacao_49_-_1-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/indicacao_50_-_1-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/indicacao_51-_2-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_52_-_3-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_53_-_3-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_54_-_3-2-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_55_-_3-2-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_56_-_3-2-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/indicacao_57_-_4-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1843/indicacao_58_-_4-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1842/indicacao_59_-_4-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1841/indicacao_60_-_4-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/indicacao_61_-_4-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1845/indicacao_62_-_4-2-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_63_-_5-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_64_-5-2-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_65_-_4-2-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/indicacao_66_-_5-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_67_-_5-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/indicacao_68_-_5-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_69_-_9-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_70_-_9-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/indicacao_71_-_9-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_72_-_9-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/indicacao_73-_11-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/indicacao_74_-_11-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/indicacao_75_-_11-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/indicacao_76_-_11-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_77_-11-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_78_-12-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/indicacao_79_-12-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/indicacao_80__-_12-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1883/indicacao_81_-_18-2-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/indicacao_82_-_19-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/indicacao_83_-_19-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/indicacao_84_-_19-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_85_-_19-2-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/indicacao_86_-_22-2-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_87_-_22-2-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_88_-_24-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_89_-_23-2-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_90_-_24-2-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_91_-_26-2-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_92_-_26-2-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_93_-_26-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/indicacao_94_-_26-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_95_-_26-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/indicacao_96_-_2-3-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/indicacao_97_-_24-2-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/indicacao_98_-_2-3-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/indicacao_99_-_2-3-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/indicacao_100_-_2-3-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/indicacao_101_-_2-3-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1922/indicacao_102_-_3-3-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1925/indicacao_103_-_4-3-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_104_-_4-3-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/indicacao_105_-_4-3-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/indicacao_106_-_4-3-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_107-_15-4-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_108_-_15-4-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_109_-_15-4-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_110_-_29-3-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/indicacao_111_-_29-3-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/indicacao_112_-_29-3-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/indicacao_113_-_16-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_114_-_16-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_115_-_16-04-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_116_-_16-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_117_-_16-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_118_-_22-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_119_-_22-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_120_-_23-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_121_-_23-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_122_-_23-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_123_-_23-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_124_-_23-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/indicacao_125_-_23-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/indicacao_126-_27-4-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/indicacao_127-_27-4-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/indicacao_128-_27-4-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_129_-_27-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/indicacao_130_-_27-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/indicacao_131_-_27-4-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/indicacao_132-_27-4-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/indicacao_133_-_30-4-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/indicacao_134_-_30-4-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_135_-_4-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_136_-_3-5-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_137_-_4-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_138_-_4-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/indicacao_139_-_7-2021_vicentina.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/indicacao_140_-_6-5-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/indicacao_141_-_10-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_142_-11-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/indicacao_143_-_11-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_144_-_11-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/indicacao_145_-_11-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/indicacao_146_-_11-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/indicacao_147_-_14-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/indicacao_148_-_18-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/indicacao_149_-_18-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/indicacao_150_-_18-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/indicacao_151_-_24-5-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_152_-_28-5-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/indicacao_153_-_31-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/indicacao_154_-_31-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_155_-_31-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/indicacao_156_-_2-6-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_157_-_9-6-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_158_-_10-6-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_159_-_10-6-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_160_-_11-6-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_161_-_11-6-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_162_-_17-6-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/indicacao_163_-_17-6-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/indicacao_164_-_18-6-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/indicacao_165_-_21-6-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/indicacao_166_-_21-6-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_167_-_21-6-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/indicacao_168_-_24-6-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_169_-_24-6-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/indicacao_170_-_24-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_171_-_24-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_172_-_24-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/indicacao_173_-_25-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/indicacao_174_-_25-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_175_-_25-6-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/indicacao_176_-_25-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_177_-_28-6-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/indicacao_178_-_5-7-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/indicacao_179_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/indicacao_180_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/indicacao_181_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/indicacao_182_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/indicacao_183_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_184_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/indicacao_185_-_6-7-2021_vicentina.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/indicacao_186-_6-7-2021_vicentina.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_187_-_6-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_188_-_6-7-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/indicacao_189_-_8-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_190_-_14-7-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/indicacao_191_-_15-7-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_192_-_15-7-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_193_-_15-7-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_194_-_15-7-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_195_-_15-7-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_196_-_15-7-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_197_-_26-7-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_198_-_27-7-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_199_-_27-7-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_200_-_27-7-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/indicacao_201_-_27-7-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_202_-_3-8-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/indicacao_203_-_5-8-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_204_-_6-8-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_205_-_5-7-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_206_-_9-8-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_207_-_11-8-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_208_-_12-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/ind_209-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/indicacao_210_-_11-8-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/indicacao_221_-_13-8-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_212_-12-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2162/indicacao_213-_13-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/indicacao_214_-_17-8-2021_jeferson.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao__215_-_17-8-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_216_-17-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_217_-_18-8-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_218_-_19-8-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/indicacao_219_-_20-8-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_220_-_23-8-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2188/indicacao_221_-_24-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/indicacao_222_-_25-8-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/indicacao_223_-_25-8-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/indicacao_224_-_26-8-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/indicacao_225_-_27-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_226_-_27-8-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/indicacao_227_-_30-8-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/indicacao_228_-_8-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_229_-_9-9-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_230_-_9-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/indicacao_231_-_9-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/indicacao_232_-_10-9-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_233_-_10-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_234_-_13-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_235_-_17-9-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_236_-_17-9-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_237__-_17-9-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_239_-_17-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2247/indicacao_239_-_17-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2248/indicacao_240_-_17-9-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_238_-_17-9-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_242_-_24-9-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/indicacao_243_-_28-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2285/indicacao_244_-_30-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_245_-_30-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/indicacao_246_-_1-10-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_247_-_13-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_248_-_18-10-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_249_-_26-10-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_250_-_26-10-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_251_-_3-11-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_252_-_4-11-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_253_-_4-11-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_254_-_3-11-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2331/indicacao_255_-_3-11-2021_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2332/indicacao_256_-_4-11-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_257_-_11-11-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_258_-_12-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/indicacao_no_259_12-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_260_-_17-11-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2358/indicacao_261_-_17-11-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2370/indicacao_262_-_19-11-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2377/indicacao_263_-_22-11-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/indicacao_264_-_25-11-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2385/indicacao_265_-_25-11-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2386/indicacao_266_-_23-11-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2391/indicacao_267_-__30-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2397/indicacao_268_-__1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2398/indicacao_269_-__1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2399/indicacao_270_-__2o-12-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2400/indicacao_271_-__2-12-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_272_-__8-12-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_273_-_8-12-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_274_-__9-12-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_275_-_9-12-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2411/indicacao_276_-_14-12-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1818/mocao_1_-_27-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/mocao_2_-_9-2-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/mocao_3_-_7-10-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/mocao_4_-_5-11-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/mocao_5_-_6-12-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/parecer_1_2021_-_projeto_lei_16_2021l.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/pdl_1_-_30-4-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/pdl_2_-_8-9-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/pdl_3_-_8-9-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/pdl_4_-_8-11-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/pdl_5_-_9-11-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/projeto_lei_1_2021e.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/projeto_lei_2_2021e.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/projeto_lei_3_2021e.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/ple_4_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/projeto_de_lei_7684_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/ple_6-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_lei_7_2021e.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/ple_8-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/ple_9-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/projetodelei_n10_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/projeto_lei_11_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/projeto_lei_12_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/projeto_de_lei_no_13_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/projeto_lei_14_2021e.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/projeto_lei_15_2021e.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/projeto_lei_16_2021e.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/projeto_lei_17_2021e.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/projeto_lei_18_2021e.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_lei_19_2021e.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/projeto_lei_20_2021l.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/projeto_lei_22_2021e.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/projeto_lei_23_2021e.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/projeto_lei_25_2021e.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/projeto_lei_26_2021e.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_lei_28_2021e.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_lei_31_2021e.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_lei_32_2021e.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/projeto_lei_33_2021e.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_lei_34_2021e.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2189/projeto_lei_35_2021e.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_lei_37_2021e.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/projeto_lei_38_2021e.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/projeto_lei_39_2021e.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2226/projeto_lei_40_2021e.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_lei_41_2021e.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_lei_42_2021e.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2227/projeto_lei_43_2021e.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2228/projeto_lei_44_2021e.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2229/projeto_lei_45_2021e.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/projeto_lei_46_2021e.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/projeto_lei_47_2021e.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/projeto_lei_48_2021e.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/projeto_lei_49_2021e.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/projeto_lei_52_2021e.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_lei_53_2021e.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/projeto_lei_54_2021e.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2290/projeto_lei_55_2021e.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/projeto_lei_56_2021e.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/projeto_lei_57_2021e.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/projeto_lei_58_2021e.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2356/projeto_lei_59_2021e.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2381/projeto_lei_60_2021e.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2382/projeto_lei_61_2021e.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/projeto_lei_62_2021e.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_lei_63_2021e.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/pll_1_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/pll_2_-_27-1-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/pll_3_-_5-1-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/pll_4_-_10-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/pll_5_-_12-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/pll_6_-_26-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/pll_7_-_3-3-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/pll_8_-_3-5-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/pll_9_-_13-5-2021_alex2.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/pll_10_-_18_-_5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/pll_11_-_24-5-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/pll_12-_26-5-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/pll_13_-_16-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/pll_14_-_22-6-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/pll_15_-_6-7-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/pll_16_-_9-8-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/pll_17_-19-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/pll_18_-20-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/pll__19_-_27-8-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/pll_20_-_3-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/pll_21_-_16-9-2021_adilsom2.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/pll_22_-_16-9-2021_nelson2.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/pll_23_-_16-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/pll_24_-_16-9-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/pll_25_-_16-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/pll_26_-_16-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/pll_27_-_24-9-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/pll_28_-_24-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/pll_29_-_24-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/pll_30_-_14-10-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/pll_31_-_14-10-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2314/pll_32_-_20-10-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/pll_33_-_28-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/pr__1_-_20-1-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/pr__2_-_5-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/pr__3_-_12-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/pr__4_-_28-4-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/pr_5_-_30-7-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/pr_6_-_25-8-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/requerimento_1-_4-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/requerimento_2_-_4-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_3_-_7-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/requerimento_4_-12-1-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/requerimento_5_-_18-1-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/requerimento_6_-_18-1-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/requerimento_7_-_25-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/requerimento_8_-_27-1-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/requerimento_9_-_29-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/requerimento_10_-_1-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/requerimento_11_-_1-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/requerimento_12_-_1-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1833/requerimento_13_-_1-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1844/requerimento_14_-_5-2-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/requerimento_15_-_5-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1858/requerimento_16_-_9-2-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/requerimento__17_-_10-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/requerimento_18_-_10-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1866/requerimento_19_-_11-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/requerimento_20_-_11-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/requerimento_21_-_15-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/requerimento_22_-_18-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/requerimento_23_-_18-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/requerimento_24_-_19-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/requerimento_25_-_19-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/requerimento_26_-_19-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/requerimento_27_-_25-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/requerimento_28_-_26-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/requerimento_29_-_26-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_30_-_1-3-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/requerimento_31_-_4-3-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/requerimento_32_-_4-3-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/requerimento_33_-_5-3-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/requerimento_34_-_26-3-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_35_-_7-4-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/requerimento_36_-_8-4-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/requerimento_37_-_22-4-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_38_-_22-4-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/requerimento_39_-_30-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/requerimento_40_-_30-4-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/requerimento_41_-_5-4-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/requerimento_42_-_12-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/requerimento_43_-_13-5-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2006/requerimento_44_-_13-5-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/requerimento_45_-_17-5-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/requerimento_46_-_17-5-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/requerimento_47_-_24-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/requerimento_48_-_24-5-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/requerimento_49_-_26-5-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/requerimento_50_-_27-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/requerimento_51_-_27-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/requerimento_52_-_27-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/requerimento_53_-_27-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/requerimento_54_-_27-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/requerimento_55_-_27-5-2021_vicentina.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/requerimento_56_-_27-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/requerimento_57_-_26-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/requerimento_58_-_2-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/requerimento_59_-_9-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/requerimento_60_-_10-6-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/requerimento_61_-_10-6-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/requerimento_62_-_11-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/requerimento_63_-_11-6-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/requerimento_64_-_11-6-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_65_-_11-6-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/requerimento_66_-_14-6-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/requerimento_67_-_16-6-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/requerimento_68_-_17-6-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/requerimento_69_-_17-6-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/requerimento_70_-_17-6-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/requerimento_71_-_21-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/requerimento_72_-_21-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/requerimento_73_-_23-6-2021_mauro_.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimento_74_-_25-6-2021_vicentina.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/requerimento_75_-_25-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_76_-_25-6-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_77_-_25-6-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/requerimento_78_-_25-6-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/requerimento_79_-_28-6-2021__adilsom.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_80_-_2-7-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/requerimento_81_-_2-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/requerimento_82_-_8-7-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/requerimento_83_-_11-7-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/requerimento_84_-_16-7-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/requerimento_85_-_26-7-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/requerimento_86_-_3-8-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/requerimento_87_-_5-8-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/requerimento_no__88_-_6-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/requerimento_89_-_6-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/requerimento_90_-_12-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/requerimento_91_-_12-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_92_-_12-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/requerimento_93_-_13-8-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/requerimento_94_-_17-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_95_-_17-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/requerimento_96_-_17-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/requerimento_97_-_17-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/requerimento_98_-_17-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/requerimento_99_-_18-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/requerimento_100_-_18-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/requerimento_101_-_18-8-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/requerimento_102_-_18-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/requerimento_103_-_19-8-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/requerimento_104_-_20-8-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/requerimento_105_-_20-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/requerimento__106_-_20-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/requerimento_107_-_20-8-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/requerimento_108_-_27-8-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/req_109.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2203/requerimento_110_-_27-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2204/requerimento_111_-_27-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/requerimento_112_-_27-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/requerimento_113_-_2-9-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/requerimento_114_-_8-9-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/requerimento_115_-_9-9-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/requerimento_116_-_9-9-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/requerimento__117_-_10-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/requerimento_118_-_21-9-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/requerimento_119_-_21-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/requerimento_120_-_21-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/requerimento_121_-_23-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_122_-_24-9-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_123_-_28-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2284/requerimento_124_-_30-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/requerimento_125_-_4-10-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/requerimento_126_-_7-10-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/requerimento_127_-_13-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/requerimento_128_-_13-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/requerimento_129_-_19-10-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_130_-_21-10-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2313/requerimento_131_-_21-10-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/requerimento_132_-_21-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_133_-_28-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/requerimento_134_-_29-10-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/requerimento_135_-_4-11-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/requerimento_136_-_12-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/requerimento_137_-_12-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/requerimento_138_-_12-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/requerimento139_-_11-11-2021adilsom.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2369/requerimento_140_-_19-11-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2376/requerimento_141_-_22-11-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_142_-_22-11-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2379/requerimento_143_-_22-11-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_144_-_24-11-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_145_-_26-11-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2389/requerimento_146_-_26-11-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2390/requerimento_147_-_26-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2393/requerimento_148_-_1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2394/requerimento_149_-_1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2395/requerimento_150_-_1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2396/requerimento_151_-_1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2408/requerimento_152_-_10-12-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/spll_2_-_9-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/spll_13_-_26-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/spll_14_-_2-7-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/spll_18_-15-9-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/spll_28_-_6-10-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2323/spll_30_-_3-11-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/spll_31_-_4-11-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/rf_ple_1-2021_-_18-2-2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/rf_pll_2-2021_-_1-3-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/rf_ple_6-2021_-_10-5-2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/rf_ple_7-2021_-_10-5-2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/rf_ple_10-2021_-_25-5-2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/rf_ple_9-2021_-_29-6-2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/rf_spll_13-2021_-_3-8-2021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/rf_spll_14-2021_-_20-9-2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/rf_ple_23-2021_-_20-9-2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/rf_ple_16-2021_-_5-10-2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/rf_ple_39-2021_-_19-10-2021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2361/rf_spll_28-2021_-_8-11-2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2387/rf_ple_42-2021_-_23-11-2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/rf_ple_47-2021_-_9-12-2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/rf_ple_55-2021_-_9-12-2021_2.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2413/rf_17_spll_30-2021_-_20-12-2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2414/rf_18_spll_31-2021_-_20-12-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/parecer_cjr_-_projeto_lei_1-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1998/emenda_-_comissao_justica_e_redacao_-_proj._6_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/emenda_-_comissao_justica_e_redacao_-_proj._6_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/emenda_cjr_-_ple_7-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/emenda_-_comissao_justica_e_redacao_-_proj._10_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/emenda_1_-_projeto_lei_9_2021e.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/emenda_2_-_projeto_lei_9_2021e.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/emenda_8_-_27-8-2021_ple_16-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/emenda_9_-_27-8-2021_ple_16-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/emenda_10_-_31-8-2021_ple_23-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2217/emenda_11_-_31-8-2021_ple_23-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2249/emenda_12_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/emenda_13_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/emenda_14_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/emenda_15_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/emenda_16_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/emenda_17_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/emenda_18_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/emenda_19_-_17-9-2021_ple_39-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/emenda_20_-_17-9-2021_ple_39-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/emenda_21_-_17-9-2021_ple_39-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/emenda_22_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/emenda_23_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/emenda_24_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/emenda_25_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/emenda_26_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/emenda_27_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/emenda_28_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/emenda_29_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/emenda_30_-_17-9-2021_ple_32-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2291/emenda_31_-_30-9-2021_ple_39-2021_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/emenda_32_-_30-9-2021_ple_16-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/emenda_33_-_14-10-2021_ple_41-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2307/emenda_34_-_14-10-2021_ple_41-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2320/emenda_35_-_27-10-2021_ple_56-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2321/emenda_36_-_27-10-2021_ple_56-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/emenda_37_-_4-11-2021_ple_42-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/emenda_38_-_4-11-2021_ple_42-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/emenda_39_-_21-10-2021_spll_18-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/emenda_40_-_17-11-2021_ple_47-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/emenda_41_-_17-11-2021__ple_47-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/emenda_42_-_17-11-2021__ple_55-2021_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/emenda_43_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2350/emenda_44_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/emenda_45_-_17-11-2021__ple_55-2021_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2352/emenda_46_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2353/emenda_47_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2354/emenda_48_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2355/emenda_49_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2359/emenda_50_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2360/emenda_51_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2362/emenda_52_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2363/emenda_53_-_17-11-2021__ple_55-2021_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2364/emenda_54_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2365/emenda_55_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2366/emenda_56_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2367/emenda_57_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2368/emenda_58_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2371/emenda_59_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2372/emenda_60_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2373/emenda_61_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2374/emenda_62_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2375/emenda_63_-_17-11-2021__ple_55-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2392/emenda_64_-_1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2410/emenda_65_-_13-12-2021_ple_41-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/indicacao_1_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/indicacao_2_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/indicacao_3-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/indicacao_4-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/indicacao_5_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/indicacao_6-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/indicacao_7-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/indicacao_8-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/indicacao_9_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/indicacao_10_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/indicacao_11-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/indicacao_12_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/indicacao_13_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/indicacao_14_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/indicacao_15_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/indicacao_16_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/indicacao_17_-_6-1_-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/indicacao_18_-_11-1-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/indicacao_19_-_11-1-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_20_-_13-1-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/indicacao_21_-_15-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/indicacao_22_-_15-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_23_-_15-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1792/indicacao_24_-_15-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/indicacao_25-_15-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/indicacao_26_-_18-1-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_27_-_18-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_28_-_21-1-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_29_-_22-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/indicacao_30_-_22-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/indicacao_31_-_22-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/indicacao_32_-_22-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/indicacao_33_-_22-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_34_-_25-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_35_-_26-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_36_-_26-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_37_-_27-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_38_-_27-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/indicacao_39_-_27-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/indicacao_40_-_27-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_41_-_27-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/indicacao_42_-_29-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/indicacao_43_-_29-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/indicacao_44_-_29-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_45_-_29-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_46_-_29-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_47_-_29-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/indicacao_48_-_29-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/indicacao_49_-_1-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/indicacao_50_-_1-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/indicacao_51-_2-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_52_-_3-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_53_-_3-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_54_-_3-2-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_55_-_3-2-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_56_-_3-2-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/indicacao_57_-_4-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1843/indicacao_58_-_4-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1842/indicacao_59_-_4-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1841/indicacao_60_-_4-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/indicacao_61_-_4-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1845/indicacao_62_-_4-2-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_63_-_5-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_64_-5-2-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_65_-_4-2-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/indicacao_66_-_5-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_67_-_5-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/indicacao_68_-_5-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_69_-_9-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_70_-_9-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/indicacao_71_-_9-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_72_-_9-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/indicacao_73-_11-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/indicacao_74_-_11-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/indicacao_75_-_11-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/indicacao_76_-_11-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_77_-11-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_78_-12-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/indicacao_79_-12-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/indicacao_80__-_12-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1883/indicacao_81_-_18-2-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/indicacao_82_-_19-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/indicacao_83_-_19-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/indicacao_84_-_19-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_85_-_19-2-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/indicacao_86_-_22-2-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/indicacao_87_-_22-2-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_88_-_24-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_89_-_23-2-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_90_-_24-2-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_91_-_26-2-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_92_-_26-2-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_93_-_26-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/indicacao_94_-_26-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_95_-_26-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/indicacao_96_-_2-3-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/indicacao_97_-_24-2-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/indicacao_98_-_2-3-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/indicacao_99_-_2-3-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/indicacao_100_-_2-3-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/indicacao_101_-_2-3-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1922/indicacao_102_-_3-3-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1925/indicacao_103_-_4-3-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_104_-_4-3-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/indicacao_105_-_4-3-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/indicacao_106_-_4-3-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_107-_15-4-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_108_-_15-4-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_109_-_15-4-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_110_-_29-3-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/indicacao_111_-_29-3-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/indicacao_112_-_29-3-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/indicacao_113_-_16-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_114_-_16-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_115_-_16-04-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_116_-_16-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_117_-_16-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_118_-_22-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_119_-_22-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_120_-_23-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_121_-_23-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_122_-_23-04-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_123_-_23-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_124_-_23-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/indicacao_125_-_23-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/indicacao_126-_27-4-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/indicacao_127-_27-4-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/indicacao_128-_27-4-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_129_-_27-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/indicacao_130_-_27-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/indicacao_131_-_27-4-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/indicacao_132-_27-4-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/indicacao_133_-_30-4-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/indicacao_134_-_30-4-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_135_-_4-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_136_-_3-5-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/indicacao_137_-_4-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_138_-_4-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/indicacao_139_-_7-2021_vicentina.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/indicacao_140_-_6-5-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/indicacao_141_-_10-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_142_-11-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/indicacao_143_-_11-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_144_-_11-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/indicacao_145_-_11-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/indicacao_146_-_11-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/indicacao_147_-_14-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/indicacao_148_-_18-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/indicacao_149_-_18-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/indicacao_150_-_18-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/indicacao_151_-_24-5-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/indicacao_152_-_28-5-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/indicacao_153_-_31-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/indicacao_154_-_31-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_155_-_31-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/indicacao_156_-_2-6-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_157_-_9-6-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_158_-_10-6-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_159_-_10-6-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_160_-_11-6-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_161_-_11-6-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_162_-_17-6-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/indicacao_163_-_17-6-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/indicacao_164_-_18-6-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/indicacao_165_-_21-6-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/indicacao_166_-_21-6-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_167_-_21-6-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/indicacao_168_-_24-6-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_169_-_24-6-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/indicacao_170_-_24-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_171_-_24-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_172_-_24-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/indicacao_173_-_25-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/indicacao_174_-_25-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_175_-_25-6-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/indicacao_176_-_25-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_177_-_28-6-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/indicacao_178_-_5-7-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/indicacao_179_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/indicacao_180_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/indicacao_181_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/indicacao_182_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/indicacao_183_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_184_-_5-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/indicacao_185_-_6-7-2021_vicentina.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/indicacao_186-_6-7-2021_vicentina.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_187_-_6-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_188_-_6-7-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/indicacao_189_-_8-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_190_-_14-7-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/indicacao_191_-_15-7-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_192_-_15-7-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_193_-_15-7-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_194_-_15-7-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_195_-_15-7-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_196_-_15-7-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_197_-_26-7-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/indicacao_198_-_27-7-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_199_-_27-7-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_200_-_27-7-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/indicacao_201_-_27-7-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_202_-_3-8-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/indicacao_203_-_5-8-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/indicacao_204_-_6-8-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_205_-_5-7-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_206_-_9-8-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_207_-_11-8-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/indicacao_208_-_12-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/ind_209-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/indicacao_210_-_11-8-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/indicacao_221_-_13-8-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_212_-12-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2162/indicacao_213-_13-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/indicacao_214_-_17-8-2021_jeferson.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao__215_-_17-8-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_216_-17-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_217_-_18-8-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_218_-_19-8-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/indicacao_219_-_20-8-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_220_-_23-8-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2188/indicacao_221_-_24-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/indicacao_222_-_25-8-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/indicacao_223_-_25-8-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/indicacao_224_-_26-8-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/indicacao_225_-_27-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2202/indicacao_226_-_27-8-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/indicacao_227_-_30-8-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/indicacao_228_-_8-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_229_-_9-9-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_230_-_9-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/indicacao_231_-_9-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/indicacao_232_-_10-9-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_233_-_10-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_234_-_13-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_235_-_17-9-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_236_-_17-9-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_237__-_17-9-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_239_-_17-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2247/indicacao_239_-_17-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2248/indicacao_240_-_17-9-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_238_-_17-9-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_242_-_24-9-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/indicacao_243_-_28-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2285/indicacao_244_-_30-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_245_-_30-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/indicacao_246_-_1-10-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_247_-_13-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_248_-_18-10-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_249_-_26-10-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_250_-_26-10-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_251_-_3-11-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_252_-_4-11-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_253_-_4-11-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_254_-_3-11-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2331/indicacao_255_-_3-11-2021_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2332/indicacao_256_-_4-11-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_257_-_11-11-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_258_-_12-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/indicacao_no_259_12-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_260_-_17-11-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2358/indicacao_261_-_17-11-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2370/indicacao_262_-_19-11-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2377/indicacao_263_-_22-11-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/indicacao_264_-_25-11-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2385/indicacao_265_-_25-11-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2386/indicacao_266_-_23-11-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2391/indicacao_267_-__30-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2397/indicacao_268_-__1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2398/indicacao_269_-__1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2399/indicacao_270_-__2o-12-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2400/indicacao_271_-__2-12-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_272_-__8-12-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_273_-_8-12-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_274_-__9-12-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_275_-_9-12-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2411/indicacao_276_-_14-12-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1818/mocao_1_-_27-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/mocao_2_-_9-2-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/mocao_3_-_7-10-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/mocao_4_-_5-11-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/mocao_5_-_6-12-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/parecer_1_2021_-_projeto_lei_16_2021l.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/pdl_1_-_30-4-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/pdl_2_-_8-9-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/pdl_3_-_8-9-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/pdl_4_-_8-11-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/pdl_5_-_9-11-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/projeto_lei_1_2021e.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/projeto_lei_2_2021e.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/projeto_lei_3_2021e.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/ple_4_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/projeto_de_lei_7684_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/ple_6-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_lei_7_2021e.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/ple_8-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/ple_9-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/projetodelei_n10_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/projeto_lei_11_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/projeto_lei_12_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/projeto_de_lei_no_13_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/projeto_lei_14_2021e.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/projeto_lei_15_2021e.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/projeto_lei_16_2021e.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/projeto_lei_17_2021e.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/projeto_lei_18_2021e.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_lei_19_2021e.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/projeto_lei_20_2021l.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/projeto_lei_22_2021e.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/projeto_lei_23_2021e.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/projeto_lei_25_2021e.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/projeto_lei_26_2021e.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_lei_28_2021e.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_lei_31_2021e.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_lei_32_2021e.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/projeto_lei_33_2021e.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_lei_34_2021e.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2189/projeto_lei_35_2021e.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_lei_37_2021e.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/projeto_lei_38_2021e.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/projeto_lei_39_2021e.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2226/projeto_lei_40_2021e.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_lei_41_2021e.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_lei_42_2021e.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2227/projeto_lei_43_2021e.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2228/projeto_lei_44_2021e.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2229/projeto_lei_45_2021e.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/projeto_lei_46_2021e.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/projeto_lei_47_2021e.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/projeto_lei_48_2021e.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/projeto_lei_49_2021e.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/projeto_lei_52_2021e.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_lei_53_2021e.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/projeto_lei_54_2021e.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2290/projeto_lei_55_2021e.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/projeto_lei_56_2021e.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/projeto_lei_57_2021e.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/projeto_lei_58_2021e.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2356/projeto_lei_59_2021e.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2381/projeto_lei_60_2021e.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2382/projeto_lei_61_2021e.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/projeto_lei_62_2021e.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_lei_63_2021e.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/pll_1_-_5-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/pll_2_-_27-1-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/pll_3_-_5-1-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/pll_4_-_10-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/pll_5_-_12-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/pll_6_-_26-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/pll_7_-_3-3-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/pll_8_-_3-5-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/pll_9_-_13-5-2021_alex2.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/pll_10_-_18_-_5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/pll_11_-_24-5-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/pll_12-_26-5-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/pll_13_-_16-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/pll_14_-_22-6-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/pll_15_-_6-7-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/pll_16_-_9-8-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/pll_17_-19-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/pll_18_-20-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/pll__19_-_27-8-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/pll_20_-_3-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/pll_21_-_16-9-2021_adilsom2.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/pll_22_-_16-9-2021_nelson2.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/pll_23_-_16-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/pll_24_-_16-9-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/pll_25_-_16-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/pll_26_-_16-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/pll_27_-_24-9-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/pll_28_-_24-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/pll_29_-_24-9-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/pll_30_-_14-10-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/pll_31_-_14-10-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2314/pll_32_-_20-10-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/pll_33_-_28-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/pr__1_-_20-1-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/pr__2_-_5-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/pr__3_-_12-2-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/pr__4_-_28-4-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/pr_5_-_30-7-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/pr_6_-_25-8-2021_mesa.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/requerimento_1-_4-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/requerimento_2_-_4-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_3_-_7-1-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/requerimento_4_-12-1-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/requerimento_5_-_18-1-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/requerimento_6_-_18-1-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/requerimento_7_-_25-1-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/requerimento_8_-_27-1-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/requerimento_9_-_29-1-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/requerimento_10_-_1-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/requerimento_11_-_1-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/requerimento_12_-_1-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1833/requerimento_13_-_1-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1844/requerimento_14_-_5-2-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/requerimento_15_-_5-2-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1858/requerimento_16_-_9-2-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/requerimento__17_-_10-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/requerimento_18_-_10-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1866/requerimento_19_-_11-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/requerimento_20_-_11-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/requerimento_21_-_15-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/requerimento_22_-_18-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/requerimento_23_-_18-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/requerimento_24_-_19-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/requerimento_25_-_19-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/requerimento_26_-_19-2-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/requerimento_27_-_25-2-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/requerimento_28_-_26-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/requerimento_29_-_26-2-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_30_-_1-3-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/requerimento_31_-_4-3-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/requerimento_32_-_4-3-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/requerimento_33_-_5-3-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/requerimento_34_-_26-3-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_35_-_7-4-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/requerimento_36_-_8-4-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/requerimento_37_-_22-4-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_38_-_22-4-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/requerimento_39_-_30-4-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/requerimento_40_-_30-4-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/requerimento_41_-_5-4-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/requerimento_42_-_12-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/requerimento_43_-_13-5-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2006/requerimento_44_-_13-5-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/requerimento_45_-_17-5-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/requerimento_46_-_17-5-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/requerimento_47_-_24-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/requerimento_48_-_24-5-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/requerimento_49_-_26-5-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/requerimento_50_-_27-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/requerimento_51_-_27-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/requerimento_52_-_27-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/requerimento_53_-_27-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/requerimento_54_-_27-5-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/requerimento_55_-_27-5-2021_vicentina.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/requerimento_56_-_27-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/requerimento_57_-_26-5-2021_jeferson.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/requerimento_58_-_2-5-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/requerimento_59_-_9-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/requerimento_60_-_10-6-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/requerimento_61_-_10-6-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/requerimento_62_-_11-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/requerimento_63_-_11-6-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/requerimento_64_-_11-6-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_65_-_11-6-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/requerimento_66_-_14-6-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/requerimento_67_-_16-6-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/requerimento_68_-_17-6-2021_jose.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/requerimento_69_-_17-6-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/requerimento_70_-_17-6-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/requerimento_71_-_21-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/requerimento_72_-_21-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/requerimento_73_-_23-6-2021_mauro_.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimento_74_-_25-6-2021_vicentina.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/requerimento_75_-_25-6-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_76_-_25-6-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_77_-_25-6-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/requerimento_78_-_25-6-2021_adilson.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/requerimento_79_-_28-6-2021__adilsom.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_80_-_2-7-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/requerimento_81_-_2-7-2021_mauro.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/requerimento_82_-_8-7-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/requerimento_83_-_11-7-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/requerimento_84_-_16-7-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/requerimento_85_-_26-7-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/requerimento_86_-_3-8-2021_alexandre.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/requerimento_87_-_5-8-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/requerimento_no__88_-_6-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/requerimento_89_-_6-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/requerimento_90_-_12-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/requerimento_91_-_12-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_92_-_12-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/requerimento_93_-_13-8-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/requerimento_94_-_17-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_95_-_17-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/requerimento_96_-_17-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/requerimento_97_-_17-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/requerimento_98_-_17-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/requerimento_99_-_18-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/requerimento_100_-_18-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/requerimento_101_-_18-8-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/requerimento_102_-_18-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/requerimento_103_-_19-8-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/requerimento_104_-_20-8-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/requerimento_105_-_20-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/requerimento__106_-_20-8-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/requerimento_107_-_20-8-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/requerimento_108_-_27-8-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/req_109.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2203/requerimento_110_-_27-8-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2204/requerimento_111_-_27-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/requerimento_112_-_27-8-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/requerimento_113_-_2-9-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/requerimento_114_-_8-9-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/requerimento_115_-_9-9-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/requerimento_116_-_9-9-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/requerimento__117_-_10-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/requerimento_118_-_21-9-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/requerimento_119_-_21-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/requerimento_120_-_21-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/requerimento_121_-_23-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_122_-_24-9-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_123_-_28-9-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2284/requerimento_124_-_30-9-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/requerimento_125_-_4-10-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/requerimento_126_-_7-10-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/requerimento_127_-_13-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/requerimento_128_-_13-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/requerimento_129_-_19-10-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_130_-_21-10-2021_nilza.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2313/requerimento_131_-_21-10-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/requerimento_132_-_21-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_133_-_28-10-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/requerimento_134_-_29-10-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/requerimento_135_-_4-11-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/requerimento_136_-_12-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/requerimento_137_-_12-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/requerimento_138_-_12-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/requerimento139_-_11-11-2021adilsom.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2369/requerimento_140_-_19-11-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2376/requerimento_141_-_22-11-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_142_-_22-11-2021_joacildo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2379/requerimento_143_-_22-11-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_144_-_24-11-2021_nelson.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_145_-_26-11-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2389/requerimento_146_-_26-11-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2390/requerimento_147_-_26-11-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2393/requerimento_148_-_1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2394/requerimento_149_-_1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2395/requerimento_150_-_1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2396/requerimento_151_-_1o-12-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2408/requerimento_152_-_10-12-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/spll_2_-_9-2-2021_maria_vicentina.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/spll_13_-_26-6-2021_adilsom.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/spll_14_-_2-7-2021_caio.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/spll_18_-15-9-2021_wandi.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/spll_28_-_6-10-2021_valdinei.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2323/spll_30_-_3-11-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/spll_31_-_4-11-2021_alex.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/rf_ple_1-2021_-_18-2-2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/rf_pll_2-2021_-_1-3-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/rf_ple_6-2021_-_10-5-2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/rf_ple_7-2021_-_10-5-2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/rf_ple_10-2021_-_25-5-2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/rf_ple_9-2021_-_29-6-2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/rf_spll_13-2021_-_3-8-2021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/rf_spll_14-2021_-_20-9-2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/rf_ple_23-2021_-_20-9-2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/rf_ple_16-2021_-_5-10-2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/rf_ple_39-2021_-_19-10-2021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2361/rf_spll_28-2021_-_8-11-2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2387/rf_ple_42-2021_-_23-11-2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/rf_ple_47-2021_-_9-12-2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/rf_ple_55-2021_-_9-12-2021_2.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2413/rf_17_spll_30-2021_-_20-12-2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2021/2414/rf_18_spll_31-2021_-_20-12-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H624"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="73.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>