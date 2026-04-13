--- v0 (2026-01-10)
+++ v1 (2026-04-13)
@@ -54,3601 +54,3601 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorge de Souza Biscaia Júnior</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/indicacao_1_-_7-1-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/indicacao_1_-_7-1-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de tubos na Rua João Mendes Marques, na Vila Moraes.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/indicacao_2_-_7-1-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/indicacao_2_-_7-1-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada na Vila Élvio.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/indicacao_3_-_8-1-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/indicacao_3_-_8-1-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Bairro Piraporinha.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/indicacao_4_-_8-1-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/indicacao_4_-_8-1-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de abrigo de ônibus no Bairro dos Garcias.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/indicacao_5_-_9-1-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/indicacao_5_-_9-1-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de faixa adicional da Rodovia SP-79.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/indicacao_6_-_14-1-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/indicacao_6_-_14-1-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de pontos de ônibus na Rodovia SP-79.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/indicacao_7_-_14-1-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/indicacao_7_-_14-1-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a realização de "tapa-buracos" na Vila Moraes.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/indicacao_8_-_14-1-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/indicacao_8_-_14-1-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Toshyuki Shintane, na Vila Moraes.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/indicacao_9_-_14-1-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/indicacao_9_-_14-1-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Laurindo Vieira Camargo, na Vila Moraes.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/indicacao_10_-_14-1-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/indicacao_10_-_14-1-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Professor Arthur Augusto Antonio, na Vila Moraes.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/indicacao_11_-_14-1-2020_jorge_wjrw4oZ.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/indicacao_11_-_14-1-2020_jorge_wjrw4oZ.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada do Barracão do Laureano Pires, na Vila Moraes.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/indicacao_12_-_14-1-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/indicacao_12_-_14-1-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de placas denominativas de vias na Vila Moraes.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Samuel de Oliveira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/indicacao_13_-_15-1-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/indicacao_13_-_15-1-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro do Rosário.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/indicacao_6_-_14-1-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/indicacao_6_-_14-1-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada da Cachoeira da Fumaça.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/indicacao_15_-_15-1-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/indicacao_15_-_15-1-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que liga o Bairro Sarapuí de Cima à Vila Élvio.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/indicacao_16_-_15-1-2020_samuel.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/indicacao_16_-_15-1-2020_samuel.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que liga o Bairro Batata Doce ao Bairro Sarapuí de Cima.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/indicacao_17_-_15-1-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/indicacao_17_-_15-1-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada do Bairro do Limal.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/indicacao_18_-_15-1-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/indicacao_18_-_15-1-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que liga o Bairro Santos e Paiol ao Bairro Sarapuí de Cima.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/indicacao_19_-_15-1-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/indicacao_19_-_15-1-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada do Bairro Juruparazinho.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/indicacao_20_-_17-1-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/indicacao_20_-_17-1-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Edgar Pisk, na Vila Moraes.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/indicacao_21_-_17-1-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/indicacao_21_-_17-1-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas do Bairro Gurgel e demais bairros adjacentes.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Daniel Dias de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/indicacao_22_-_23-1-2020_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/indicacao_22_-_23-1-2020_daniel.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um salão ecumênico no Cemitério Jardim Eterno.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/indicacao_23_-_23-1-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/indicacao_23_-_23-1-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica o desassoreamento do Rio Pirapora em trecho do Bairro Gurgel.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/indicacao_24_-_27-1-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/indicacao_24_-_27-1-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a substituição de linha de tubos no Bairro Furnas.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Geraldo Amâncio Vieira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/indicacao_25_-_29-1-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/indicacao_25_-_29-1-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que dá acesso ao Bairro Sampaio.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/indicacao_26_-_29-1-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/indicacao_26_-_29-1-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das margens da Rua José Batista.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/indicacao_27_-_29-1-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/indicacao_27_-_29-1-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica notificação a proprietários de imóveis na Rua José da Silva Soares Sobrinho.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_28_-_29-1-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_28_-_29-1-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica melhoria na canalização da Rua José da Silva Soares Sobrinho.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/indicacao_29_-_30-1-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/indicacao_29_-_30-1-2020_marly.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro Jurupará.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/indicacao_30_-_30-1-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/indicacao_30_-_30-1-2020_marly.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para o acréscimo de vagas de estacionamento na Rotatória Coração de Jesus.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Wagner Takeshi Yoshizako</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/indicacao_31_-_30-1-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/indicacao_31_-_30-1-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de travessa da Rua Aurélio Amaral Santos.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/indicacao_32_-_30-1-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/indicacao_32_-_30-1-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Ciriaco de Baixo.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/indicacao_33_-_5-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/indicacao_33_-_5-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias no Bairro dos Oliveiras e Bairro dos Tenórios.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_34_-_5-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_34_-_5-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias no Bairro Piraporão.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_35_-_5-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_35_-_5-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias nos bairros Sarapuí de Cima, Sarapuí dos Torres, Vila Élvio, Vila Michele, Santos e Paiol e Fazendinha.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_36_-_5-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_36_-_5-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias nos bairros Ciriaco e Ciriaco de Baixo.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/indicacao_37_-_5-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/indicacao_37_-_5-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias na Vila Moraes, Campininha, Vila Nova e Bairro dos Pintos.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_38_-_6-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_38_-_6-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias no bairro Horizonte Verde e Bairro do Poço.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/indicacao_39_-_6-2-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/indicacao_39_-_6-2-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a construção de banheiros públicos na rua da Feira Livre de Piedade.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Benedito Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/indicacao_40_-_6-2-2020_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/indicacao_40_-_6-2-2020_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública em localidades do Bairro Sarapuí dos Antunes.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/indicacao_41_-_6-2-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/indicacao_41_-_6-2-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das ruas de terra no bairro Jardim Nunes.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_42_-_6-2-2020_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_42_-_6-2-2020_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das margens da Estrada Ruy de Camargo.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_43_-_6-2-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_43_-_6-2-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_44_-_6-2-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_44_-_6-2-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_45_-_7-2-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_45_-_7-2-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de abrigo de ônibus no bairro Furninhas.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_46_-_7-2-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_46_-_7-2-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para melhorias em rua do Jardim Secol.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/indicacao_47-11-2-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/indicacao_47-11-2-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro dos Prestes, próximo à Chácara da Kátia.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/indicacao_48_-_12-2-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/indicacao_48_-_12-2-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a implementação da gravação em áudio e vídeo das sessões de licitações públicas realizadas pela Administração Pública Municipal Direta e Indireta, no âmbito do município de Piedade.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_49_-_13-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_49_-_13-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica que se oficie os Correios solicitando normalização de entrega de correspondências.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/indicacao_50_-_14-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/indicacao_50_-_14-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua 3 do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/indicacao_51_-_14-2-2020_jose_nOyws6H.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/indicacao_51_-_14-2-2020_jose_nOyws6H.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Piraporinha.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/indicacao_52_-_14-2-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/indicacao_52_-_14-2-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma lombada na estrada de acesso ao Bairro dos Garcias.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/indicacao_53_-_14-2-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/indicacao_53_-_14-2-2020_marly.pdf</t>
   </si>
   <si>
     <t>Indica o alargamento e a limpeza do acostamento da Estrada Municipal Elias Godinho da Silva.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/indicacao_54_-_18-2-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/indicacao_54_-_18-2-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da ponte da estrada do Bairro da Liberdade.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/indicacao_55_-_18-2-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/indicacao_55_-_18-2-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (“tapa buracos”) na estrada da Vila Élvio.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/indicacao_56_-_19-2-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/indicacao_56_-_19-2-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e cascalhar) no Bairro Douradinho.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/indicacao_57_-_20-2-2020_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/indicacao_57_-_20-2-2020_benedito.pdf</t>
   </si>
   <si>
     <t>Indica melhoria na entrada do Bairro Sinibaldy.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/indicacao_58_-_26-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/indicacao_58_-_26-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica atualização de perfil profissional dos Agentes Comunitários de Saúde - ACS e dos Agentes de Combate às Endemias - ACE.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_59_-_28-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_59_-_28-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada e faixa de pedestres na Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_60_-_28-2-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_60_-_28-2-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação/substituição de linha de tubos no Bairro Vieirinhas.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/indicacao_61_-_11-3-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/indicacao_61_-_11-3-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponto de ônibus no Bairro Bento Ruivo.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/indicacao_62_-_13-3-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/indicacao_62_-_13-3-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas no Bairro dos Garcias.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_63_-_13-3-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_63_-_13-3-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Adélcio Vieira de Jesus, Benedito Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_64_-_13-3-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_64_-_13-3-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica instalação de iluminação pública no CEABASP.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/indicacao_65_-_13-3-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/indicacao_65_-_13-3-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de linha de tubos e a manutenção de estrada do Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/indicacao_66_-_17-3-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/indicacao_66_-_17-3-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para mudanças na Rua 9 de Julho</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/indicacao_67_-_19-3-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/indicacao_67_-_19-3-2020_marly.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das estradas vicinais que interligam os bairros Cavalheiros, Sarapuí dos Limas e Sarapuí dos Luzes.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/indicacao_68_-_20-3-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/indicacao_68_-_20-3-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a disponibilização de ambulância na UBS Bairro Miguel Russo.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao_69_-_31-3-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao_69_-_31-3-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a distribuição de kits de alimentação aos pais de alunos da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao_70_-_3-4-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao_70_-_3-4-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Alvim Tardelli.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_71_-_7-5-2020_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_71_-_7-5-2020_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada em estrada do Bairro Sarapuí dos Antunes.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_72_-_4-6-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_72_-_4-6-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que atravessa os bairros: Barreiro, Três Coqueiros e Capela de São Roque.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_73_-_18-6-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_73_-_18-6-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas que dão acesso aos bairros Piraporinha e Ortizes.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_74_-_18-6-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_74_-_18-6-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de tubos na estrada PDD-030, no Bairro Vieirinhas.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_75_-_19-6-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_75_-_19-6-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte de madeira no Bairro Amola Faca</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_76_-_26-6-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_76_-_26-6-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação da lombada localizada na Rua Benjamin da Silveira Baldy, no Bairro Paulas e Mendes</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1587/indicacao_77_-_26-6-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1587/indicacao_77_-_26-6-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de lombadas nas ruas Armando Sales de Oliveira e Antônio Amâncio Vieira</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_78_-_30-6-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_78_-_30-6-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a criação de refeitório para os trabalhadores do Mercado Municipal.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1589/indicacao_79_-_30-6-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1589/indicacao_79_-_30-6-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica notificação aos setores responsáveis pelo esgoto a céu aberto no Loteamento Horizonte Verde.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1590/indicacao_80_-_1-7-2020_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1590/indicacao_80_-_1-7-2020_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a inclusão na LOA de uma emenda orçamentária para a Associação de Corredores de Piedade.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1591/indicacao_81_-_2-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1591/indicacao_81_-_2-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica realização de estudo para a reativação do radar na rua Capitão Moraes.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Jorge de Souza Biscaia Júnior, Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_82_-_3-7-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_82_-_3-7-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua 11 do Bairro Ciriaco.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_83_-_3-7-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_83_-_3-7-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte de madeira na Vila Moraes.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_84_-_8-7-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_84_-_8-7-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da rede de fornecimento de água no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_85_-_9-7-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_85_-_9-7-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombadas no Bairro CECAP.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho, Adélcio Vieira de Jesus, Alex P. da Silva, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_86_-_10-7-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_86_-_10-7-2020_marly.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instituição do dia Municipal da Fibromialgia e do atendimento preferencial aos portadores desta enfermidade.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_87_-_15-7-2020_alex_G1Vzz8l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_87_-_15-7-2020_alex_G1Vzz8l.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_88_-_15-7-2020_alex_sGCeSKi.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_88_-_15-7-2020_alex_sGCeSKi.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de tubos para drenagem de águas pluviais no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_89_-_15-7-2020_alex_c3kpqsS.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_89_-_15-7-2020_alex_c3kpqsS.pdf</t>
   </si>
   <si>
     <t>Indica o fornecimento de box comercial para os comerciantes da Feira do Portal das Águas.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1614/indicacao_90_-_17-7-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1614/indicacao_90_-_17-7-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de tubulação no Bairro Vieirinhas.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1616/indicacao_91_-_22-7-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1616/indicacao_91_-_22-7-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de vias no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1617/indicacao_92_-_22-7-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1617/indicacao_92_-_22-7-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a ligação de residências do Bairro dos Garcias à rede de fornecimento de água.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1622/indicacao_93_-_24-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1622/indicacao_93_-_24-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhoria em pontes do Bairro Vieirinhas.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1623/indicacao_94_-_24-7-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1623/indicacao_94_-_24-7-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na Rua Benedito Amâncio Vieira.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1624/indicacao_95_-_24-7-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1624/indicacao_95_-_24-7-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de tubos na Rua Thirso de Camargo Ayres.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1625/indicacao_96_-_28-7-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1625/indicacao_96_-_28-7-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a inclusão da taxa de cessão de uso na lei de concessão de moratória.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1626/indicacao_97_-_28-7-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1626/indicacao_97_-_28-7-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rodovia José de Carvalho (SP-250).</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1627/indicacao_98_-_28-7-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1627/indicacao_98_-_28-7-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de via no Bairro dos Leites.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_99_-_29-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_99_-_29-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner no Bairro dos Pires.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1633/indicacao_100_-_3-8-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1633/indicacao_100_-_3-8-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a realização de melhorias na iluminação pública no Bairro do Piraporão.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1635/indicacao_101_-_3-8-2020_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1635/indicacao_101_-_3-8-2020_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma faixa elevada na Rua Sebastião Pereira.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_102_-_3-8-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_102_-_3-8-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a poda de árvores no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1637/indicacao_103_-_6-8-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1637/indicacao_103_-_6-8-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção nas estradas da Fazenda Limal, no bairro Sampaio.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1638/indicacao_104_-_7-8-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1638/indicacao_104_-_7-8-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a poda de árvore no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_105_-_7-8-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_105_-_7-8-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de um contêiner no Bairro dos Cavalheiros.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1640/indicacao_106_-_11-8-2020_wagner_A2Sm8Lv.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1640/indicacao_106_-_11-8-2020_wagner_A2Sm8Lv.pdf</t>
   </si>
   <si>
     <t>Indica melhoria em estrada do Bairro Furninhas.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1647/indicacao_107_-_20-8-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1647/indicacao_107_-_20-8-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada do Bairro Roseira.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1649/indicacao_108_-_28-8-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1649/indicacao_108_-_28-8-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a reconstrução do abrigo de ônibus no Bairro Piraporinha.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1656/indicacao_109_-_9-9-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1656/indicacao_109_-_9-9-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a poda de árvore no Bairro Caetezal.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_110_-_10-9-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_110_-_10-9-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro dos Soares.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1659/indicacao_111_-_10-9-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1659/indicacao_111_-_10-9-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas nos bairros Jurupará e Fazendinha.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1660/indicacao_112_-_10-9-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1660/indicacao_112_-_10-9-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de contêiner no Bairro dos Vieirinhas.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_113_-_10-9-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_113_-_10-9-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de ligação entre os bairros Furnas e Godinhos.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_114_-_15-9-2020_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_114_-_15-9-2020_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner no Bairro Douradinho.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_115_-_17-9-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_115_-_17-9-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica melhoria na Rua José Aparecido Mathias, na Vila Moraes.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_116_-_24-9-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_116_-_24-9-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada na Estrada dos Lavradores, no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_117_-_25-9-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_117_-_25-9-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a substituição de ponte no Bairro do Gurgel</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_118_-_5-10-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_118_-_5-10-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção em estrada no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_119_-_5-10-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_119_-_5-10-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a troca de tampa de bueiro na Vila Maria.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_120_-_6-10-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_120_-_6-10-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a melhoria em bueiro do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_121_-_14-10-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_121_-_14-10-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lombada na Estrada Carolina Paes Granjeiro, no Bairro Piratuba.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_122_-_15-10-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_122_-_15-10-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica estudo para desassoreamento de um córrego no Bairro das Furnas.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_123_-_14-10-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_123_-_14-10-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte de madeira no Bairro Roseiral.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_124_-_15-10-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_124_-_15-10-2020_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada no Bairro do Funil.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_125__-_20-10-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_125__-_20-10-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no bairro Limal.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_126_-_20-10-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_126_-_20-10-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de passar máquina em estradas do bairro do Ribeirão Grande.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_127_-_21-10-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_127_-_21-10-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Indica a colocação  de uma lombada na Rua Boleslavas Juskevicius, no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_128_-_28-10-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_128_-_28-10-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Bairro do Piraporinha.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_129_-_28-10-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_129_-_28-10-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Bairro dos Leites</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_130_-_28-10-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_130_-_28-10-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_131_-_28-10-2020_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_131_-_28-10-2020_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção nas estradas da Fazendo Limal, no bairro Sampaio.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_132-_27-10-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_132-_27-10-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a conclusão do asfalto em trecho de rua no Bairro Butuca.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_133_-_27-10-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_133_-_27-10-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombadas no Bairro Cecap.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_134_-_27-10-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_134_-_27-10-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das ruas do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_135_-_27-10-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_135_-_27-10-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de sistema de esgoto no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_136_-_29-10-2020_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_136_-_29-10-2020_mauro.odt</t>
   </si>
   <si>
     <t>Indica a implantação de ciclovia e pista de caminhada entre os Bairros do CDHU Ayrton Senna e Bairro do Gurgel.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_137_-_5-11-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_137_-_5-11-2020_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de linha de tubos na PDD-172 no Bairro Sarapuí dos Lima.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_138_-_6-11-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_138_-_6-11-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de lei para criação do Conselho Municipal de Bem Estar Animal e do Fundo Municipal de Bem Estar Animal.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_139_-_20-11-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_139_-_20-11-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Indica estudo para realizar o repasse do duodécimo à entidade Santa Casa de Misericórdia de Piedade.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_140_-_26-11-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_140_-_26-11-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na Rua 8 do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/mocao_1_-_21-2-2020_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/mocao_1_-_21-2-2020_daniel.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio pelo total abandono das rodovias estaduais SP 79 e SP 250 que dão acesso ao nosso município.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/mocao_2_-_28-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/mocao_2_-_28-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos 11 anos da Escola Técnica de Piedade.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/mocao_3_-_28-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/mocao_3_-_28-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos 20 anos do Jornal Terra.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/mocao_4_-_9-3-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/mocao_4_-_9-3-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao munícipe Gerson da Silva Cordeiro.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1662/mocao_5_-_11-9-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1662/mocao_5_-_11-9-2020_alex.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à Fundação Instituto de Terras do Estado de São Paulo (ITESP).</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1641/pc_ple_20-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1641/pc_ple_20-2020.pdf</t>
   </si>
   <si>
     <t>Parecer pela rejeição do projeto de lei nº 20/2020 (Poder Executivo).</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1754/parecer_cjr_-_projeto_lei_47_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1754/parecer_cjr_-_projeto_lei_47_2020e.pdf</t>
   </si>
   <si>
     <t>Parecer pela ilegalidade do projeto de lei nº 47/2020 (Poder Executivo).</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>PDecL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/pdl_1-_12-3-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/pdl_1-_12-3-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Dr. Mauricio Grohmann Garber.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/pdl_2_-_12-3-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/pdl_2_-_12-3-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã piedadense à Sra. Cristina Massarelli do Lago.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/pdl_3_-_20-3-2020_marly_4V8VQPc.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/pdl_3_-_20-3-2020_marly_4V8VQPc.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã emérita à Dra. Maria Estela Escanhoela Amaral Santos.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/pdl_4_-_24-3-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/pdl_4_-_24-3-2020_jose.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Marlis Pereira do Lago.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>17ª Legislatura - 2ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/pdl_5_-_22-4-2020_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/pdl_5_-_22-4-2020_mesa.pdf</t>
   </si>
   <si>
     <t>Reconhece, para os fins do art. 65 da Lei Complementar nº 101, de 4 de maio de 2000, a ocorrência do estado de calamidade pública, nos termos da solicitação do Prefeito Municipal encaminhada por meio da Mensagem Of. SEG. nº 35/2020, de 17 de abril de 2020.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1597/pdl_6_-_27-5-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1597/pdl_6_-_27-5-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Jorge de Souza Biscaia.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1619/pdl_7_-_24-7-2020_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1619/pdl_7_-_24-7-2020_mesa.pdf</t>
   </si>
   <si>
     <t>Reconhece, para os fins do art. 65 da Lei Complementar nº 101, de 4 de maio de 2000, a ocorrência do estado de calamidade pública, nos termos do decreto municipal n° 7.823, de 21 de julho de 2020.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1696/pdl_8_-_10-9-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1696/pdl_8_-_10-9-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Confere à Sra. Rosalina Rolim Nunes a distinção de professora emérita.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1697/pdl_9_-_21-9-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1697/pdl_9_-_21-9-2020_marly.pdf</t>
   </si>
   <si>
     <t>Confere à Sra. Marlene Amâncio Vieira de Oliveira a distinção de professora emérita.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1745/pdl_10_-_19-11-2020_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1745/pdl_10_-_19-11-2020_mesa.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Piedade, relativas ao exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>PLExe</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_lei_1_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_lei_1_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a municipalização do licenciamento ambiental, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/ple2_2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/ple2_2020.pdf</t>
   </si>
   <si>
     <t>Proíbe a utilização, a queima e a soltura de fogos de artifício sonoros no Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/ple_3_-_30-1-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/ple_3_-_30-1-2020.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 4347, de 20 de agosto de 2014, que disciplina o recebimento de honorários advocatícios em processos judiciais em que é parte o Município de Piedade, conforme especifica.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/ple4_2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/ple4_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso III, suprime o item IV e os parágrafos 3º e 4º, todos do artigo 2º da lei municipal nº 4098, de 15 de abril de 2010, que transforma a área rural à margem da Represa de Itupararanga em área de expansão urbana.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/ple5_2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/ple5_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de celebração de convênio entre o Município de Piedade e o Estado de São Paulo, por meio da Secretaria Estadual da Fazenda e Planejamento, conforme especifica.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/pl_06-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/pl_06-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos permanentes de provimentos efetivo, no Quadro dos Servidores Públicos Municipais, conforme especifica.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/projeto_lei_7_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/projeto_lei_7_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Conecta Piedade, gratuito, em todos os espaços e prédios públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/projeto_lei_8_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/projeto_lei_8_2020e.pdf</t>
   </si>
   <si>
     <t>Cria e disciplina, no âmbito do Município, a prestação de serviços da Patrulha Rural com a finalidade de realizar a recuperação, retificação, manutenção de estradas internas de pequenas propriedades agropecuárias, terraplanagem para instalação ou ampliação de ambientes protegidos; construção de bacias de captação e contenção de águas pluviais e desassoreamento ou limpeza de açudes em favor dos produtores rurais de Piedade, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/projeto_lei_9_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/projeto_lei_9_2020e.pdf</t>
   </si>
   <si>
     <t>Disciplina e autoriza, no âmbito do Município, a prestação de serviços do Programa Patrulha Agrícola Municipal, em favor dos produtores rurais de Piedade, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/projeto_lei_10_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/projeto_lei_10_2020e.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 3882, de 12 de fevereiro de 2008, que dispõe sobre criação de cargos de provimento efetivo no quadro de pessoal permanente e magistério público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/projeto_lei_14_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/projeto_lei_14_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual de vencimentos aos servidores públicos municipais, conforme especifica.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/projeto_lei_15_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/projeto_lei_15_2020e.pdf</t>
   </si>
   <si>
     <t>Autoriza alterações na Lei de Diretrizes Orçamentárias - LDO e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/projeto_lei_16_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/projeto_lei_16_2020e.pdf</t>
   </si>
   <si>
     <t>Autoriza a inserção das alterações que especifica no Plano Plurianual - PPA e dá outras providências.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/projeto_lei_17_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/projeto_lei_17_2020e.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial, para o fim que especifica.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/projeto_lei_18_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/projeto_lei_18_2020e.pdf</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_lei_19_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_lei_19_2020e.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação do orçamento vigente.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/projeto_lei_20_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/projeto_lei_20_2020e.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Mobilidade Humana Sustentável do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/projeto_lei_21_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/projeto_lei_21_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de moratória do IPTU e do ISSQN, conforme especifica.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/projeto_lei_22_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/projeto_lei_22_2020e.pdf</t>
   </si>
   <si>
     <t>Altera a lei 4517, de 22 de agosto de 2017, que dispõe sobre a contratação de pessoal por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1558/projeto_lei_23_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1558/projeto_lei_23_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/projeto_lei_24_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/projeto_lei_24_2020e.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 4358, de 25 de novembro de 2014, que institui a contribuição de iluminação pública prevista no artigo 149-A da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/projeto_lei_25_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/projeto_lei_25_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da lei nº 3112, de 23 de setembro de 1999, conforme especifica.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1579/projeto_lei_26_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1579/projeto_lei_26_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a primeira revisão do Plano Municipal de Saneamento dos Serviços de Água e Esgoto no município de Piedade.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1585/projeto_lei_27_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1585/projeto_lei_27_2020e.pdf</t>
   </si>
   <si>
     <t>Institui o controle social colegiado dos serviços públicos de saneamento básico e o Fundo Municipal de Saneamento Ambiental e de Infraestrutura de Piedade - FUMSAIP e dá outras providências.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1618/ple_28-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1618/ple_28-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos permanentes, de provimento efetivo, no Quadro dos Servidores Públicos Municipais, conforme especifica.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1644/projeto_lei_29_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1644/projeto_lei_29_2020e.pdf</t>
   </si>
   <si>
     <t>Cria a gratificação pelo Regime Especial de Trabalho - RET para os integrantes da Guarda Municipal de Piedade.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1634/projeto_lei_30_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1634/projeto_lei_30_2020e.pdf</t>
   </si>
   <si>
     <t>Autoriza a remissão de débitos tributários ao contribuinte, conforme especifica.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1646/projeto_lei_31_2020e_substitutivo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1646/projeto_lei_31_2020e_substitutivo.pdf</t>
   </si>
   <si>
     <t>Altera as leis municipais nº 4372, de 30 de março de 2015, e 4408, de 8 de dezembro de 2015, no tocante à criação da Secretaria dos Negócios Jurídicos.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1663/ple_32_-_11-9-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1663/ple_32_-_11-9-2020.pdf</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1671/projeto_lei_33_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1671/projeto_lei_33_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bem imóvel de uso de bem comum do povo e autoriza a implantação da rede coletora de esgotos pela Companhia de Saneamento Básico do Estado de São Paulo - SABESP - conforme especifica.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1685/projeto_lei_34_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1685/projeto_lei_34_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de condomínios horizontais de lotes em zona urbana e de expansão urbana, conforme especifica.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_lei_35_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_lei_35_2020e.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Piedade para o exercício de 2021.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1700/projeto_lei_36_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1700/projeto_lei_36_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dilação/diferimento do pagamento de preço público de cessão de uso cobrado do CEABASP (Centro de Abastecimento Municipal), nesta municipalidade, dos permissionários e usuários desse estabelecimento para fins de comercialização de seus produtos, para o período de março a agosto de 2020, em razão da pandemia decorrente do COVID-19, conforme especificações abaixo indicadas.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_lei_37_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_lei_37_2020e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção especial e transitória pelo período de 3 (três) meses, com possibilidade de prorrogação, à Santa Casa de Misericórdia de Piedade para custeio de leitos de Unidade de Terapia Intensa - UTI - como incremento das ações de enfrentamento da COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_lei_38_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_lei_38_2020e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção especial e transitória, pelo período de 3 (três) meses, com possibilidade de prorrogação, à Santa Casa de Misericórdia de Piedade para custeio de serviços de tomografia computadorizada, como incremento das ações de enfretamento da Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1703/projeto_lei_39_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1703/projeto_lei_39_2020e.pdf</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1699/projeto_lei_40_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1699/projeto_lei_40_2020e.pdf</t>
   </si>
   <si>
     <t>Cria o Programa "Viva Mais - Homero Gomes", direcionado aos idosos do município de Piedade.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1701/projeto_lei_41_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1701/projeto_lei_41_2020e.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Centro Esportivo Nelson Peixoto Freire ao centro esportivo localizado no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1702/projeto_lei_42_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1702/projeto_lei_42_2020e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar a concessão onerosa de uso dos quiosques públicos e dá outras providências.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1715/projeto_lei_43_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1715/projeto_lei_43_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefícios eventuais e emergenciais no âmbito da Política Municipal de Assistência Social do município de Piedade.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_lei_44_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_lei_44_2020e.pdf</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/projeto_lei_45_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/projeto_lei_45_2020e.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos da lei municipal nº 4493, de 31 de março de 2017, que dispõe sobre alteração de nome de escola municipal.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_lei_46_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_lei_46_2020e.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 4295, de 23 de agosto de 2013, que dá denominação à via pública Darby Wilson Santos de Camargo, e dá denominação à Rua Projetada 01 e 02 do Bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_lei_47_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_lei_47_2020e.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Conjunto Habitacional Piedade E.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_lei_48_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_lei_48_2020e.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo na lei municipal nº 3939, de 26 de junho de 2008 - Código de Obras do Município - e cria parágrafo único, conforme especifica.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_lei_49_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_lei_49_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Plano de Regularização de Obras (PRO/PIEDADE) do município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_lei_50_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_lei_50_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Desenvolvimento Urbano - FUNDURB - e dá outras providências, conforme especifica.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_lei_51_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_lei_51_2020e.pdf</t>
   </si>
   <si>
     <t>Dá denominação a praça localizada na Avenida Raymundo Nonato Leite.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1746/projeto_lei_52_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1746/projeto_lei_52_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Bem-Estar e Proteção Animal de Piedade - FUNBEM - PROANIMAL, Conselho Municipal de Proteção e Bem-Estar Animal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_lei_53_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_lei_53_2020e.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Sistema de Lazer 1 do Conjunto Habitacional Piedade E.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_lei_54_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_lei_54_2020e.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Estrada Municipal PDD-436.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_lei_55_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_lei_55_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal do Trabalho, Emprego e Renda de Piedade - FUMTERPI, institui o Conselho Municipal do Trabalho, Emprego e Renda de Piedade - COMTERPI, e dá outras providências.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_lei_56_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_lei_56_2020e.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos da lei municipal nº 2982, de 6 de abril de 1998, que dispõe sobre alteração de endereço de escola municipal, conforme especifica.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1756/projeto_lei_57_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1756/projeto_lei_57_2020e.pdf</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1758/projeto_lei_58_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1758/projeto_lei_58_2020e.pdf</t>
   </si>
   <si>
     <t>Dá denominação a ciclovia.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_lei_59_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_lei_59_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a primeira Revisão do Plano Municipal de Saneamento dos Serviços de Água e Esgoto no município de Piedade.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_lei_60_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_lei_60_2020e.pdf</t>
   </si>
   <si>
     <t>Cria o adicional de Regime Especial de Trabalho - RET para os integrantes da Guarda Municipal de Piedade.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1762/projeto_lei_61_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1762/projeto_lei_61_2020e.pdf</t>
   </si>
   <si>
     <t>Institui o Controle Social Colegiado dos Serviços Públicos de Saneamento Básico e o Fundo Municipal de Saneamento Ambiental e de Infraestrutura de Piedade - FUMSAIP - e dá outras providências.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1763/projeto_lei_62_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1763/projeto_lei_62_2020e.pdf</t>
   </si>
   <si>
     <t>Concede subvenção a Organização Da Sociedade Civil/Proponente: Associação Amigos da Família.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_lei_63_2020e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_lei_63_2020e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação e aprovação do Plano Diretor de Turismo de Piedade 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_lei_no_1_-_16-1-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_lei_no_1_-_16-1-2020_alex.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Estrada Municipal PDD-223, no Bairro Limal.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/pll_02-20__mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/pll_02-20__mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual aos servidores públicos do Poder Legislativo Municipal, conforme especifica.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_lei_3_2020l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_lei_3_2020l.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de combate ao COVID-19 (Coronavírus).</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/pll_4_-_22-4-2020_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/pll_4_-_22-4-2020_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio do prefeito, do vice-prefeito e dos secretários municipais de Piedade para o período de 1º de janeiro de 2021 a 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1559/pll_5_-_29-4-2020_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1559/pll_5_-_29-4-2020_mesa.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência da titularidade de imóvel urbano para o Poder Executivo Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/pll_6_-_7-5-2020_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/pll_6_-_7-5-2020_mesa.pdf</t>
   </si>
   <si>
     <t>Altera denominação da classe D do anexo I - Quadro Geral de Pessoal da Câmara Municipal de Piedade, da lei nº 4602, de 30 de setembro de 2019.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/pll_7_-_29-5-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/pll_7_-_29-5-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Comunidade Assistencial Jesus Cristo Socorre os Aflitos e dá outras providências.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/pll_8_-_9-6-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/pll_8_-_9-6-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de "Pássaro alçando voo em busca da liberdade" ao monumento localizado ao lado da Rotatória Antônio Abdiel Tardelli.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1651/pll_9_-_28-8-2020_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1651/pll_9_-_28-8-2020_daniel.pdf</t>
   </si>
   <si>
     <t>Dá denominação às ruas pertencentes ao novo CDHU, no bairro dos Cotianos.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1655/pll_10_-_2-9-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1655/pll_10_-_2-9-2020_jose.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Produtores Rurais de Leite e dá outras providências.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1657/pll_11_-_10-9-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1657/pll_11_-_10-9-2020_jose.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Estrada Municipal Antonio Vieira Cardoso à estrada PDD-030 no Bairro dos Vieirinhas.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1683/pll_12_-_22-9-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1683/pll_12_-_22-9-2020_alex.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 4615, de 12 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1691/pll_13_-_1o-10-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1691/pll_13_-_1o-10-2020_jose.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Estrada Municipal Francisco Salles da Luz à estrada PDD-060 no Bairro dos Luzes.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1705/pll_14_-_13-10-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1705/pll_14_-_13-10-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Estrada Municipal Carmelino de Paula Anhaia à estrada PDD-282 no Bairro Ribeirão Bonito.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1733/pll_15_-_16-11-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1733/pll_15_-_16-11-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Portal Antônio da Silva Soares Filho ao portal na entrada da cidade, localizado na Via Antônio Leite de Oliveira.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1742/pll_16_-_20-11-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1742/pll_16_-_20-11-2020_marly.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Estrada Municipal Anezia Castanho Espim a via do Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1753/pll_17_-_30-11-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1753/pll_17_-_30-11-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Dá a denominação a rua no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1757/pll_18_-_4-12-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1757/pll_18_-_4-12-2020_marly.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Estrada Municipal Euclides Paulo Godinho às PDDs 313 e 322, que ligam o Bairro Piratuba ao Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/pr_1_-_22-4-2020_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/pr_1_-_22-4-2020_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos vereadores da Câmara Municipal para o período de 1º de janeiro de 2021 a 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/requerimento_1_-_6-1-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/requerimento_1_-_6-1-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Manoel de Aquino Resende.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/requerimento_2_-_7-1-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/requerimento_2_-_7-1-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação de saneamento básico na Vila Moraes, Campininha e Vila Nova.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Adélcio Vieira de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_3_-_10-1-2020_adelcio_q4MIjT3.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_3_-_10-1-2020_adelcio_q4MIjT3.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a barragem rompida no Bairro Miguel Russo.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/requerimento_4_-_14-1-2020_nilza_VN3fTnF.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/requerimento_4_-_14-1-2020_nilza_VN3fTnF.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Silvio Eduardo Shneider.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/requerimento_5_-_14-1-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/requerimento_5_-_14-1-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Espedito Ferreira.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/requerimento_6_-_24-1-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/requerimento_6_-_24-1-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Marcílio Domingues.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/requerimento_7_-_31-1-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/requerimento_7_-_31-1-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se a viela da Rua Maria Sateriana está apta a receber denominação.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho, Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/requerimento_8_4-2-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/requerimento_8_4-2-2020_marly.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre obras de melhoria nos acessos do bairro dos Ortizes à Rodovia Bunjiro Nakao - SP-250.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/requerimento_9_-_5-2-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/requerimento_9_-_5-2-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Noeli Américo de Souza.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/requerimento_10_-_7-2-2020_daniel_qGyAand.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/requerimento_10_-_7-2-2020_daniel_qGyAand.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as ruas do novo Conjunto Habitacional - CDHU no bairro dos Cotianos.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/requerimento_11_-_7-2-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/requerimento_11_-_7-2-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Questiona se a viela no Bairro do Butuca está apta a receber denominação.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>Maurinho Machado, Benedito Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/requerimento_12_-_7-2-2020_mauro_e_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/requerimento_12_-_7-2-2020_mauro_e_benedito.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a torre de transmissão de TV.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/requerimento_13_-_12-2-2020_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/requerimento_13_-_12-2-2020_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o cumprimento do Código de Trânsito Brasileiro.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_14_-_14-2-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_14_-_14-2-2020_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se a Rua 3 do Bairro dos Moreiras está apta a receber denominação.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/requerimento_15_-_14-2-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/requerimento_15_-_14-2-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se o monumento localizado ao lado da Rotatória Antônio Abdiel Tardelli está apto a receber denominação.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/requerimento_16_-_18-2-2020_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/requerimento_16_-_18-2-2020_benedito.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Edinilson de Proença Firmino.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/requerimento_17_-_19-2-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/requerimento_17_-_19-2-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a reconstrução de lombadas na Rua Capitão Moraes.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/requerimento_18-_20-2-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/requerimento_18-_20-2-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Marcia Lorete Figueiredo Brand Rosa.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_19_-_21-2-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_19_-_21-2-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Nazílio José Pereira.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/requerimento_20_-_26-2-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/requerimento_20_-_26-2-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Mauro Camargo.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/requerimento_21_-_28-2-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/requerimento_21_-_28-2-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Darcy Fernandes de Mattos.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/requerimento_22_-_2-3-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/requerimento_22_-_2-3-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Cláudio Antônio Rolim de Góes.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/requerimento_23_-_5-3-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/requerimento_23_-_5-3-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada municipal PDD-455 está apta a receber denominação.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/requerimento_24_-_5-3-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/requerimento_24_-_5-3-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada municipal PDD-030 está apta a receber denominação.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/requerimento_25_-_5-3-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/requerimento_25_-_5-3-2020_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Salvador Soares da Silva.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/requerimento_26_-_12-3-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/requerimento_26_-_12-3-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Deolindo de Brito Maciel.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/requerimento_27_-_17-3-2020_adelcio_ivHx5bE.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/requerimento_27_-_17-3-2020_adelcio_ivHx5bE.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o atendimento da patrulha agrícola.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>Maurinho Machado, Wagner Takeshi Yoshizako</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/requerimento_28_-_18-3-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/requerimento_28_-_18-3-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a intenção do Poder Executivo em estender a concessão do auxílio-alimentação aos Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_29_-_20-3-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_29_-_20-3-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Chafic Nicolau.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_30-_20-3-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_30-_20-3-2020_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Samuel Soares da Proença.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/requerimento_31_-_30-3-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/requerimento_31_-_30-3-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Claudete da Silva Paes.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/requerimento_32_-_31-3-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/requerimento_32_-_31-3-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Prof. Eugênio Paceli Carlos Naher.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/requerimento_33_-_7-4-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/requerimento_33_-_7-4-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Júlio Cesar Lima de Sousa.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1555/requerimento_34_-_27-4-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1555/requerimento_34_-_27-4-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Rodolfo Sarabó.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>Wagner Takeshi Yoshizako, Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_35_-_19-5-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_35_-_19-5-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Alfredo Ferreira de Campos Neto.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/requerimento_36_-_19-5-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/requerimento_36_-_19-5-2020_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Olíria Lemes Machado.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/requerimento_37_-_22-5-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/requerimento_37_-_22-5-2020_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem Roger Francisco Vieira.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_38_-_26-5-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_38_-_26-5-2020_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Cláudio Gonçalves da Silva.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/requerimento_39_-_27-5-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/requerimento_39_-_27-5-2020_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre vias do Bairro Ciriaco.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1577/requerimento_40_-_23-6-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1577/requerimento_40_-_23-6-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita que se oficie o DER sobre a instalação de barreiras de proteção na SP-79 na altura do km 121.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1578/requerimento_41_-_24-6-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1578/requerimento_41_-_24-6-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Roberto Salvetti.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1580/requerimento_42_-_24-6-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1580/requerimento_42_-_24-6-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Questiona sobre o pagamento de insalubridade aos funcionários da saúde que estão trabalhando durante a pandemia.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_43_-_25-6-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_43_-_25-6-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Luiz Alberto Silva.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1582/requerimento_44_-_26-6-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1582/requerimento_44_-_26-6-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação do abastecimento de água pela Sabesp no Bairro das Furnas.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1583/requerimento_45_-_26-6-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1583/requerimento_45_-_26-6-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se as vias do Bairro Jardim São Paulo estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1584/requerimento_46_-_29-6-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1584/requerimento_46_-_29-6-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Wilson Roberto de Andrea.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1592/requerimento_47_-_2-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1592/requerimento_47_-_2-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada municipal PDD-366 está apta a receber denominação.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1593/requerimento_48_-_2-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1593/requerimento_48_-_2-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada municipal PDD-128 está apta a receber denominação.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1594/requerimento_49_-_2-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1594/requerimento_49_-_2-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada municipal PDD-256 está apta a receber denominação.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1599/requerimento_50_-_8-7-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1599/requerimento_50_-_8-7-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da jovem Tamires Aparecida Claudino de Camargo.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1601/requerimento_51_-_9-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1601/requerimento_51_-_9-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada municipal PDD-060 está apta a receber denominação.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1603/requerimento_52_-10-7-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1603/requerimento_52_-10-7-2020_marly.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a quantidade de pessoas diagnosticadas com fibromialgia no município de Piedade.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1604/requerimento_53_-_13-7-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1604/requerimento_53_-_13-7-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Erlon Marum de Freitas.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1609/requerimento_54_-_16-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1609/requerimento_54_-_16-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Gentil Dias de Moraes.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1610/requerimento_55_-_17-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1610/requerimento_55_-_17-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se as estradas especificadas do Bairro da Serra estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1611/requerimento_56_-_17-7-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1611/requerimento_56_-_17-7-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a aplicação de conteúdo educacional no período de pandemia.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1612/requerimento_57_-_17-7-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1612/requerimento_57_-_17-7-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a venda da colônia de férias da Ilha Comprida.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1613/requerimento_58_-_17-7-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1613/requerimento_58_-_17-7-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação dos leitos de UTI na Santa Casa de Misericórdia de Piedade.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1615/requerimento_59_-_20-7-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1615/requerimento_59_-_20-7-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Benedito Aparecido Bueno.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1620/requerimento_60_-_24-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1620/requerimento_60_-_24-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada do Bairro Piratuba está apta a receber denominação.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1621/requerimento_61_-_24-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1621/requerimento_61_-_24-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada do Bairro Furnas está apta a receber denominação.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1628/requerimento_62_-_29-7-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1628/requerimento_62_-_29-7-2020_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se estrada do Bairro da Liberdade está apta a receber denominação.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1629/requerimento_63_-_30-7-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1629/requerimento_63_-_30-7-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Jorge Ayrton da Silva.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1630/requerimento_64_-_30-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1630/requerimento_64_-_30-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se estrada do Bairro do Juruparazinho está apta a receber denominação.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1631/requerimento_65_-_30-7-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1631/requerimento_65_-_30-7-2020_jose.pdf</t>
   </si>
   <si>
     <t>Questiona se estrada do Bairro Piratuba está apta a receber denominação.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>Maurinho Machado, Adélcio Vieira de Jesus, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1642/requerimento_66_-_13-8-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1642/requerimento_66_-_13-8-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Questiona quais estradas municipais estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1643/requerimento_67_-_14-8-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1643/requerimento_67_-_14-8-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a situação da obstrução de escoamento de água pluvial no Bairro do Poço.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1645/requerimento_68_-_26-8-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1645/requerimento_68_-_26-8-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Vicente Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1648/requerimento_69_-_27-8-2020_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1648/requerimento_69_-_27-8-2020_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita que se oficie o DER sobre melhorias no km 123 da Rodovia SP-79.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1650/requerimento_70_-_28-8-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1650/requerimento_70_-_28-8-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre controle de velocidade na nova ciclovia no trecho misto carro/bicicleta na Vila Beira Rio.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_71_-_28-8-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_71_-_28-8-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o pagamento da adicional de insalubridade durante a pandemia de COVID-19.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1653/requerimento_72_-_31-8-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1653/requerimento_72_-_31-8-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Izolina Gonçalves da Silva.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1654/requerimento_73_-_2-9-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1654/requerimento_73_-_2-9-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Marisa de Camargo.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1664/requerimento_74_-_14-9-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1664/requerimento_74_-_14-9-2020_marly.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Benedito Godinho.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1667/requerimento_75_-_15-9-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1667/requerimento_75_-_15-9-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Pedra Benta de Camargo.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_76_-_15-9-2020_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_76_-_15-9-2020_adelcio.pdf</t>
   </si>
   <si>
     <t>Questiona sobre serviço executado em propriedade particular no Bairro Sarapuí dos Soares.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1669/requerimento_77_-_15-9-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1669/requerimento_77_-_15-9-2020_marly.pdf</t>
   </si>
   <si>
     <t>Questiona se estrada do Bairro dos Ortizes está apta a receber denominação.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1670/requerimento_78__-_15-9-2020_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1670/requerimento_78__-_15-9-2020_marly.pdf</t>
   </si>
   <si>
     <t>Questiona se as ruas do Bairro dos Ortizes estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1672/requerimento_79_-_17-9-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1672/requerimento_79_-_17-9-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Leite.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1674/requerimento_80_-_21-9-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1674/requerimento_80_-_21-9-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a ligação de transformador na Vila Moraes.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1675/requerimento_81_-_21-9-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1675/requerimento_81_-_21-9-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Ilton Tomioshi.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1687/requerimento_82_-_29-9-2020_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1687/requerimento_82_-_29-9-2020_mauro.pdf</t>
   </si>
   <si>
     <t>Questiona se estrada do Bairro dos Pires está apta a receber denominação.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1692/requerimento_83_-_2-10-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1692/requerimento_83_-_2-10-2020_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se rua no Bairro Campininha está apta a receber denominação.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1693/requerimento_84_-_5-10-2020_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1693/requerimento_84_-_5-10-2020_wagner.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Celso Pedroso dos Santos.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_85_-_13-10-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_85_-_13-10-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Questiona se o portal da Rodovia SP-79 está apto a receber denominação.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1710/requerimento_86_-_16-10-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1710/requerimento_86_-_16-10-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Questiona se praça localizada no Bairro CECAP está apta a receber denominação.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1714/requerimento_87_-_21-10-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1714/requerimento_87_-_21-10-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação do abastecimento de água pela Sabesp, no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1716/requerimento_88_-_22-10-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1716/requerimento_88_-_22-10-2020_alex.pdf</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1727/requerimento_89_-_29-10-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1727/requerimento_89_-_29-10-2020_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre pavimentação da rua no Bairro dos Correas.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_90_-_4-11-2020_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_90_-_4-11-2020_samuel.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua do Bairro do Butuca está apta a receber denominação.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1730/requerimento_91_-_6-11-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1730/requerimento_91_-_6-11-2020_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de lombadas no Bairro das Furnas.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1734/requerimento_92_-18-11-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1734/requerimento_92_-18-11-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção de banheiros no cemitério Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1737/requerimento_93_-_19-11-2020_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1737/requerimento_93_-_19-11-2020_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Izaura Maria da Conceição.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1743/requerimento_94_-_20-11-2020_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1743/requerimento_94_-_20-11-2020_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se a via que especifica, localizada na Vila Quintino, está apta a receber denominação.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_95_-_20-11-2020_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_95_-_20-11-2020_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Clara de Oliveira Marum.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_96_-_24-11-2020_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_96_-_24-11-2020_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Gentil Ortiz de Camargo.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4726/rf_ple_1-2020_-_11-3-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4726/rf_ple_1-2020_-_11-3-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a municipalização do licenciamento ambiental, conforme especifica, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4727/rf_ple_4-2020_-_7-10-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4727/rf_ple_4-2020_-_7-10-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso III, IV e do parágrafo 4º e suprime o parágrafo 3º, todos do artigo 2º da lei municipal nº 4098, 15 de abril de 2010, que transforma a área rural à margem da Represa Itupararanga em área de expansão urbana.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4728/rf_ple_23-2020_-_15-7-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4728/rf_ple_23-2020_-_15-7-2020.pdf</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4729/rf_ple_34-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4729/rf_ple_34-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de Condomínios Horizontais de Lotes em zona urbana e de expansão urbana, conforme especifica.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4730/rf_ple_35-2020_-__-3-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4730/rf_ple_35-2020_-__-3-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regulamento para exploração de atividade econômica privada de transporte individual remunerado de passageiros por aplicativos em vias públicas no município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4731/rf_ple_46-2020_-_2-12-2020.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4731/rf_ple_46-2020_-_2-12-2020.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 4295, de 23 de agosto de 2013, que dá denominação à via pública Darby Wilson Santos de Camargo e dá denominação à Rua Projetada 01 e 02 do Bairro Jardim_x000D_
 São Paulo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3956,67 +3956,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/indicacao_1_-_7-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/indicacao_2_-_7-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/indicacao_3_-_8-1-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/indicacao_4_-_8-1-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/indicacao_5_-_9-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/indicacao_6_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/indicacao_7_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/indicacao_8_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/indicacao_9_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/indicacao_10_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/indicacao_11_-_14-1-2020_jorge_wjrw4oZ.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/indicacao_12_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/indicacao_13_-_15-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/indicacao_6_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/indicacao_15_-_15-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/indicacao_16_-_15-1-2020_samuel.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/indicacao_17_-_15-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/indicacao_18_-_15-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/indicacao_19_-_15-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/indicacao_20_-_17-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/indicacao_21_-_17-1-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/indicacao_22_-_23-1-2020_daniel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/indicacao_23_-_23-1-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/indicacao_24_-_27-1-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/indicacao_25_-_29-1-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/indicacao_26_-_29-1-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/indicacao_27_-_29-1-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_28_-_29-1-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/indicacao_29_-_30-1-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/indicacao_30_-_30-1-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/indicacao_31_-_30-1-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/indicacao_32_-_30-1-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/indicacao_33_-_5-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_34_-_5-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_35_-_5-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_36_-_5-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/indicacao_37_-_5-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_38_-_6-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/indicacao_39_-_6-2-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/indicacao_40_-_6-2-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/indicacao_41_-_6-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_42_-_6-2-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_43_-_6-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_44_-_6-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_45_-_7-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_46_-_7-2-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/indicacao_47-11-2-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/indicacao_48_-_12-2-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_49_-_13-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/indicacao_50_-_14-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/indicacao_51_-_14-2-2020_jose_nOyws6H.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/indicacao_52_-_14-2-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/indicacao_53_-_14-2-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/indicacao_54_-_18-2-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/indicacao_55_-_18-2-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/indicacao_56_-_19-2-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/indicacao_57_-_20-2-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/indicacao_58_-_26-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_59_-_28-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_60_-_28-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/indicacao_61_-_11-3-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/indicacao_62_-_13-3-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_63_-_13-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_64_-_13-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/indicacao_65_-_13-3-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/indicacao_66_-_17-3-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/indicacao_67_-_19-3-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/indicacao_68_-_20-3-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao_69_-_31-3-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao_70_-_3-4-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_71_-_7-5-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_72_-_4-6-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_73_-_18-6-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_74_-_18-6-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_75_-_19-6-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_76_-_26-6-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1587/indicacao_77_-_26-6-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_78_-_30-6-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1589/indicacao_79_-_30-6-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1590/indicacao_80_-_1-7-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1591/indicacao_81_-_2-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_82_-_3-7-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_83_-_3-7-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_84_-_8-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_85_-_9-7-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_86_-_10-7-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_87_-_15-7-2020_alex_G1Vzz8l.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_88_-_15-7-2020_alex_sGCeSKi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_89_-_15-7-2020_alex_c3kpqsS.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1614/indicacao_90_-_17-7-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1616/indicacao_91_-_22-7-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1617/indicacao_92_-_22-7-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1622/indicacao_93_-_24-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1623/indicacao_94_-_24-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1624/indicacao_95_-_24-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1625/indicacao_96_-_28-7-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1626/indicacao_97_-_28-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1627/indicacao_98_-_28-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_99_-_29-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1633/indicacao_100_-_3-8-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1635/indicacao_101_-_3-8-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_102_-_3-8-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1637/indicacao_103_-_6-8-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1638/indicacao_104_-_7-8-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_105_-_7-8-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1640/indicacao_106_-_11-8-2020_wagner_A2Sm8Lv.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1647/indicacao_107_-_20-8-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1649/indicacao_108_-_28-8-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1656/indicacao_109_-_9-9-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_110_-_10-9-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1659/indicacao_111_-_10-9-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1660/indicacao_112_-_10-9-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_113_-_10-9-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_114_-_15-9-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_115_-_17-9-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_116_-_24-9-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_117_-_25-9-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_118_-_5-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_119_-_5-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_120_-_6-10-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_121_-_14-10-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_122_-_15-10-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_123_-_14-10-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_124_-_15-10-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_125__-_20-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_126_-_20-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_127_-_21-10-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_128_-_28-10-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_129_-_28-10-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_130_-_28-10-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_131_-_28-10-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_132-_27-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_133_-_27-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_134_-_27-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_135_-_27-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_136_-_29-10-2020_mauro.odt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_137_-_5-11-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_138_-_6-11-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_139_-_20-11-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_140_-_26-11-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/mocao_1_-_21-2-2020_daniel.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/mocao_2_-_28-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/mocao_3_-_28-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/mocao_4_-_9-3-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1662/mocao_5_-_11-9-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1641/pc_ple_20-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1754/parecer_cjr_-_projeto_lei_47_2020e.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/pdl_1-_12-3-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/pdl_2_-_12-3-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/pdl_3_-_20-3-2020_marly_4V8VQPc.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/pdl_4_-_24-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/pdl_5_-_22-4-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1597/pdl_6_-_27-5-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1619/pdl_7_-_24-7-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1696/pdl_8_-_10-9-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1697/pdl_9_-_21-9-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1745/pdl_10_-_19-11-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_lei_1_2020e.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/ple2_2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/ple_3_-_30-1-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/ple4_2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/ple5_2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/pl_06-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/projeto_lei_7_2020e.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/projeto_lei_8_2020e.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/projeto_lei_9_2020e.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/projeto_lei_10_2020e.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/projeto_lei_14_2020e.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/projeto_lei_15_2020e.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/projeto_lei_16_2020e.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/projeto_lei_17_2020e.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/projeto_lei_18_2020e.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_lei_19_2020e.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/projeto_lei_20_2020e.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/projeto_lei_21_2020e.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/projeto_lei_22_2020e.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1558/projeto_lei_23_2020e.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/projeto_lei_24_2020e.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/projeto_lei_25_2020e.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1579/projeto_lei_26_2020e.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1585/projeto_lei_27_2020e.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1618/ple_28-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1644/projeto_lei_29_2020e.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1634/projeto_lei_30_2020e.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1646/projeto_lei_31_2020e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1663/ple_32_-_11-9-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1671/projeto_lei_33_2020e.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1685/projeto_lei_34_2020e.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_lei_35_2020e.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1700/projeto_lei_36_2020e.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_lei_37_2020e.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_lei_38_2020e.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1703/projeto_lei_39_2020e.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1699/projeto_lei_40_2020e.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1701/projeto_lei_41_2020e.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1702/projeto_lei_42_2020e.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1715/projeto_lei_43_2020e.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_lei_44_2020e.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/projeto_lei_45_2020e.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_lei_46_2020e.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_lei_47_2020e.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_lei_48_2020e.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_lei_49_2020e.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_lei_50_2020e.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_lei_51_2020e.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1746/projeto_lei_52_2020e.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_lei_53_2020e.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_lei_54_2020e.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_lei_55_2020e.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_lei_56_2020e.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1756/projeto_lei_57_2020e.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1758/projeto_lei_58_2020e.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_lei_59_2020e.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_lei_60_2020e.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1762/projeto_lei_61_2020e.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1763/projeto_lei_62_2020e.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_lei_63_2020e.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_lei_no_1_-_16-1-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/pll_02-20__mesa.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_lei_3_2020l.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/pll_4_-_22-4-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1559/pll_5_-_29-4-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/pll_6_-_7-5-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/pll_7_-_29-5-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/pll_8_-_9-6-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1651/pll_9_-_28-8-2020_daniel.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1655/pll_10_-_2-9-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1657/pll_11_-_10-9-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1683/pll_12_-_22-9-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1691/pll_13_-_1o-10-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1705/pll_14_-_13-10-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1733/pll_15_-_16-11-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1742/pll_16_-_20-11-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1753/pll_17_-_30-11-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1757/pll_18_-_4-12-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/pr_1_-_22-4-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/requerimento_1_-_6-1-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/requerimento_2_-_7-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_3_-_10-1-2020_adelcio_q4MIjT3.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/requerimento_4_-_14-1-2020_nilza_VN3fTnF.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/requerimento_5_-_14-1-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/requerimento_6_-_24-1-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/requerimento_7_-_31-1-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/requerimento_8_4-2-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/requerimento_9_-_5-2-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/requerimento_10_-_7-2-2020_daniel_qGyAand.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/requerimento_11_-_7-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/requerimento_12_-_7-2-2020_mauro_e_benedito.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/requerimento_13_-_12-2-2020_daniel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_14_-_14-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/requerimento_15_-_14-2-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/requerimento_16_-_18-2-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/requerimento_17_-_19-2-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/requerimento_18-_20-2-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_19_-_21-2-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/requerimento_20_-_26-2-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/requerimento_21_-_28-2-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/requerimento_22_-_2-3-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/requerimento_23_-_5-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/requerimento_24_-_5-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/requerimento_25_-_5-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/requerimento_26_-_12-3-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/requerimento_27_-_17-3-2020_adelcio_ivHx5bE.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/requerimento_28_-_18-3-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_29_-_20-3-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_30-_20-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/requerimento_31_-_30-3-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/requerimento_32_-_31-3-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/requerimento_33_-_7-4-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1555/requerimento_34_-_27-4-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_35_-_19-5-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/requerimento_36_-_19-5-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/requerimento_37_-_22-5-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_38_-_26-5-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/requerimento_39_-_27-5-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1577/requerimento_40_-_23-6-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1578/requerimento_41_-_24-6-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1580/requerimento_42_-_24-6-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_43_-_25-6-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1582/requerimento_44_-_26-6-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1583/requerimento_45_-_26-6-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1584/requerimento_46_-_29-6-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1592/requerimento_47_-_2-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1593/requerimento_48_-_2-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1594/requerimento_49_-_2-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1599/requerimento_50_-_8-7-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1601/requerimento_51_-_9-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1603/requerimento_52_-10-7-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1604/requerimento_53_-_13-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1609/requerimento_54_-_16-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1610/requerimento_55_-_17-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1611/requerimento_56_-_17-7-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1612/requerimento_57_-_17-7-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1613/requerimento_58_-_17-7-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1615/requerimento_59_-_20-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1620/requerimento_60_-_24-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1621/requerimento_61_-_24-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1628/requerimento_62_-_29-7-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1629/requerimento_63_-_30-7-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1630/requerimento_64_-_30-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1631/requerimento_65_-_30-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1642/requerimento_66_-_13-8-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1643/requerimento_67_-_14-8-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1645/requerimento_68_-_26-8-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1648/requerimento_69_-_27-8-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1650/requerimento_70_-_28-8-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_71_-_28-8-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1653/requerimento_72_-_31-8-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1654/requerimento_73_-_2-9-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1664/requerimento_74_-_14-9-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1667/requerimento_75_-_15-9-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_76_-_15-9-2020_adelcio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1669/requerimento_77_-_15-9-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1670/requerimento_78__-_15-9-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1672/requerimento_79_-_17-9-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1674/requerimento_80_-_21-9-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1675/requerimento_81_-_21-9-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1687/requerimento_82_-_29-9-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1692/requerimento_83_-_2-10-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1693/requerimento_84_-_5-10-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_85_-_13-10-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1710/requerimento_86_-_16-10-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1714/requerimento_87_-_21-10-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1716/requerimento_88_-_22-10-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1727/requerimento_89_-_29-10-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_90_-_4-11-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1730/requerimento_91_-_6-11-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1734/requerimento_92_-18-11-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1737/requerimento_93_-_19-11-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1743/requerimento_94_-_20-11-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_95_-_20-11-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_96_-_24-11-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4726/rf_ple_1-2020_-_11-3-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4727/rf_ple_4-2020_-_7-10-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4728/rf_ple_23-2020_-_15-7-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4729/rf_ple_34-2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4730/rf_ple_35-2020_-__-3-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4731/rf_ple_46-2020_-_2-12-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/indicacao_1_-_7-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/indicacao_2_-_7-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/indicacao_3_-_8-1-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/indicacao_4_-_8-1-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/indicacao_5_-_9-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/indicacao_6_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/indicacao_7_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/indicacao_8_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/indicacao_9_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/indicacao_10_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/indicacao_11_-_14-1-2020_jorge_wjrw4oZ.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/indicacao_12_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/indicacao_13_-_15-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/indicacao_6_-_14-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/indicacao_15_-_15-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/indicacao_16_-_15-1-2020_samuel.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/indicacao_17_-_15-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/indicacao_18_-_15-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/indicacao_19_-_15-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/indicacao_20_-_17-1-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/indicacao_21_-_17-1-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/indicacao_22_-_23-1-2020_daniel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/indicacao_23_-_23-1-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/indicacao_24_-_27-1-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/indicacao_25_-_29-1-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/indicacao_26_-_29-1-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/indicacao_27_-_29-1-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_28_-_29-1-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/indicacao_29_-_30-1-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/indicacao_30_-_30-1-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/indicacao_31_-_30-1-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/indicacao_32_-_30-1-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/indicacao_33_-_5-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_34_-_5-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_35_-_5-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_36_-_5-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/indicacao_37_-_5-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_38_-_6-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/indicacao_39_-_6-2-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/indicacao_40_-_6-2-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/indicacao_41_-_6-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_42_-_6-2-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_43_-_6-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_44_-_6-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_45_-_7-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_46_-_7-2-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/indicacao_47-11-2-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/indicacao_48_-_12-2-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_49_-_13-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/indicacao_50_-_14-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/indicacao_51_-_14-2-2020_jose_nOyws6H.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/indicacao_52_-_14-2-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/indicacao_53_-_14-2-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/indicacao_54_-_18-2-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/indicacao_55_-_18-2-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/indicacao_56_-_19-2-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/indicacao_57_-_20-2-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/indicacao_58_-_26-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_59_-_28-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_60_-_28-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/indicacao_61_-_11-3-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/indicacao_62_-_13-3-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_63_-_13-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_64_-_13-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/indicacao_65_-_13-3-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/indicacao_66_-_17-3-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/indicacao_67_-_19-3-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/indicacao_68_-_20-3-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/indicacao_69_-_31-3-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/indicacao_70_-_3-4-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/indicacao_71_-_7-5-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_72_-_4-6-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_73_-_18-6-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_74_-_18-6-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_75_-_19-6-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_76_-_26-6-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1587/indicacao_77_-_26-6-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_78_-_30-6-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1589/indicacao_79_-_30-6-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1590/indicacao_80_-_1-7-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1591/indicacao_81_-_2-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_82_-_3-7-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_83_-_3-7-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_84_-_8-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_85_-_9-7-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_86_-_10-7-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_87_-_15-7-2020_alex_G1Vzz8l.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_88_-_15-7-2020_alex_sGCeSKi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_89_-_15-7-2020_alex_c3kpqsS.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1614/indicacao_90_-_17-7-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1616/indicacao_91_-_22-7-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1617/indicacao_92_-_22-7-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1622/indicacao_93_-_24-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1623/indicacao_94_-_24-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1624/indicacao_95_-_24-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1625/indicacao_96_-_28-7-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1626/indicacao_97_-_28-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1627/indicacao_98_-_28-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_99_-_29-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1633/indicacao_100_-_3-8-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1635/indicacao_101_-_3-8-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_102_-_3-8-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1637/indicacao_103_-_6-8-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1638/indicacao_104_-_7-8-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_105_-_7-8-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1640/indicacao_106_-_11-8-2020_wagner_A2Sm8Lv.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1647/indicacao_107_-_20-8-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1649/indicacao_108_-_28-8-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1656/indicacao_109_-_9-9-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1658/indicacao_110_-_10-9-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1659/indicacao_111_-_10-9-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1660/indicacao_112_-_10-9-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1661/indicacao_113_-_10-9-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_114_-_15-9-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_115_-_17-9-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_116_-_24-9-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_117_-_25-9-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_118_-_5-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_119_-_5-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1698/indicacao_120_-_6-10-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_121_-_14-10-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_122_-_15-10-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_123_-_14-10-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1708/indicacao_124_-_15-10-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_125__-_20-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_126_-_20-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_127_-_21-10-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_128_-_28-10-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_129_-_28-10-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_130_-_28-10-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_131_-_28-10-2020_geraldo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_132-_27-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_133_-_27-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_134_-_27-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_135_-_27-10-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_136_-_29-10-2020_mauro.odt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_137_-_5-11-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_138_-_6-11-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1741/indicacao_139_-_20-11-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1752/indicacao_140_-_26-11-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/mocao_1_-_21-2-2020_daniel.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/mocao_2_-_28-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/mocao_3_-_28-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/mocao_4_-_9-3-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1662/mocao_5_-_11-9-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1641/pc_ple_20-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1754/parecer_cjr_-_projeto_lei_47_2020e.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/pdl_1-_12-3-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/pdl_2_-_12-3-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/pdl_3_-_20-3-2020_marly_4V8VQPc.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/pdl_4_-_24-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/pdl_5_-_22-4-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1597/pdl_6_-_27-5-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1619/pdl_7_-_24-7-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1696/pdl_8_-_10-9-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1697/pdl_9_-_21-9-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1745/pdl_10_-_19-11-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_lei_1_2020e.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/ple2_2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/ple_3_-_30-1-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/ple4_2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/ple5_2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/pl_06-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/projeto_lei_7_2020e.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/projeto_lei_8_2020e.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/projeto_lei_9_2020e.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/projeto_lei_10_2020e.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/projeto_lei_14_2020e.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/projeto_lei_15_2020e.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/projeto_lei_16_2020e.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/projeto_lei_17_2020e.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/projeto_lei_18_2020e.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/projeto_lei_19_2020e.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/projeto_lei_20_2020e.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/projeto_lei_21_2020e.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/projeto_lei_22_2020e.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1558/projeto_lei_23_2020e.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/projeto_lei_24_2020e.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/projeto_lei_25_2020e.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1579/projeto_lei_26_2020e.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1585/projeto_lei_27_2020e.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1618/ple_28-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1644/projeto_lei_29_2020e.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1634/projeto_lei_30_2020e.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1646/projeto_lei_31_2020e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1663/ple_32_-_11-9-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1671/projeto_lei_33_2020e.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1685/projeto_lei_34_2020e.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_lei_35_2020e.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1700/projeto_lei_36_2020e.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_lei_37_2020e.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1690/projeto_lei_38_2020e.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1703/projeto_lei_39_2020e.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1699/projeto_lei_40_2020e.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1701/projeto_lei_41_2020e.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1702/projeto_lei_42_2020e.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1715/projeto_lei_43_2020e.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1731/projeto_lei_44_2020e.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1717/projeto_lei_45_2020e.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_lei_46_2020e.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_lei_47_2020e.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_lei_48_2020e.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_lei_49_2020e.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_lei_50_2020e.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_lei_51_2020e.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1746/projeto_lei_52_2020e.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1750/projeto_lei_53_2020e.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_lei_54_2020e.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_lei_55_2020e.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_lei_56_2020e.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1756/projeto_lei_57_2020e.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1758/projeto_lei_58_2020e.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_lei_59_2020e.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_lei_60_2020e.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1762/projeto_lei_61_2020e.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1763/projeto_lei_62_2020e.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_lei_63_2020e.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_lei_no_1_-_16-1-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/pll_02-20__mesa.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_lei_3_2020l.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/pll_4_-_22-4-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1559/pll_5_-_29-4-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/pll_6_-_7-5-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/pll_7_-_29-5-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/pll_8_-_9-6-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1651/pll_9_-_28-8-2020_daniel.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1655/pll_10_-_2-9-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1657/pll_11_-_10-9-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1683/pll_12_-_22-9-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1691/pll_13_-_1o-10-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1705/pll_14_-_13-10-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1733/pll_15_-_16-11-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1742/pll_16_-_20-11-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1753/pll_17_-_30-11-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1757/pll_18_-_4-12-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/pr_1_-_22-4-2020_mesa.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/requerimento_1_-_6-1-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/requerimento_2_-_7-1-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_3_-_10-1-2020_adelcio_q4MIjT3.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/requerimento_4_-_14-1-2020_nilza_VN3fTnF.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/requerimento_5_-_14-1-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/requerimento_6_-_24-1-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/requerimento_7_-_31-1-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/requerimento_8_4-2-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/requerimento_9_-_5-2-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/requerimento_10_-_7-2-2020_daniel_qGyAand.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/requerimento_11_-_7-2-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/requerimento_12_-_7-2-2020_mauro_e_benedito.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/requerimento_13_-_12-2-2020_daniel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_14_-_14-2-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/requerimento_15_-_14-2-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/requerimento_16_-_18-2-2020_benedito.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/requerimento_17_-_19-2-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/requerimento_18-_20-2-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_19_-_21-2-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/requerimento_20_-_26-2-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/requerimento_21_-_28-2-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/requerimento_22_-_2-3-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/requerimento_23_-_5-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/requerimento_24_-_5-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/requerimento_25_-_5-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/requerimento_26_-_12-3-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/requerimento_27_-_17-3-2020_adelcio_ivHx5bE.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/requerimento_28_-_18-3-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_29_-_20-3-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_30-_20-3-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/requerimento_31_-_30-3-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/requerimento_32_-_31-3-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/requerimento_33_-_7-4-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1555/requerimento_34_-_27-4-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_35_-_19-5-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/requerimento_36_-_19-5-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/requerimento_37_-_22-5-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_38_-_26-5-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/requerimento_39_-_27-5-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1577/requerimento_40_-_23-6-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1578/requerimento_41_-_24-6-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1580/requerimento_42_-_24-6-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_43_-_25-6-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1582/requerimento_44_-_26-6-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1583/requerimento_45_-_26-6-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1584/requerimento_46_-_29-6-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1592/requerimento_47_-_2-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1593/requerimento_48_-_2-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1594/requerimento_49_-_2-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1599/requerimento_50_-_8-7-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1601/requerimento_51_-_9-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1603/requerimento_52_-10-7-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1604/requerimento_53_-_13-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1609/requerimento_54_-_16-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1610/requerimento_55_-_17-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1611/requerimento_56_-_17-7-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1612/requerimento_57_-_17-7-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1613/requerimento_58_-_17-7-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1615/requerimento_59_-_20-7-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1620/requerimento_60_-_24-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1621/requerimento_61_-_24-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1628/requerimento_62_-_29-7-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1629/requerimento_63_-_30-7-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1630/requerimento_64_-_30-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1631/requerimento_65_-_30-7-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1642/requerimento_66_-_13-8-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1643/requerimento_67_-_14-8-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1645/requerimento_68_-_26-8-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1648/requerimento_69_-_27-8-2020_jorge.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1650/requerimento_70_-_28-8-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1652/requerimento_71_-_28-8-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1653/requerimento_72_-_31-8-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1654/requerimento_73_-_2-9-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1664/requerimento_74_-_14-9-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1667/requerimento_75_-_15-9-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_76_-_15-9-2020_adelcio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1669/requerimento_77_-_15-9-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1670/requerimento_78__-_15-9-2020_marly.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1672/requerimento_79_-_17-9-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1674/requerimento_80_-_21-9-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1675/requerimento_81_-_21-9-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1687/requerimento_82_-_29-9-2020_mauro.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1692/requerimento_83_-_2-10-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1693/requerimento_84_-_5-10-2020_wagner.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_85_-_13-10-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1710/requerimento_86_-_16-10-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1714/requerimento_87_-_21-10-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1716/requerimento_88_-_22-10-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1727/requerimento_89_-_29-10-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_90_-_4-11-2020_samuel.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1730/requerimento_91_-_6-11-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1734/requerimento_92_-18-11-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1737/requerimento_93_-_19-11-2020_jose.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1743/requerimento_94_-_20-11-2020_alex.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_95_-_20-11-2020_nilza.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_96_-_24-11-2020_nelson.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4726/rf_ple_1-2020_-_11-3-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4727/rf_ple_4-2020_-_7-10-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4728/rf_ple_23-2020_-_15-7-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4729/rf_ple_34-2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4730/rf_ple_35-2020_-__-3-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2020/4731/rf_ple_46-2020_-_2-12-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>