--- v0 (2026-01-14)
+++ v1 (2026-04-25)
@@ -54,4635 +54,4635 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_1_-_4-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_1_-_4-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a criação de uma força-tarefa para trabalhar na questão da iluminação pública no município de Piedade.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_2_-_4-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_2_-_4-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um muro nas proximidades do Conservatório Municipal.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_3_-_4-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_3_-_4-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de Projeto de Lei para conceder isenção de IPTU aos pacientes com câncer no município de Piedade.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Samuel de Oliveira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_4_-_4-2-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_4_-_4-2-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no bairro do Poço.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Benedito Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_5_-_4-2-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_5_-_4-2-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada municipal, com início na Rodovia Raimundo Soares (SP-79) até o Bairro do Funil.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_6_-_4-2-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_6_-_4-2-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada principal que liga o Bairro Roseira até o Bairro Roseiral.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jorge de Souza Biscaia Júnior</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_7_-_4-2-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_7_-_4-2-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da ponte da Rua Salvador José dos Santos - Vila Moraes.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_8_-_4-2-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_8_-_4-2-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o bairro Vila Nova, na antiga "Fazenda Nicolinha".</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_9_-_4-2-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_9_-_4-2-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada na Rua Salvador José dos Santos - Vila Moraes.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_10_-_4-2-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_10_-_4-2-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada na Rua Angelina de Campos Lima, no Bairro da Liberdade.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_11_-_4-2-2019_jorge_CnXsWQ3.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_11_-_4-2-2019_jorge_CnXsWQ3.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de limpeza das valetas de escoamento de águas pluviais na Rua Angelina de Campos Lima, no Bairro da Liberdade.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_12_-_4-2-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_12_-_4-2-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro Gurgel e demais bairros vizinhos.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_13_-_4-2-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_13_-_4-2-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de linha de tubos no Bairro Gurgel.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/506/indicacao_14_-_5-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/506/indicacao_14_-_5-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da tubulação no bairro Caetezal de Baixo.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_15_-_6-2-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_15_-_6-2-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada da Cachoeira da Fumaça.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_16__-_6-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_16__-_6-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas no Bairro Ribeirão Bonito.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Adélcio Vieira de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_17_-_8-2-2019_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_17_-_8-2-2019_adelcio.pdf</t>
   </si>
   <si>
     <t>Indica a poda de árvores no Centro.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_18_-_12-2-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_18_-_12-2-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a substituição de ponte no Bairro Vieirinhas.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_19_-_13-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_19_-_13-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de contêiner para lixo no Bairro Douradinho.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_20_-_13-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_20_-_13-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de contêiner para lixo no Bairro do Gurgel.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_21_-_13-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_21_-_13-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica o desassoreamento do corpo d’água existente na Estrada dos Lavradores do Bairro do Gurgel.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/526/indicacao_22_-_14-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/526/indicacao_22_-_14-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de faixas elevadas no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_23-14-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_23-14-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um abrigo de ônibus e sua correspondente sinalização no Bairro dos Vieirinhas.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/528/indicacao_24_-_14-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/528/indicacao_24_-_14-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da ponte de madeira no Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_25_-_15-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_25_-_15-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo para elaboração de programa de incentivo aos produtores rurais.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_26_-_15-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_26_-_15-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a implementação do Programa Atividade Delegada.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_27_-_15-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_27_-_15-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica o aumento do efetivo da Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_28_-_19-2-2019_alex_JnPIcAr.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_28_-_19-2-2019_alex_JnPIcAr.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do Sarapuí dos Torres, sentido Bairro do Cáfaro.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_29_-_19-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_29_-_19-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a construção de faixas elevadas para travessia de pedestres em vias públicas do município de Piedade.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_30_-_19-2-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_30_-_19-2-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de estudo para melhorias no Velório Municipal.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_31-_20-2-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_31-_20-2-2019_marly.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do bairro dos Ortizes.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_32_-_20-2-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_32_-_20-2-2019_marly.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na estrada municipal (PDD-322), que liga o Bairro dos Ortizes ao Bairro Colégio.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_33-_20-2-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_33-_20-2-2019_marly.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na extensão da rua Benedito Cicero Rosa, 271.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_34_-_21-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_34_-_21-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tampas na rede coletora de águas pluviais e a limpeza (capinagem e retirada de entulhos) ao redor dela, no Conjunto Habitacional Ayrton Senna.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_35_-_21-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_35_-_21-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das ruas do Loteamento Horizonte Verde e do Bairro do Poço.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_36_-_22-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_36_-_22-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica o retorno do Programa Social de Incentivo à Regularidade Fiscal - PROSOCIAL.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_37_-_22-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_37_-_22-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nos serviços prestados pela Empresa Brasileira de Correios e Telégrafos.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_38_-_22-2-2019_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_38_-_22-2-2019_adelcio.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de rede coletora de esgoto na Vila João Garcia.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_39_-_22-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_39_-_22-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso à PDD-460, do Bairro Piraporinha até o Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_40_-_22-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_40_-_22-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas municipais que dão acesso ao Bairro Piraporinha e à Comunidade São Benedito (PDD-455).</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_41_-_26-2-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_41_-_26-2-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Indica um estudo para colocação de lombada e placa de sinalização na Estrada dos Lavradores, trecho que liga vários bairros.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_42_-_26-2-2019_jose_a22atOc.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_42_-_26-2-2019_jose_a22atOc.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada na estrada Ruy de Camargo Km 115 – do Bairro dos Correias.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_43_-_26-2-2019_jose_Z7mLPPx.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_43_-_26-2-2019_jose_Z7mLPPx.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na estrada Ruy de Camargo km 115 - do Bairro dos Correias.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_44_-_28-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_44_-_28-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada da Vila Ré, no Bairro do Funil.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_45_-_6-3-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_45_-_6-3-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de placas denominativas de vias na Vila Moraes.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_46_-6-3-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_46_-6-3-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma lombada na Rua Prof. Arthur Augusto Antônio, na Vila Moraes.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_47_-_6-3-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_47_-_6-3-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada na Rua Angelina de Campos Lima, que dá acesso à PDD-79, no Bairro Alto da Liberdade.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/935/indicacao_48_-_6-_3-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/935/indicacao_48_-_6-_3-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica o encaminhamento à Elektro solicitando a adequação de um poste de madeira localizado no bairro do Jurupará.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_49_-_8-3-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_49_-_8-3-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública em rua do Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_50_-_8-3-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_50_-_8-3-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de Projeto de Lei para promover a educação ambiental nas escolas do município de Piedade.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/939/indicacao_51_-_8-3-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/939/indicacao_51_-_8-3-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção nas estradas do Bairro Batata Doce.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Geraldo Amâncio Vieira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_52_-_8-3-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_52_-_8-3-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de dois contêineres para lixo, no Bairro Piratuba.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_53_-_12-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_53_-_12-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada na Rua 21 de abril.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_54_-_12-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_54_-_12-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e cascalhar) na Rua 3 do Bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_55_-_14-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_55_-_14-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lombada na rua Antônio Passarelli, Bairro do Bom Pastor.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_56_-_14-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_56_-_14-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Bairro dos Soares.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_57_-_14-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_57_-_14-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e cascalhar) de estradas que ligam o Bairro dos Leites ao Piraporão.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Daniel Dias de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_58_-_15-3-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_58_-_15-3-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e cascalhar) de estrada do Bairro Piraporão.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/955/indicacao_59_-_14-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/955/indicacao_59_-_14-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a reforma de ponte de madeira no Bairro dos Corrêas.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_60_-_15-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_60_-_15-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (reforma de ponte de madeira) da Estrada Municipal do Bairro da Fazendinha – Vila Élvio.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_61_-_15-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_61_-_15-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que dá acesso ao Bairro Santos Paiol e ao Sarapuí dos Torres.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_62_-_15-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_62_-_15-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro da Cachoeira da Fumaça.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/959/indicacao_63_-_15-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/959/indicacao_63_-_15-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro dos Carneiros.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_64_-_15-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_64_-_15-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública em rua do Jardim Sinibaldy.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_65_-_15-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_65_-_15-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de agentes públicos para fiscalizar as entradas e saídas das escolas do município.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_66_-_15-3-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_66_-_15-3-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de torre ou antena para melhoramento de sinal de telefonia móvel no Bairro Bateia de Cima.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_67_-_20-3-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_67_-_20-3-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner para lixo no Bairro Sarapuí dos Luzes.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_68_-_22-3-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_68_-_22-3-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no trecho que liga o bairro Garcias a estrada da Fazenda do Limal.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_69_-_22-3-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_69_-_22-3-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e cascalhar) em estradas do Loteamento Butuca.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_70_-_22-3-2019_mauro_yqv4mQO.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_70_-_22-3-2019_mauro_yqv4mQO.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro Douradinho.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_71_-_25-3-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_71_-_25-3-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte e desassoreamento de rio no Bairro dos Pires.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_72_-_27-3-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_72_-_27-3-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para resolver o problema da falta de água na Escola Municipal e na UBS do Bairro dos Corrêas.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/indicacao_73_-_5-4-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/indicacao_73_-_5-4-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Thirso de Camargo Ayres.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/indicacao_74_-_5-3-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/indicacao_74_-_5-3-2019_marly.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de mais uma lixeira com tampão, no Bairro da Campininha.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_75_-_4-4-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_75_-_4-4-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica um planejamento para realização de melhorias no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_76-_4-4-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_76-_4-4-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instituição de data comemorativa referente ao ‘Dia Mundial da Conscientização do Autismo’ no calendário anual do município de Piedade.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Wagner Takeshi Yoshizako</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_77_-_5-3-2019_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_77_-_5-3-2019_wagner.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de pintura de faixa da Rua José Rolim de Goês, na Vila Olinda.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_78_-_5-4-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_78_-_5-4-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica um planejamento para emprego da tecnologia LED na iluminação pública do município.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_79_-_5-4-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_79_-_5-4-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de contêiner para lixo no Bairro dos Tenórios.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_80_-_5-4-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_80_-_5-4-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de contêiner para lixo no Bairro dos Pires.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_81_-_10-4-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_81_-_10-4-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica estudo para desassoreamento do Rio Pirapora, no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_82_-_10-4-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_82_-_10-4-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Rua Edgar Pisk na Vila Moraes.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_83_-_9-4-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_83_-_9-4-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de contêineres para lixo na Estrada dos Lavradores, antes da entrada dos Bairros Gurgel e Vieirinhas.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_84_-_11-4-2019_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_84_-_11-4-2019_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas no Bairro Caetezal de Baixo.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_85_-_16-4-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_85_-_16-4-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica o estudo para implantação de serviço médico de ortopedia em UBS dos Bairros do Município.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_86_-_16-4-2019_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_86_-_16-4-2019_wagner.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua João Escanhoela Martins no Bairro Cotianos.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_87_-_17-4-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_87_-_17-4-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um abrigo de ônibus no Bairro dos Oliveiras.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/indicacao_88_-_17-4-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/indicacao_88_-_17-4-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de uma ponte do Bairro dos Vieirinhas.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_89_-_17-4-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_89_-_17-4-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a substituição de contêiner de lixo no Bairro dos Vieirinhas.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_90_-_16-4-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_90_-_16-4-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro do Cáfaro.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_91_-_17-4-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_91_-_17-4-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro dos Garcias.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_92_-_17-4-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_92_-_17-4-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de uma rua do Loteamento Sinibaldy.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_93_-_17-4-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_93_-_17-4-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a construção de dois abrigos de ônibus no Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_94_-_17-4-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_94_-_17-4-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas dos bairros:  Bento Ruivo, Fazendinha, Ruivos e estrada velha de Sorocaba.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_95_-_-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_95_-_-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de poda de árvore no Bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_96_-_17-4-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_96_-_17-4-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a confecção de faixas para ciclistas na marginal.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_97_-_23-4-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_97_-_23-4-2019_marly.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de luminárias na paineira da Praça Humberto Tardelli.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_98_-_24-4-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_98_-_24-4-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da PDD-020 no Bairro Piraporinha.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_99_-_18-4-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_99_-_18-4-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de Unidade Móvel de Saúde - UMS - para atuação nas comunidades rurais do município.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_100_-_26-4-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_100_-_26-4-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada no Bairro Liberdade.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_101_-_26-4-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_101_-_26-4-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de via no Bairro dos Soares.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/indicacao_102_-25-4-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/indicacao_102_-25-4-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de estrada no Bairro do Piratuba.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_106_-_26-4-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_106_-_26-4-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica o desassoreamento do Rio Pirapora no Bairro dos Pires.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_104_-_29-4-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_104_-_29-4-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo para obstruir a sangria na estrada municipal PDD-459, no Bairro dos Buenos.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_105_-_2-5-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_105_-_2-5-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de luminárias na Viela Zaira Moreira Vieira.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_106_-_3-5-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_106_-_3-5-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas no Bairro dos Leites, próximo à divisa com Salto de Pirapora.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_107_-_2-5-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_107_-_2-5-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica elaboração de estudo orçamentário para a concessão do ticket alimentação adicional do mês de dezembro de 2018 aos aposentados e pensionistas do Executivo Municipal.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_108_-2-5-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_108_-2-5-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas (passar máquina e cascalhar) no Bairro do Funil.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_109_-_8-5-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_109_-_8-5-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas municipais de ligação entre o Bairro dos Buenos aos bairros Leites e Funil.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_110_-_9-5-2019_geraldo_3MOcgty.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_110_-_9-5-2019_geraldo_3MOcgty.pdf</t>
   </si>
   <si>
     <t>Indica limpeza ao redor do alambrado da escola Carlos Augusto de Camargo.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_111_-_16-5-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_111_-_16-5-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de via no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_112_-_16-5-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_112_-_16-5-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Indica a restauração de ponte de madeira no Bairro Sarapuí dos Godinhos.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_113_-_17-5-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_113_-_17-5-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas (passar máquina e cascalhar) do Bairro Amola Faca.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_114_-_21-5-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_114_-_21-5-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obras de tapa-buracos e melhoramentos nos acostamentos da Rodovia José de Carvalho (SP-250) – Piedade-Pilar do Sul.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/indicacao_115_-_21-5-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/indicacao_115_-_21-5-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no Bairro da Bateia.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_116_-_22-5-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_116_-_22-5-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica o serviço de tapa-buracos no asfalto da Rua Capitão Moraes no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_117_-_24-5-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_117_-_24-5-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro do Limal.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/indicacao_118_-_24-5-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/indicacao_118_-_24-5-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a restauração de lombada no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_119_-_28-5-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_119_-_28-5-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas no Bairro dos Leites.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho, Alex P. da Silva, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_120_-_31-5-2019_marly_VnkuqLM.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_120_-_31-5-2019_marly_VnkuqLM.pdf</t>
   </si>
   <si>
     <t>Indica a criação de força-tarefa para realização de melhorias em estradas do Bairro do Cáfaro.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_121_-_31-5-2019_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_121_-_31-5-2019_wagner.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para melhorias na sinalização e atendimento no Velório Municipal.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_122_-_31-5-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_122_-_31-5-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no Bairro dos Soares.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_123_-_31-5-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_123_-_31-5-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no Bairro dos Buenos.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_124_-_31-5-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_124_-_31-5-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada municipal PDD-228.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_125_-6-6-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_125_-6-6-2019_marly.pdf</t>
   </si>
   <si>
     <t>Indica a realização de limpeza no acostamento da Rodovia Bunjiro Nakao (SP-250).</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_126_-6-6-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_126_-6-6-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo para colocação de iluminação pública na Vila Moraes.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_127_-6-6-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_127_-6-6-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo para construção de uma praça no Bairro Bateia de Cima.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_128_-6-6-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_128_-6-6-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada do Bairro Bateia de Cima, entrada Ribeirão Bonito.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_129_-_7-6-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_129_-_7-6-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a construção de escola em área institucional do novo loteamento a ser implantado na rua Louis Franciscon, no bairro Paulas e Mendes.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/indicacao_130_-_6-6-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/indicacao_130_-_6-6-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada do Bairro Caetezal de Cima.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/indicacao_131_-_11-6-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/indicacao_131_-_11-6-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a contenção de deslizamento de terra e a desobstrução de estrada no Bairro da Bateia de Baixo.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/indicacao_132_-_13-6-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/indicacao_132_-_13-6-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada com início no Bairro do Caetezal de Baixo até a saída no Bairro Ribeirão Grande.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/indicacao_133_-_13-6-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/indicacao_133_-_13-6-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e cascalhar) no Bairro Furninhas.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/indicacao_134_-14-6-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/indicacao_134_-14-6-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obras de melhorias no espaço da garagem municipal.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/indicacao_135__-14-6-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/indicacao_135__-14-6-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de rede de iluminação pública no Bairro Sarapuí de Cima.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_136_-_14-6-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_136_-_14-6-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso ao bairro do Funil.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_137__-14-6-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_137__-14-6-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas do Bairro Santos e Paiol.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_138_-_18-6-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_138_-_18-6-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas municipais do bairro Caetezal.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_139_-_26-6-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_139_-_26-6-2019_marly.pdf</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_140_-_26-6-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_140_-_26-6-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo para construção de um Velório Municipal, próximo ao Cemitério Jardim Eterno.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_141_-_28-6-2019_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_141_-_28-6-2019_adelcio.pdf</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_142_-_5-7-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_142_-_5-7-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a construção de calçada no Bairro Sinibaldy.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_143_-_5-7-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_143_-_5-7-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de sistema de fornecimento de água no Bairro do Rosário.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_144_-_12-7-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_144_-_12-7-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da PDD-460, que se inicia na PDD-020 no Bairro Piraporinha.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_145_-_12-7-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_145_-_12-7-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de via no Bairro do Limal.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/indicacao_146_-_12-7-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/indicacao_146_-_12-7-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um abrigo em ponto de ônibus do Bairro do Limal.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_147_-_16-7-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_147_-_16-7-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica um mutirão para a realização de exames de ultrassonografia.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/indicacao_148_-_23-7-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/indicacao_148_-_23-7-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Indica estudo para reconstrução de lombadas na Rua Capitão Moraes.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1243/indicacao_149_-_31-7-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1243/indicacao_149_-_31-7-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica notificação a Elektro para que retire poste no Bairro dos Goiabas.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1244/indicacao__150_-_31-7-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1244/indicacao__150_-_31-7-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na Rua Júlio Schneider.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_151_-_1-8-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_151_-_1-8-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o Bairro do Funil ao Bairro dos Leites.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_152_-_1-8-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_152_-_1-8-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito um estudo para colocação de uma faixa elevada na Via Antônio Leite de Oliveira.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_153_-_2-8-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_153_-_2-8-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a recolocação de ponto de ônibus na Rodovia Padre Guilherme Howell (SP-79).</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_154_-_7-8-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_154_-_7-8-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica mais policiamento no Mercado Municipal.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_155_-_7-8-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_155_-_7-8-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a criação de um acesso entre as ruas Santi Vichi e Emílio Vieira Cruz.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_156_-_13-8-2019_marly_4VIt8kX.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_156_-_13-8-2019_marly_4VIt8kX.pdf</t>
   </si>
   <si>
     <t>Indica instalação de dois abrigos de ônibus na Rodovia Bunjiro Nakao, km 90 – Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_157_-_14-8-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_157_-_14-8-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a construção de bases de concreto no bairro Piraporão.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_158_-_14-8-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_158_-_14-8-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e “cascalhar”) no Bairro Campininha.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1271/indicacao_159_-_20-8-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1271/indicacao_159_-_20-8-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Indica reparo do asfalto na Rua Vinte de Maio, na Vila Xavier.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_160_-_21-8-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_160_-_21-8-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a construção de lombada na Rua Abílio Pereira da Silva.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho, Adélcio Vieira de Jesus, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_161_-_21-8-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_161_-_21-8-2019_marly.pdf</t>
   </si>
   <si>
     <t>Indica o alargamento e a limpeza do acostamento da Estrada Municipal Elias Godinho da Silva.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_162_-_29-8-2019_jose_anesio_e_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_162_-_29-8-2019_jose_anesio_e_mauro.pdf</t>
   </si>
   <si>
     <t>Indica instalação de guard rail no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Maurinho Machado, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_163_-_29-8-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_163_-_29-8-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma faixa elevada no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/indicacao_164_-_6-9-2019_wagner_LxS36Fk.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/indicacao_164_-_6-9-2019_wagner_LxS36Fk.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de lei que institua a Campanha Municipal de Prevenção ao Suicídio “Setembro Amarelo".</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_165_-_12-9-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_165_-_12-9-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lombadas na Avenida Jacob Hess.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacao_166_-_12-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacao_166_-_12-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no bairro Horizonte Verde.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_167-18-9-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_167-18-9-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de luminárias em postes na Estrada Municipal Carolina Paes Granjeiro.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_168_-_23-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_168_-_23-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na segurança pública do município.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_169_-_26-9-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_169_-_26-9-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de mais luminárias na Pista de Caminhada.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacao_170_-__26-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacao_170_-__26-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a construção de banheiros públicos na rua da feira livre de Piedade.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_171_-11-10-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_171_-11-10-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada municipal no Bairro dos Prestes.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_172_-11-10-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_172_-11-10-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte de madeira no Bairro da Serra.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_173_-_11-10-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_173_-_11-10-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de ponto de ônibus no Bairro Vieirinhas.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1366/indicacao_174_-15-10-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1366/indicacao_174_-15-10-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica estudo para colocação de uma lombada, próximo ao “Bar do Zé”, no Bairro dos Garcias.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_175_-15-10-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_175_-15-10-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Dr. Armando Salles de Oliveira e da Rua Antônio Amâncio Vieira, ambas na Vila Amâncio.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_176_-_17-10-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_176_-_17-10-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de lei que institua o programa "Escola sem Violência".</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_177_-_17-10-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_177_-_17-10-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de lei que institua o projeto "Resgatando a História dos Bairros”.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_178_-_17-10-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_178_-_17-10-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro Piraporão.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_179_-18-10-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_179_-18-10-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de se abrir os banheiros públicos aos domingos e em dias de festividades, na Praça Coronel João Rosa.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_180_-18-10-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_180_-18-10-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de calçadas na estrada de acesso ao Bairro dos Garcias.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_181_-_30-10-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_181_-_30-10-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um ponto de ônibus na Estrada Municipal Giacomo Bassi.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_182_-_30-10-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_182_-_30-10-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a reforma de ponte no Bairro Furnas.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_183_-_1-11-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_183_-_1-11-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso à PDD-364, que liga o bairro dos Buenos ao bairro do Funil.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1392/indicacao_184_-_1-11-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1392/indicacao_184_-_1-11-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte do Bairro dos Corrêas.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_185_-_1-11-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_185_-_1-11-2019_mauro.pdf</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_186_-_14-11-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_186_-_14-11-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica estudo para o pagamento do vale alimentação dobrado e volta de repasses às entidades.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_187_-_14-11-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_187_-_14-11-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de lei que institua a obrigatoriedade de se captar a energia solar nas novas edificações públicas do município.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1404/indicacao_188_-_21-11-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1404/indicacao_188_-_21-11-2019_alex.pdf</t>
   </si>
   <si>
     <t>Indica reforma na escola do Jurupará.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_189_-_6-12-2019_jose_anesio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_189_-_6-12-2019_jose_anesio.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de contêiner para lixo na Rua Tenente Procópio.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_190_-_6-12-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_190_-_6-12-2019_jose.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner no Bairro Piratuba do Sampaio.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_191_-_11-12-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_191_-_11-12-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Indica o aumento de bolsão de motos da Rua Comendador Parada.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/927/mocao_1_-_26-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/927/mocao_1_-_26-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos atletas que incentivaram o crescimento do ciclismo em Piedade.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/963/mocao_2_-_15-3-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/963/mocao_2_-_15-3-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Moção de louvor à proprietária e às funcionárias da loja O Boticário pelo programa ‘Retorne aqui suas embalagens’.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>Alex P. da Silva, Adélcio Vieira de Jesus, Daniel Dias de Moraes, Geraldo Amâncio Vieira, José Anésio X. Lemes, Marly Aparecida Godinho, Maurinho Machado, Wagner Takeshi Yoshizako</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/mocao_3_-_30-4-2019_alex_FH6zcK6.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/mocao_3_-_30-4-2019_alex_FH6zcK6.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos 71 anos da Igreja Presbiteriana de Piedade.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_4_-_30-5-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_4_-_30-5-2019_alex.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos 10 anos da Escola Técnica de Piedade.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_5_-_6-8-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_5_-_6-8-2019_jose.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos policiais militares que participaram da ação contra os criminosos no Posto Refúgio da Neblina no dia 9/7/2019.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1291/mocao_6_-_11-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1291/mocao_6_-_11-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao projeto de emenda à Constituição do Estado de São Paulo nº 2/2018.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1357/mocao_7_-_9-10-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1357/mocao_7_-_9-10-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao pacote de medidas anticrime apresentado pelo Ministério da Justiça e Segurança Pública do governo Bolsonaro.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1368/mocao_8_-_8-11-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1368/mocao_8_-_8-11-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Guarda Municipal de Piedade pelos relevantes serviços prestados à população na manutenção da segurança e ordem pública no município de Piedade.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CERI - Comissão Especial para proceder à revisão do Regimento Interno da Câmara Municipal de Piedade</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1396/parecer_-_proj_resolucao_4_2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1396/parecer_-_proj_resolucao_4_2019.pdf</t>
   </si>
   <si>
     <t>Parecer final da Comissão Especial para proceder à revisão do Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>PDecL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>17ª Legislatura - 1ª Mesa Diretora, 17ª Legislatura - 2ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/467/pdl_1_-_4-2-2019_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/467/pdl_1_-_4-2-2019_mesa.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Piedade, relativas ao exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/894/pdl_2_-_14-2-2019_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/894/pdl_2_-_14-2-2019_wagner.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Teruo Masuda.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/945/pdl_3_-_19-2-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/945/pdl_3_-_19-2-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sargento Clovis da Silva.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/965/pdl_4_-_28-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/965/pdl_4_-_28-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Manoel Pereira Ribeiro.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/974/pdl_5_-_8-3-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/974/pdl_5_-_8-3-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão emérito ao Sr. João Vitor Campos e Silva.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/pdl_6_-_22-3-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/pdl_6_-_22-3-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. José Nery Pereira Costa.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>17ª Legislatura - 2ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/987/pdl_7_-_26-3-2019_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/987/pdl_7_-_26-3-2019_mesa.pdf</t>
   </si>
   <si>
     <t>Concede licença para afastamento do cargo ao Prefeito Municipal, Sr. José Tadeu de Resende, por motivo de doença, pelo período de 30 (trinta) dias a partir de 19/03/2019.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/pdl_8_-_27-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/pdl_8_-_27-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã piedadense à Sra. Oraci Soluna de Souza Ferraz.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/pdl_9_-_29-3-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/pdl_9_-_29-3-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Subtenente Antônio Santi.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/pdl_10_-_22-4-2019_mesa_gnkNlqE.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/pdl_10_-_22-4-2019_mesa_gnkNlqE.pdf</t>
   </si>
   <si>
     <t>Concede prorrogação da licença para afastamento do cargo ao prefeito municipal, Sr. José Tadeu de Resende, por motivo de doença, pelo período de 15 (quinze) dias a partir de 17/4/2019.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/pdl_11_-_6-5-2019_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/pdl_11_-_6-5-2019_mesa.pdf</t>
   </si>
   <si>
     <t>Concede prorrogação da licença para afastamento do cargo ao Prefeito Municipal, Sr José Tadeu de Resende, por motivo de doença, pelo período de 30 (trinta) dias a partir de 2/5/2019.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/pdl_12_-_3-6-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/pdl_12_-_3-6-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Confere ao Sr. Evandro José Formigoni a distinção do Mérito Esportivo do Município de Piedade.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/pdl_13_-_3-6-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/pdl_13_-_3-6-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Confere à Regiane Fernanda da Silva Amaral a distinção do Mérito Esportivo do Município de Piedade.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/pdl_14_-_7-6-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/pdl_14_-_7-6-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Confere à Marina Pedrina Moreira a distinção de professora emérita.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/pdl_15_-11-6-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/pdl_15_-11-6-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Confere à Benedicta Machado Jimenez a distinção de professora emérita.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1358/pdl_16_-_11-10-2019_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1358/pdl_16_-_11-10-2019_mesa.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Piedade, relativas ao exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>PLExe</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/520/projeto_de_lei_1_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/520/projeto_de_lei_1_2019e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual de vencimentos aos servidores públicos municipais, conforme especifica.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/projeto_lei_2_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/projeto_lei_2_2019e.pdf</t>
   </si>
   <si>
     <t>Dá denominação às vias públicas do Bairro dos Leites conforme especifica.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/810/projeto_lei_3_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/810/projeto_lei_3_2019e.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial, para o fim que especifica.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_lei_4_2019e_lMh5LQH.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_lei_4_2019e_lMh5LQH.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.239, de 17 de abril de 2012, que disciplina a estrutura funcional do Quadro do Magistério e dispõe sobre o Estatuto, Plano de Carreira e Remuneração dos Profissionais do Magistério Público da Educação Básica do município de Piedade, cria 4 cargos de professor de Educação Física, 4 cargos de Professor de Artes, 4 cargos de Gestor de Escola e 33 novos cargos de professor de Educação Infantil e dá outras providências.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/projeto_lei_5_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/projeto_lei_5_2019e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei de Diretrizes Orçamentárias para o exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_lei_7_2019e_nt5iWHc.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_lei_7_2019e_nt5iWHc.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito especial, para o fim que especifica.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/projeto_lei_8_2019e_UiMeeND.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/projeto_lei_8_2019e_UiMeeND.pdf</t>
   </si>
   <si>
     <t>Autoriza na Lei de Diretrizes Orçamentária - LDO, a inserção das alterações que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_lei_9_2019e_4DewoSz.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_lei_9_2019e_4DewoSz.pdf</t>
   </si>
   <si>
     <t>Autoriza no Plano Plurianual, a inserção das alterações que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_lei_11_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_lei_11_2019e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Meio Ambiente de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_lei_12_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_lei_12_2019e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a municipalização do licenciamento ambiental, conforme especifica, e dá outras providências</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_lei_14_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_lei_14_2019e.pdf</t>
   </si>
   <si>
     <t>Transforma área rural em expansão urbana, conforme especifica.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/projeto_lei_15_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/projeto_lei_15_2019e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A. e dá outras providências.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_lei_16_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_lei_16_2019e.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei municipal nº 4239, de 17 de abril de 2012, que disciplina a estrutura funcional do Quadro do Magistério e dispõe sobre o estatuto, plano de carreira e remuneração dos profissionais do magistério público da educação básica do município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1254/ple172019_VaGeCZg.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1254/ple172019_VaGeCZg.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial para o fim que especifica.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_lei_18_2019e_f2PRMna.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_lei_18_2019e_f2PRMna.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos cargos que menciona no Quadro Permanente de Servidores Públicos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/projeto_lei_20_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/projeto_lei_20_2019e.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação do orçamento vigente.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/projeto_lei_21_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/projeto_lei_21_2019e.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Social de Incentivo à Regularização Fiscal - PRO-SOCIAL - do município de Piedade, através de parcelamento incentivado às famílias de baixa renda, microempreendedores individuais - MEI, Microempresas - ME e Empresas de Pequeno Porte - EPP, com ampliação do prazo previsto para pagamento e dá outras providências.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/projeto_lei_22_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/projeto_lei_22_2019e.pdf</t>
   </si>
   <si>
     <t>Autoriza o custeio das despesas a serem realizadas por pessoa física, conforme especifica.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1278/projeto_lei_23_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1278/projeto_lei_23_2019e.pdf</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1287/projeto_lei_24_2019e_Ix3ff8i.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1287/projeto_lei_24_2019e_Ix3ff8i.pdf</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1305/projeto_lei_25_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1305/projeto_lei_25_2019e.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Zoneamento do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1301/proejto_lei_26_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1301/proejto_lei_26_2019e.pdf</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1304/projeto_lei_27_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1304/projeto_lei_27_2019e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a municipalização do licenciamento ambiental, conforme especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1302/proejto_lei_28_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1302/proejto_lei_28_2019e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal do Meio Ambiente do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1303/projeto_lei_29_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1303/projeto_lei_29_2019e.pdf</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1317/projeto_lei_30_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1317/projeto_lei_30_2019e.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Pagamento por Serviços Ambientais, autoriza a Prefeitura Municipal a estabelecer convênios e executar pagamento aos provedores de serviços ambientais e dá outras providências.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_lei_31_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_lei_31_2019e.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício 2020.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1319/projeto_lei_32_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1319/projeto_lei_32_2019e.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de proporcionar melhores condições de vida às árvores urbanas criando o local específico e dispõe sobre conceito, parâmetros, disciplina e instalação do "Espaço Árvore" no Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1365/projeto_lei_33_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1365/projeto_lei_33_2019e.pdf</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1391/projeto_lei_34_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1391/projeto_lei_34_2019e.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único e acrescenta o inciso III ao artigo 426 da lei municipal nº 3759, de 18 de dezembro de 2006 - Código Tributário do Município, conforme especifica.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_lei_35_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_lei_35_2019e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regulamento para exploração de atividade econômica privada de transporte individual remunerado de passageiros por aplicativos em vias públicas no município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1412/projeto_lei_36_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1412/projeto_lei_36_2019e.pdf</t>
   </si>
   <si>
     <t>Fixa o valor da remuneração dos membros do Conselho Tutelar Municipal, conforme especifica.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1414/projeto_lei_37_2019e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1414/projeto_lei_37_2019e.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 35 caput, incisos IV, VI, VII e VIII e artigo 67, inciso VIII da lei municipal nº 3759, de 18 de dezembro de 2006 - Código Tributário do Município, conforme especifica.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/481/pll_1_-_1-2-2019_mesa_L0EcpnJ.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/481/pll_1_-_1-2-2019_mesa_L0EcpnJ.pdf</t>
   </si>
   <si>
     <t>Concede o benefício de cesta básica aos servidores da Câmara Municipal.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/483/pll_2_-_1-2-2019_mesa_kVFdozx.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/483/pll_2_-_1-2-2019_mesa_kVFdozx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual aos servidores públicos e agentes políticos do Poder Legislativo Municipal, conforme especifica.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/518/pll_3_-_11-2-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/518/pll_3_-_11-2-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Proíbe a utilização de canudos de plásticos, exceto os biodegradáveis hermeticamente embalados com material semelhante, em restaurantes, bares, quiosques, ambulantes, hotéis e similares autorizados pela prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/964/pll_4_-_18-3-2019_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/964/pll_4_-_18-3-2019_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual aos servidores públicos e agentes políticos do Poder Legislativo Municipal para o exercício de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/982/pll_5_-_26-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/982/pll_5_-_26-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Amigos do Artesanato de Piedade.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/pll_6_-_2-4-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/pll_6_-_2-4-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Vereador Marcos Antônio Nogueira Mucci ao edifício sede da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/pll_7_-_3-5-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/pll_7_-_3-5-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Praça Tooru Endo em praça localizada no Bairro Miguel Russo.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/pll_8_-_10-5-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/pll_8_-_10-5-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Laercio Vieira Cardoso ao refeitório do Ambulatório Médico Odontológico Municipal de Piedade.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/pll_9_-_19-6-2019_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/pll_9_-_19-6-2019_mesa.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 2.026 de 14 de dezembro de 1990.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/pll_10_-_12-7-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/pll_10_-_12-7-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Revoga as leis nº 3638 de 4 de novembro de 2005 e 4478 de 13 de outubro de 2016.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/pll_11_-_19-7-2019_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/pll_11_-_19-7-2019_benedito.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Corredores de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/pll_12_-_26-8-2019_mesa_IgkhiR6.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/pll_12_-_26-8-2019_mesa_IgkhiR6.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização, reestruturação, cria cargos, altera nível de escolaridade, readéqua atribuições, vencimentos e gratificações no Quadro de Pessoal da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1296/pll_13_-_12-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1296/pll_13_-_12-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Dá denominação a estrada municipal (PDD-292) localizada no Bairro da Cachoeira da Fumaça.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1386/pll_14_-_31-10-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1386/pll_14_-_31-10-2019_alex.pdf</t>
   </si>
   <si>
     <t>Dá denominação a rua no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1387/pll_15_-_1-11-2019_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1387/pll_15_-_1-11-2019_mesa.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso VIII ao artigo 3º, bem como acrescenta requisito ao Anexo I da lei nº 4602/2019 - que dispõe sobre a reorganização, reestruturação, criação de cargos, alteração do nível de escolaridade, readequação de vencimentos no Quadro de Pessoal da Câmara Municipal de Piedade e dá outras providências - a fim de condicionar como exigência a habilitação de categoria "D", ou superior, para provimento do cargo de motorista legislativo.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_resolucao__01-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_resolucao__01-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência para a Prefeitura Municipal de Piedade de bens móveis e equipamentos em desuso pela Câmara.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>Maurinho Machado, Alex P. da Silva, Benedito Alves dos Santos, Geraldo Amâncio Vieira, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_resolucao_2_2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_resolucao_2_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Averiguação denominada “Castelo de Cartas” no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_resolucao_no_03-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_resolucao_no_03-2019.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Especial para proceder à revisão do Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/pr_4_-_19-9-2019_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/pr_4_-_19-9-2019_adelcio.pdf</t>
   </si>
   <si>
     <t>Prorroga o funcionamento dos trabalhos da Comissão Especial constituída para revisão do Regimento Interno.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1388/pr_5_-_30-10-2019_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1388/pr_5_-_30-10-2019_mesa.pdf</t>
   </si>
   <si>
     <t>Fixa as diretrizes gerais para a instituição do teletrabalho (home office) no âmbito da Procuradoria Legislativa da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1406/pr_6_-_22-11-2019_ceri_yZhTvSj.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1406/pr_6_-_22-11-2019_ceri_yZhTvSj.pdf</t>
   </si>
   <si>
     <t>Regimento Interno da Câmara Municipal de Piedade - SP.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>PELOR</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/486/pelom_1_-_4-2-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/486/pelom_1_-_4-2-2019.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso XX do artigo 60 da Lei Orgânica do município de Piedade.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/488/pelom_2_-_4-2-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/488/pelom_2_-_4-2-2019.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo 3º do artigo 68 da Lei Orgânica do município de Piedade.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/489/pelom_3_-_4-2-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/489/pelom_3_-_4-2-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 97 da Lei Orgânica do município de Piedade.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/940/pelom_4_-_11-3-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/940/pelom_4_-_11-3-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 122, inciso I, alínea "a", da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/941/pelom_5_-_11-3-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/941/pelom_5_-_11-3-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 129 da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/942/pelom_6_-_11-3-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/942/pelom_6_-_11-3-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2º do artigo 152 da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/pelom_7_-_8-4-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/pelom_7_-_8-4-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 178, § 1º, da Lei Orgânica do município de Piedade.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/pelom_8_-_8-4-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/pelom_8_-_8-4-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 198 da Lei Orgânica do município de Piedade.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>Maurinho Machado, Adélcio Vieira de Jesus, Alex P. da Silva, Benedito Alves dos Santos, Daniel Dias de Moraes, Geraldo Amâncio Vieira, Jorge de Souza Biscaia Júnior, José Anésio X. Lemes, Marly Aparecida Godinho, Nelson P. de Oliveira (Camarão), Nilza M. dos S. Godinho (Chuca), Samuel de Oliveira Guimarães, Wagner Takeshi Yoshizako</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1320/pelom_9_-_4-10-2019.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1320/pelom_9_-_4-10-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 20 da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_1_-_1o-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_1_-_1o-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Piscina Municipal de Piedade (Campão).</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_2_-_4-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_2_-_4-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a rede elétrica no Bairro dos Oliveiras.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_3_-_4-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_3_-_4-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação da rede de esgoto no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_4_-_4-2-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_4_-_4-2-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Aquilino Francisco da Silveira.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_5_-_4-2-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_5_-_4-2-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a conservação do campo de futebol do bairro dos Leites após o Rodeio da 9ª Festa de Peão de Piedade.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_6_-_4-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_6_-_4-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de torres de telefonia na zona rural.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_7_-_4-2-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_7_-_4-2-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre exploração de empresas mineradoras no município.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_8_-_4-2-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_8_-_4-2-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a destinação do montante arrecadado com multas e licenciamentos dos veículos registrados no município de Piedade em 2018.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/500/requerimento_9_-_4-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/500/requerimento_9_-_4-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o recapeamento asfáltico das estradas municipais dos Bairros Oliveiras, Furnas, Funil, Ciriaco, Vila Élvio, entre outros.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/501/requerimento_10_-_4-2-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/501/requerimento_10_-_4-2-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Benedito Luiz Fernandes.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_11_-_4-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_11_-_4-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Laura Xavier Lemes.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_12_-_5-2-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_12_-_5-2-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Questiona se as vias da Vila João Garcia estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/508/requerimento_13_-_6-2-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/508/requerimento_13_-_6-2-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o descarte de pilhas e baterias no município.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_14_-5-2-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_14_-5-2-2019_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a conservação do acostamento da estrada dos Lavradores.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_15_-_11-2-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_15_-_11-2-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Lourdes Xavier de Camargo.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_16_-_15-2-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_16_-_15-2-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação de pontos com internet gratuita no município (wi-fi livre).</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/684/requerimento_17_-__21-2-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/684/requerimento_17_-__21-2-2019_marly.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o andamento da reforma do imóvel conhecido como "Torre Hotel".</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/691/requerimento_18_-__21-2-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/691/requerimento_18_-__21-2-2019_marly.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a e manutenção da Praça Cônego Giorgio Musizzano – no bairro Parque da Torre.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_19_-_22-2-2019_mauro_EdJcMuA.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_19_-_22-2-2019_mauro_EdJcMuA.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o projeto de lei que concede reajuste salarial aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>Adélcio Vieira de Jesus, Benedito Alves dos Santos, José Anésio X. Lemes, Marly Aparecida Godinho, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_20_-_22-2-2019_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_20_-_22-2-2019_adelcio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Decreto n° 7.322, de 30 de novembro de 2018 - que regulamenta a cobrança para utilização dos espaços do CEABASP.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/931/requerimento_21_-_6-3-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/931/requerimento_21_-_6-3-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação da taxa do lixo.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/933/requerimento_22_-_6-3-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/933/requerimento_22_-_6-3-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Marcos Hiçatoshi Shikanai.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/936/requerimento_23_-_7-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/936/requerimento_23_-_7-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita a relação de professores aposentados pela rede pública municipal nos anos de 2018 e 2019.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/943/requerimento_24_-_11-3-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/943/requerimento_24_-_11-3-2019_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Salvador Francisco Ribeiro.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/952/requerimento_25_-_13-3-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/952/requerimento_25_-_13-3-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se a creche em construção no Bairro dos Corrêas está apta a receber denominação.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/953/requerimento_26_-_13-3-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/953/requerimento_26_-_13-3-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição de um poste secundário no Bairro dos Prestes.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_27_-_20-3-2019__benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_27_-_20-3-2019__benedito.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Izidio Agostinho da Silva.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/970/requerimento_28_-_22-3-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/970/requerimento_28_-_22-3-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Questiona se as vias do Jardim Nunes estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/971/requerimento_29_-_22-3-2019_mauro_ydWiqfZ.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/971/requerimento_29_-_22-3-2019_mauro_ydWiqfZ.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Serviço de Inspeção Municipal (SIM).</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_30_-_26-3-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_30_-_26-3-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se o refeitório do Ambulatório Médico Municipal está apto a receber denominação.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento__31_-_27-3-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento__31_-_27-3-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção de creche no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_32_-_1o-4-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_32_-_1o-4-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se a praça do Bairro Miguel Russo está apta a receber denominação.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_33_-_2-4-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_33_-_2-4-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre estudo para implantação de área de escape no ‘Trevo da Usininha’ - Km 115,5 da Rodovia SP-079.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_34_-_2-4-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_34_-_2-4-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Questiona se a rua próxima à pista de caminhada no Bairro Paulas e Mendes está apta a receber denominação.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_35_-_2-4-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_35_-_2-4-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção de creche no Bairro Miguel Russo.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_36_-_3-2-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_36_-_3-2-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção de escola municipal no Bairro Piratuba.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_37_-_12-4-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_37_-_12-4-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre projeto urbanístico de implantação de parque em área da Câmara.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_38-_12-4-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_38-_12-4-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Lúcia Loureiro Ferrari Rolim da Silva.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_39_-_12-4-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_39_-_12-4-2019_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o acesso aos recursos do FID.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_40-_16-4-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_40-_16-4-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Vera Lúcia Fávero.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_41-_16-4-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_41-_16-4-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Bento Godinho.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_42-_16-4-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_42-_16-4-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Santina Alves Anhaia.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_43-_16-4-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_43-_16-4-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Therezia Wilma Marciano Hirata.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_44_-_22-4-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_44_-_22-4-2019_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Lenir de Holanda Munhoz.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>Maurinho Machado, Adélcio Vieira de Jesus, Alex P. da Silva, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_45_-_24-4-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_45_-_24-4-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a realização de obras de infraestrutura na Vila Nova.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/requerimento_46_-_2-5-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/requerimento_46_-_2-5-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Questiona o cumprimento das leis 3.037/1998 e 3.439/2003, que dispõem sobre atos lesivos à limpeza pública e coleta seletiva de lixo, respectivamente.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/requerimento_47_-_10-5-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/requerimento_47_-_10-5-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o local de instalação do "Facilita Piedade", antigo prédio "Torre Hotel".</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_48_-_10-5-2019_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_48_-_10-5-2019_adelcio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre melhoria em estrada cedida no bairro do Cáfaro.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_49_-_14-5-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_49_-_14-5-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Amália de Souza Machado.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_50_-_15-5-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_50_-_15-5-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Anésia Vieira de Campos Escanhoela.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/requerimento_51_-_17-5-2019_nelson_fdPa6r5.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/requerimento_51_-_17-5-2019_nelson_fdPa6r5.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Rosina Tonarelli.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/requerimento_52_-_21-5-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/requerimento_52_-_21-5-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Anézio Domingues de Oliveira.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_53-_21-5-2019_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_53-_21-5-2019_wagner.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Lourdes Maria Rosine Barbieri.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/requerimento_54-_22-5-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/requerimento_54-_22-5-2019_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Manoel Pereira Ribeiro.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/requerimento_55_-_24-5-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/requerimento_55_-_24-5-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se a Unidade Básica de Saúde da Vila Moraes está apta a receber denominação.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/requerimento_56_-_24-5-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/requerimento_56_-_24-5-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a dívida ativa do Município de Piedade.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/requerimento_57_-_23-5-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/requerimento_57_-_23-5-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o projeto para a pavimentação da estrada vicinal (PDD-464), que liga a SP-79 ao Bairro da Bateia de Baixo.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_58_-_29-5-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_58_-_29-5-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Questiona sobre o cumprimento das Leis Municipais 3.439 de 16/4/2003 e 3.037 de 24/12/1998, as quais regulamentam a coleta seletiva do lixo no município.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_59_-_31-5-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_59_-_31-5-2019_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Celia Machado de Camargo.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>Geraldo Amâncio Vieira, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/requerimento_60_-_31-5-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/requerimento_60_-_31-5-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicita estudo para a construção de faixa elevada para travessia de pedestres em via pública do Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/requerimento_61_-_3-6-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/requerimento_61_-_3-6-2019_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Helena Hess.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/requerimento_62_-_5-6-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/requerimento_62_-_5-6-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Esmenia Xavier Canalez.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/requerimento_63_-_5-6-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/requerimento_63_-_5-6-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Alexandre Leme Ribeiro Domingues.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_64_-_29-5-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_64_-_29-5-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se o Bloco 3 do Ambulatório Médico Odontológico Municipal está apto a receber denominação.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_65_-10-6-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_65_-10-6-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antônio Carlos Bueno de Camargo.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_66_-10-6-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_66_-10-6-2019_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento ao Sra. Yolanda Nakayama</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/requerimento_67_-10-6-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/requerimento_67_-10-6-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Irineu José Franco.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/requerimento_68_-12-6-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/requerimento_68_-12-6-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Mario Severiano Leite.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/requerimento_69_-12-6-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/requerimento_69_-12-6-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Janete Mendes de Moraes Oliveira.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/requerimento_70_-_11-6-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/requerimento_70_-_11-6-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se o Bloco 2 do Ambulatório Médico Odontológico Municipal está apto a receber denominação.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/requerimento_71_-_14-6-2019_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/requerimento_71_-_14-6-2019_wagner.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Simão Vieira.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/requerimento_72_-17-6-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/requerimento_72_-17-6-2019_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Marina Vieira Dias.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/requerimento_73_-17-6-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/requerimento_73_-17-6-2019_marly.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Solange Baptista de Oliveira Leite.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/requerimento_74-17-6-2019_nelson_FOqmshy.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/requerimento_74-17-6-2019_nelson_FOqmshy.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Rubens Pires de Campos.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/requerimento_75_-_24-6-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/requerimento_75_-_24-6-2019_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Reinaldo Vieira Cardoso.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/requerimento_76_-_24-6-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/requerimento_76_-_24-6-2019_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Roberto Godinho da Silva.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/requerimento_77-_25-6-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/requerimento_77-_25-6-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a fiscalização na carvoaria em funcionamento no Bairro do Poço.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/requerimento_78_-_27-6-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/requerimento_78_-_27-6-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Questiona sobre o regulamento dos transportes clandestinos.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/requerimento_79_-26-6-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/requerimento_79_-26-6-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os banheiros químicos da “Feira Livre” de quarta feira.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/requerimento_80-26-6-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/requerimento_80-26-6-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a pavimentação da Rua Eugênio Falco da Paixão.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_81-_4-7-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_81-_4-7-2019_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Leci Moreira de Souza.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_82_-_4-7-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_82_-_4-7-2019_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Nair de Oliveira da Silva.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_83_-_10-7-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_83_-_10-7-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Doracy Baptista de Oliveira.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/requerimento_84_-_12-7-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/requerimento_84_-_12-7-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto à rua localizada próximo ao Cemitério Jardim Eterno.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/requerimento_85_-_12-7-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/requerimento_85_-_12-7-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto às festividades alusivas ao aniversário de Piedade.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/requerimento_86_-_12-7-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/requerimento_86_-_12-7-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto ao corte de árvores na Praça Raymundo Antunes Soares.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/requerimento_87_-_12-7-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/requerimento_87_-_12-7-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto à divisa entre os municípios de Piedade e Salto de Pirapora no Bairro dos Leites.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/requerimento_88_-_18-7-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/requerimento_88_-_18-7-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Rua Eugênio Falco da Paixão.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1246/requerimento_89___-_18-7-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1246/requerimento_89___-_18-7-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Benedito Venâncio de Oliveira.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1247/requerimento__90_-_31-7-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1247/requerimento__90_-_31-7-2019_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se estrada municipal do Bairro da Cachoeira da Fumaça está apta a receber denominação.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/requerimento__91_-31-7-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/requerimento__91_-31-7-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a manutenção da Estrada dos Godinhos.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/requerimento_92_-_1-8-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/requerimento_92_-_1-8-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre rua sem asfalto no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/requerimento_93_-_2-8-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/requerimento_93_-_2-8-2019_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Amaury Vieira Paulino.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_94_-_2-8-2019_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_94_-_2-8-2019_marly.pdf</t>
   </si>
   <si>
     <t>Questiona o cumprimento da lei municipal nº 4102, de 23 de abril de 2010.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_95_-_6-8-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_95_-_6-8-2019_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o abastecimento de água entre os bairros Tenórios e Oliveiras.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/requerimento_96_-_6-8-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/requerimento_96_-_6-8-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Benedita Aparecida Godinho da Silva Martins.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/requerimento_97-_7-8-2019_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/requerimento_97-_7-8-2019_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Jorgina Mendes Torres.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_98_-_7-8-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_98_-_7-8-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre minuta de projeto de lei que concede gratificação aos motoristas do transporte escolar.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1262/requerimento_99_-_8-8-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1262/requerimento_99_-_8-8-2019_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se estrada municipal do Bairro dos Ortizes, está apta a receber denominação.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_100_-_9-8-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_100_-_9-8-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a dívida oriunda do "Caso Castellucci".</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_101_-_12-8-2019_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_101_-_12-8-2019_wagner.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Adei do Espírito Santo.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/requerimento_102_-_14-8-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/requerimento_102_-_14-8-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a área queimada próximo à Pista de Caminhada, em estrada que liga Piedade a Sorocaba.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/requerimento_103_-_20-8-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/requerimento_103_-_20-8-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a viabilidade de estacionamento na Praça Raymundo Antunes Soares.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1272/requerimento_104_-_21-8-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1272/requerimento_104_-_21-8-2019_jose.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação de rede coletora de esgoto na Rua Amadeu Antonio da Silva.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/requerimento_105_-_23-8-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/requerimento_105_-_23-8-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre boca de lobo no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/requerimento_106_-_29-8-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/requerimento_106_-_29-8-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Questiona sobre o meio ambiente, saúde pública e a carvoaria do Bairro do Poço.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/requerimento__107_-_29-8-2019_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/requerimento__107_-_29-8-2019_adelcio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre atendimento da indicação nº 120/2019 de 31/05/2019 que pede melhorias no bairro do Cáfaro.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_108_-_30-8-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_108_-_30-8-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Estrada Joaquim Moreira de Souza, no Bairro Piraporão.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_109_-_02-9-2019_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_109_-_02-9-2019_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Tadakasu Sakaguti.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/requerimento_110_-_2-9-2019_daniel_fyNB3m5.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/requerimento_110_-_2-9-2019_daniel_fyNB3m5.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Nesael Caetano de Oliveira.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/requerimento_111_-_5-9-2019_alex_vuRcV2e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/requerimento_111_-_5-9-2019_alex_vuRcV2e.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os impostos dos bancos de nossa cidade.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1292/requerimento_112_-_12-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1292/requerimento_112_-_12-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se a "Estrada do Carranco" está apta a receber denominação.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/requerimento_113_-_12-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/requerimento_113_-_12-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a realização de melhorias na "Estrada do Carranco".</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_114_-_11-9-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_114_-_11-9-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Questiona se a PDD-479 está apta a receber denominação.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1298/requerimento_115_-_13-9-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1298/requerimento_115_-_13-9-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Questiona sobre obras da CDHU.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/requerimento_116_-_13-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/requerimento_116_-_13-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre boca de lobo no Bairro dos Godinhos, em frente à rua do posto de saúde.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_117_-_16-9-2019_wagner_FgijAVz.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_117_-_16-9-2019_wagner_FgijAVz.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem atleta Samuel Rodrigues de Carvalho Campos.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_118_-_17-9-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_118_-_17-9-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem Alef Aparecido Vieira.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1307/requerimento_119_-_17-9-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1307/requerimento_119_-_17-9-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada com início na rua Emboabas, até a saída da rua Simão Vieira de Moraes, está apta a receber denominação.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1308/requerimento_120_-_18-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1308/requerimento_120_-_18-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se a viela da Rua Manoel Mendes está apta a receber denominação.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1309/requerimento_121_-_18-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1309/requerimento_121_-_18-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a realização de recapeamentos na Rua Capitão Moraes.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1310/requerimento_122_-_19-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1310/requerimento_122_-_19-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre melhorias na Garagem Municipal.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_123_-_25-9-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_123_-_25-9-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Abrão Fidélis de Oliveira.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_124_-_18-9-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_124_-_18-9-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os banheiros químicos na feira livre da Rua Aurélio do Amaral.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1322/requerimento_125_-_7-10-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1322/requerimento_125_-_7-10-2019_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Lourival Canales Bur.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1323/requerimento_126_-_7-10-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1323/requerimento_126_-_7-10-2019_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Adenil Luiz Alo.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1356/requerimento_127_-_10-10-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1356/requerimento_127_-_10-10-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da indicação nº 148/2019.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_128_-_11-10-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_128_-_11-10-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito das obras de recapeamento nas estradas municipais Giacomo Bassi, Hirohiko Katsuragawa e Messias Godinho Sobrinho.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_129_-_14-10-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_129_-_14-10-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Iodite Antunes Takano.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1364/requerimento_130_-_147-10-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1364/requerimento_130_-_147-10-2019_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Magdalena Wiese.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1369/requerimento_131_-_15-10-2019_alex_CV6sTQH.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1369/requerimento_131_-_15-10-2019_alex_CV6sTQH.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a manutenção do Velório Municipal.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1373/requerimento_132_-_17-10-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1373/requerimento_132_-_17-10-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a adesão ao "Programa Nacional das Escolas Cívico-Militares”.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1374/requerimento_133_-_17-10-2019_jose_anesio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1374/requerimento_133_-_17-10-2019_jose_anesio.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Altair Laerte.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1375/requerimento_134_-_17-10-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1375/requerimento_134_-_17-10-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o GP Ravelli.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1378/requerimento_135_-_23-10-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1378/requerimento_135_-_23-10-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Wilson Antônio Garcia.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1379/requerimento_136_-_23-10-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1379/requerimento_136_-_23-10-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Laura Moreira do Amaral.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1380/requerimento_137_-_23-10-2019_wagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1380/requerimento_137_-_23-10-2019_wagner.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a distribuição dos edredons comprados pela Secretaria de Desenvolvimento Social nos anos de 2018/2019.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1381/requerimento_138_-_29-10-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1381/requerimento_138_-_29-10-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre a construção de terminal rodoviário na Vila Moraes.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1382/requerimento_139_-_29-10-2019_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1382/requerimento_139_-_29-10-2019_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de iluminação pública na quadra society, próximo à pista de skate da Praça Cônego Giorgio Musizzano – no bairro Parque da Torre.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1383/requerimento_140_-_31-10-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1383/requerimento_140_-_31-10-2019_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre melhorias de sinalização na Rodovia SP-250.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1389/requerimento_141_-_1-11-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1389/requerimento_141_-_1-11-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito de espaço não utilizado no Mercado Municipal Orlando Gomes de Abreu.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_142_-_5-11-2019_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_142_-_5-11-2019_jorge.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Vanda Bueno Correa de Oliveira.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_143_-_8-11-2019_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_143_-_8-11-2019_alex.pdf</t>
   </si>
   <si>
     <t>Questiona se estrada municipal no Bairro do Limal está apta a receber denominação.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_144_-_11-11-2019_nilza_VPo6OpZ.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_144_-_11-11-2019_nilza_VPo6OpZ.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Lucia Helena Leite Santana.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1398/requerimento_145_-_13-11-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1398/requerimento_145_-_13-11-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se as passarelas da Avenida Tancredo Neves estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_146_-_13-11-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_146_-_13-11-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Marcio de Oliveira Luz.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_147_-_13-11-2019_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_147_-_13-11-2019_adelcio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as contas públicas do exercício 2019.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1403/requerimento_148_-_18-11-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1403/requerimento_148_-_18-11-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antonio Muknicka.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1405/requerimento_149_-_21-11-2019_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1405/requerimento_149_-_21-11-2019_samuel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a existência de projeto de melhoria viária na Rua Quintino de Campos.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_150_-_22-11-2019_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_150_-_22-11-2019_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a manutenção e alargamento em estrada municipal.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1408/requerimento_151-_25-11-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1408/requerimento_151-_25-11-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Jorge Pires de Campos.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>Daniel Dias de Moraes, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1415/requerimento_152_-_13-12-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1415/requerimento_152_-_13-12-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre reforma da Escola Municipal Maria Aparecida Vieira de Campos.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/986/s1_pll_3_-_28-3-2019_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/986/s1_pll_3_-_28-3-2019_daniel.pdf</t>
   </si>
   <si>
     <t>Obriga os restaurantes, salão de festas, lanchonetes, bares e similares da zona urbana e rural a usarem embalagens diferenciadas para separação dos resíduos recicláveis e não recicláveis, e dá outras providências.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/s2_pll_8_-_30-5-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/s2_pll_8_-_30-5-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Edifício Laercio Vieira Cardoso ao Bloco 2 do Ambulatório Médico Odontológico Municipal de Piedade.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/946/veto_1_projeto_lei_2_2019l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/946/veto_1_projeto_lei_2_2019l.pdf</t>
   </si>
   <si>
     <t>Veto total ao projeto de lei nº 2/2019 (Mesa Diretora).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4989,67 +4989,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_1_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_2_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_3_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_4_-_4-2-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_5_-_4-2-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_6_-_4-2-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_7_-_4-2-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_8_-_4-2-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_9_-_4-2-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_10_-_4-2-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_11_-_4-2-2019_jorge_CnXsWQ3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_12_-_4-2-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_13_-_4-2-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/506/indicacao_14_-_5-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_15_-_6-2-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_16__-_6-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_17_-_8-2-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_18_-_12-2-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_19_-_13-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_20_-_13-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_21_-_13-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/526/indicacao_22_-_14-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_23-14-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/528/indicacao_24_-_14-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_25_-_15-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_26_-_15-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_27_-_15-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_28_-_19-2-2019_alex_JnPIcAr.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_29_-_19-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_30_-_19-2-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_31-_20-2-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_32_-_20-2-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_33-_20-2-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_34_-_21-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_35_-_21-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_36_-_22-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_37_-_22-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_38_-_22-2-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_39_-_22-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_40_-_22-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_41_-_26-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_42_-_26-2-2019_jose_a22atOc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_43_-_26-2-2019_jose_Z7mLPPx.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_44_-_28-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_45_-_6-3-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_46_-6-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_47_-_6-3-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/935/indicacao_48_-_6-_3-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_49_-_8-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_50_-_8-3-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/939/indicacao_51_-_8-3-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_52_-_8-3-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_53_-_12-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_54_-_12-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_55_-_14-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_56_-_14-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_57_-_14-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_58_-_15-3-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/955/indicacao_59_-_14-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_60_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_61_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_62_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/959/indicacao_63_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_64_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_65_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_66_-_15-3-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_67_-_20-3-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_68_-_22-3-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_69_-_22-3-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_70_-_22-3-2019_mauro_yqv4mQO.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_71_-_25-3-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_72_-_27-3-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/indicacao_73_-_5-4-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/indicacao_74_-_5-3-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_75_-_4-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_76-_4-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_77_-_5-3-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_78_-_5-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_79_-_5-4-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_80_-_5-4-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_81_-_10-4-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_82_-_10-4-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_83_-_9-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_84_-_11-4-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_85_-_16-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_86_-_16-4-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_87_-_17-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/indicacao_88_-_17-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_89_-_17-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_90_-_16-4-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_91_-_17-4-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_92_-_17-4-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_93_-_17-4-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_94_-_17-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_95_-_-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_96_-_17-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_97_-_23-4-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_98_-_24-4-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_99_-_18-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_100_-_26-4-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_101_-_26-4-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/indicacao_102_-25-4-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_106_-_26-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_104_-_29-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_105_-_2-5-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_106_-_3-5-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_107_-_2-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_108_-2-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_109_-_8-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_110_-_9-5-2019_geraldo_3MOcgty.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_111_-_16-5-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_112_-_16-5-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_113_-_17-5-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_114_-_21-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/indicacao_115_-_21-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_116_-_22-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_117_-_24-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/indicacao_118_-_24-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_119_-_28-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_120_-_31-5-2019_marly_VnkuqLM.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_121_-_31-5-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_122_-_31-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_123_-_31-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_124_-_31-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_125_-6-6-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_126_-6-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_127_-6-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_128_-6-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_129_-_7-6-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/indicacao_130_-_6-6-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/indicacao_131_-_11-6-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/indicacao_132_-_13-6-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/indicacao_133_-_13-6-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/indicacao_134_-14-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/indicacao_135__-14-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_136_-_14-6-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_137__-14-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_138_-_18-6-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_139_-_26-6-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_140_-_26-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_141_-_28-6-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_142_-_5-7-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_143_-_5-7-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_144_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_145_-_12-7-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/indicacao_146_-_12-7-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_147_-_16-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/indicacao_148_-_23-7-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1243/indicacao_149_-_31-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1244/indicacao__150_-_31-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_151_-_1-8-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_152_-_1-8-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_153_-_2-8-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_154_-_7-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_155_-_7-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_156_-_13-8-2019_marly_4VIt8kX.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_157_-_14-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_158_-_14-8-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1271/indicacao_159_-_20-8-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_160_-_21-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_161_-_21-8-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_162_-_29-8-2019_jose_anesio_e_mauro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_163_-_29-8-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/indicacao_164_-_6-9-2019_wagner_LxS36Fk.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_165_-_12-9-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacao_166_-_12-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_167-18-9-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_168_-_23-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_169_-_26-9-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacao_170_-__26-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_171_-11-10-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_172_-11-10-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_173_-_11-10-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1366/indicacao_174_-15-10-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_175_-15-10-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_176_-_17-10-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_177_-_17-10-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_178_-_17-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_179_-18-10-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_180_-18-10-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_181_-_30-10-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_182_-_30-10-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_183_-_1-11-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1392/indicacao_184_-_1-11-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_185_-_1-11-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_186_-_14-11-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_187_-_14-11-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1404/indicacao_188_-_21-11-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_189_-_6-12-2019_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_190_-_6-12-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_191_-_11-12-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/927/mocao_1_-_26-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/963/mocao_2_-_15-3-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/mocao_3_-_30-4-2019_alex_FH6zcK6.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_4_-_30-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_5_-_6-8-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1291/mocao_6_-_11-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1357/mocao_7_-_9-10-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1368/mocao_8_-_8-11-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1396/parecer_-_proj_resolucao_4_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/467/pdl_1_-_4-2-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/894/pdl_2_-_14-2-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/945/pdl_3_-_19-2-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/965/pdl_4_-_28-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/974/pdl_5_-_8-3-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/pdl_6_-_22-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/987/pdl_7_-_26-3-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/pdl_8_-_27-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/pdl_9_-_29-3-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/pdl_10_-_22-4-2019_mesa_gnkNlqE.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/pdl_11_-_6-5-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/pdl_12_-_3-6-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/pdl_13_-_3-6-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/pdl_14_-_7-6-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/pdl_15_-11-6-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1358/pdl_16_-_11-10-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/520/projeto_de_lei_1_2019e.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/projeto_lei_2_2019e.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/810/projeto_lei_3_2019e.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_lei_4_2019e_lMh5LQH.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/projeto_lei_5_2019e.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_lei_7_2019e_nt5iWHc.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/projeto_lei_8_2019e_UiMeeND.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_lei_9_2019e_4DewoSz.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_lei_11_2019e.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_lei_12_2019e.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_lei_14_2019e.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/projeto_lei_15_2019e.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_lei_16_2019e.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1254/ple172019_VaGeCZg.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_lei_18_2019e_f2PRMna.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/projeto_lei_20_2019e.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/projeto_lei_21_2019e.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/projeto_lei_22_2019e.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1278/projeto_lei_23_2019e.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1287/projeto_lei_24_2019e_Ix3ff8i.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1305/projeto_lei_25_2019e.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1301/proejto_lei_26_2019e.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1304/projeto_lei_27_2019e.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1302/proejto_lei_28_2019e.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1303/projeto_lei_29_2019e.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1317/projeto_lei_30_2019e.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_lei_31_2019e.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1319/projeto_lei_32_2019e.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1365/projeto_lei_33_2019e.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1391/projeto_lei_34_2019e.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_lei_35_2019e.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1412/projeto_lei_36_2019e.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1414/projeto_lei_37_2019e.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/481/pll_1_-_1-2-2019_mesa_L0EcpnJ.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/483/pll_2_-_1-2-2019_mesa_kVFdozx.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/518/pll_3_-_11-2-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/964/pll_4_-_18-3-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/982/pll_5_-_26-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/pll_6_-_2-4-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/pll_7_-_3-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/pll_8_-_10-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/pll_9_-_19-6-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/pll_10_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/pll_11_-_19-7-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/pll_12_-_26-8-2019_mesa_IgkhiR6.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1296/pll_13_-_12-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1386/pll_14_-_31-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1387/pll_15_-_1-11-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_resolucao__01-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_resolucao_2_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_resolucao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/pr_4_-_19-9-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1388/pr_5_-_30-10-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1406/pr_6_-_22-11-2019_ceri_yZhTvSj.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/486/pelom_1_-_4-2-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/488/pelom_2_-_4-2-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/489/pelom_3_-_4-2-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/940/pelom_4_-_11-3-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/941/pelom_5_-_11-3-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/942/pelom_6_-_11-3-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/pelom_7_-_8-4-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/pelom_8_-_8-4-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1320/pelom_9_-_4-10-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_1_-_1o-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_2_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_3_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_4_-_4-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_5_-_4-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_6_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_7_-_4-2-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_8_-_4-2-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/500/requerimento_9_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/501/requerimento_10_-_4-2-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_11_-_4-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_12_-_5-2-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/508/requerimento_13_-_6-2-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_14_-5-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_15_-_11-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_16_-_15-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/684/requerimento_17_-__21-2-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/691/requerimento_18_-__21-2-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_19_-_22-2-2019_mauro_EdJcMuA.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_20_-_22-2-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/931/requerimento_21_-_6-3-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/933/requerimento_22_-_6-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/936/requerimento_23_-_7-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/943/requerimento_24_-_11-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/952/requerimento_25_-_13-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/953/requerimento_26_-_13-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_27_-_20-3-2019__benedito.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/970/requerimento_28_-_22-3-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/971/requerimento_29_-_22-3-2019_mauro_ydWiqfZ.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_30_-_26-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento__31_-_27-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_32_-_1o-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_33_-_2-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_34_-_2-4-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_35_-_2-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_36_-_3-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_37_-_12-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_38-_12-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_39_-_12-4-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_40-_16-4-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_41-_16-4-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_42-_16-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_43-_16-4-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_44_-_22-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_45_-_24-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/requerimento_46_-_2-5-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/requerimento_47_-_10-5-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_48_-_10-5-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_49_-_14-5-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_50_-_15-5-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/requerimento_51_-_17-5-2019_nelson_fdPa6r5.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/requerimento_52_-_21-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_53-_21-5-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/requerimento_54-_22-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/requerimento_55_-_24-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/requerimento_56_-_24-5-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/requerimento_57_-_23-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_58_-_29-5-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_59_-_31-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/requerimento_60_-_31-5-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/requerimento_61_-_3-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/requerimento_62_-_5-6-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/requerimento_63_-_5-6-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_64_-_29-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_65_-10-6-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_66_-10-6-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/requerimento_67_-10-6-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/requerimento_68_-12-6-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/requerimento_69_-12-6-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/requerimento_70_-_11-6-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/requerimento_71_-_14-6-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/requerimento_72_-17-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/requerimento_73_-17-6-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/requerimento_74-17-6-2019_nelson_FOqmshy.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/requerimento_75_-_24-6-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/requerimento_76_-_24-6-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/requerimento_77-_25-6-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/requerimento_78_-_27-6-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/requerimento_79_-26-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/requerimento_80-26-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_81-_4-7-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_82_-_4-7-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_83_-_10-7-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/requerimento_84_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/requerimento_85_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/requerimento_86_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/requerimento_87_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/requerimento_88_-_18-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1246/requerimento_89___-_18-7-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1247/requerimento__90_-_31-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/requerimento__91_-31-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/requerimento_92_-_1-8-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/requerimento_93_-_2-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_94_-_2-8-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_95_-_6-8-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/requerimento_96_-_6-8-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/requerimento_97-_7-8-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_98_-_7-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1262/requerimento_99_-_8-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_100_-_9-8-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_101_-_12-8-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/requerimento_102_-_14-8-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/requerimento_103_-_20-8-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1272/requerimento_104_-_21-8-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/requerimento_105_-_23-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/requerimento_106_-_29-8-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/requerimento__107_-_29-8-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_108_-_30-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_109_-_02-9-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/requerimento_110_-_2-9-2019_daniel_fyNB3m5.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/requerimento_111_-_5-9-2019_alex_vuRcV2e.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1292/requerimento_112_-_12-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/requerimento_113_-_12-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_114_-_11-9-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1298/requerimento_115_-_13-9-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/requerimento_116_-_13-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_117_-_16-9-2019_wagner_FgijAVz.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_118_-_17-9-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1307/requerimento_119_-_17-9-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1308/requerimento_120_-_18-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1309/requerimento_121_-_18-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1310/requerimento_122_-_19-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_123_-_25-9-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_124_-_18-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1322/requerimento_125_-_7-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1323/requerimento_126_-_7-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1356/requerimento_127_-_10-10-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_128_-_11-10-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_129_-_14-10-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1364/requerimento_130_-_147-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1369/requerimento_131_-_15-10-2019_alex_CV6sTQH.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1373/requerimento_132_-_17-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1374/requerimento_133_-_17-10-2019_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1375/requerimento_134_-_17-10-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1378/requerimento_135_-_23-10-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1379/requerimento_136_-_23-10-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1380/requerimento_137_-_23-10-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1381/requerimento_138_-_29-10-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1382/requerimento_139_-_29-10-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1383/requerimento_140_-_31-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1389/requerimento_141_-_1-11-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_142_-_5-11-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_143_-_8-11-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_144_-_11-11-2019_nilza_VPo6OpZ.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1398/requerimento_145_-_13-11-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_146_-_13-11-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_147_-_13-11-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1403/requerimento_148_-_18-11-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1405/requerimento_149_-_21-11-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_150_-_22-11-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1408/requerimento_151-_25-11-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1415/requerimento_152_-_13-12-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/986/s1_pll_3_-_28-3-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/s2_pll_8_-_30-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/946/veto_1_projeto_lei_2_2019l.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_1_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_2_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_3_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/477/indicacao_4_-_4-2-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_5_-_4-2-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_6_-_4-2-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_7_-_4-2-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_8_-_4-2-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_9_-_4-2-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_10_-_4-2-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_11_-_4-2-2019_jorge_CnXsWQ3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/496/indicacao_12_-_4-2-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/497/indicacao_13_-_4-2-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/506/indicacao_14_-_5-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/507/indicacao_15_-_6-2-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_16__-_6-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_17_-_8-2-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_18_-_12-2-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_19_-_13-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_20_-_13-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/524/indicacao_21_-_13-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/526/indicacao_22_-_14-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/527/indicacao_23-14-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/528/indicacao_24_-_14-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/529/indicacao_25_-_15-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/530/indicacao_26_-_15-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_27_-_15-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_28_-_19-2-2019_alex_JnPIcAr.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_29_-_19-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/535/indicacao_30_-_19-2-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_31-_20-2-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_32_-_20-2-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_33-_20-2-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_34_-_21-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_35_-_21-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_36_-_22-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_37_-_22-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_38_-_22-2-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_39_-_22-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_40_-_22-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_41_-_26-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_42_-_26-2-2019_jose_a22atOc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_43_-_26-2-2019_jose_Z7mLPPx.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_44_-_28-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_45_-_6-3-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_46_-6-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_47_-_6-3-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/935/indicacao_48_-_6-_3-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_49_-_8-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_50_-_8-3-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/939/indicacao_51_-_8-3-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_52_-_8-3-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_53_-_12-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_54_-_12-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_55_-_14-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_56_-_14-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_57_-_14-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_58_-_15-3-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/955/indicacao_59_-_14-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_60_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_61_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_62_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/959/indicacao_63_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_64_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_65_-_15-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_66_-_15-3-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_67_-_20-3-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_68_-_22-3-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_69_-_22-3-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_70_-_22-3-2019_mauro_yqv4mQO.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_71_-_25-3-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_72_-_27-3-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/indicacao_73_-_5-4-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/indicacao_74_-_5-3-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_75_-_4-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_76-_4-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_77_-_5-3-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_78_-_5-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_79_-_5-4-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_80_-_5-4-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_81_-_10-4-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_82_-_10-4-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_83_-_9-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_84_-_11-4-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_85_-_16-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_86_-_16-4-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_87_-_17-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/indicacao_88_-_17-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_89_-_17-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_90_-_16-4-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_91_-_17-4-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_92_-_17-4-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_93_-_17-4-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_94_-_17-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_95_-_-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_96_-_17-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_97_-_23-4-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_98_-_24-4-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_99_-_18-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_100_-_26-4-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_101_-_26-4-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/indicacao_102_-25-4-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_106_-_26-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_104_-_29-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_105_-_2-5-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_106_-_3-5-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_107_-_2-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_108_-2-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_109_-_8-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_110_-_9-5-2019_geraldo_3MOcgty.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/indicacao_111_-_16-5-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/indicacao_112_-_16-5-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_113_-_17-5-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/indicacao_114_-_21-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/indicacao_115_-_21-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_116_-_22-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_117_-_24-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/indicacao_118_-_24-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_119_-_28-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_120_-_31-5-2019_marly_VnkuqLM.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_121_-_31-5-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_122_-_31-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_123_-_31-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_124_-_31-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_125_-6-6-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_126_-6-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_127_-6-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_128_-6-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_129_-_7-6-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/indicacao_130_-_6-6-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/indicacao_131_-_11-6-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/indicacao_132_-_13-6-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/indicacao_133_-_13-6-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/indicacao_134_-14-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/indicacao_135__-14-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_136_-_14-6-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_137__-14-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_138_-_18-6-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_139_-_26-6-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_140_-_26-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_141_-_28-6-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_142_-_5-7-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_143_-_5-7-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_144_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_145_-_12-7-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/indicacao_146_-_12-7-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_147_-_16-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/indicacao_148_-_23-7-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1243/indicacao_149_-_31-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1244/indicacao__150_-_31-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_151_-_1-8-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_152_-_1-8-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_153_-_2-8-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/indicacao_154_-_7-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/indicacao_155_-_7-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_156_-_13-8-2019_marly_4VIt8kX.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_157_-_14-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_158_-_14-8-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1271/indicacao_159_-_20-8-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_160_-_21-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_161_-_21-8-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_162_-_29-8-2019_jose_anesio_e_mauro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_163_-_29-8-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/indicacao_164_-_6-9-2019_wagner_LxS36Fk.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_165_-_12-9-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacao_166_-_12-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_167-18-9-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_168_-_23-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_169_-_26-9-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacao_170_-__26-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_171_-11-10-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_172_-11-10-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1362/indicacao_173_-_11-10-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1366/indicacao_174_-15-10-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_175_-15-10-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1370/indicacao_176_-_17-10-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1371/indicacao_177_-_17-10-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1372/indicacao_178_-_17-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_179_-18-10-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_180_-18-10-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_181_-_30-10-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_182_-_30-10-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_183_-_1-11-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1392/indicacao_184_-_1-11-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_185_-_1-11-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1401/indicacao_186_-_14-11-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1402/indicacao_187_-_14-11-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1404/indicacao_188_-_21-11-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_189_-_6-12-2019_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_190_-_6-12-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_191_-_11-12-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/927/mocao_1_-_26-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/963/mocao_2_-_15-3-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/mocao_3_-_30-4-2019_alex_FH6zcK6.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_4_-_30-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_5_-_6-8-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1291/mocao_6_-_11-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1357/mocao_7_-_9-10-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1368/mocao_8_-_8-11-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1396/parecer_-_proj_resolucao_4_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/467/pdl_1_-_4-2-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/894/pdl_2_-_14-2-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/945/pdl_3_-_19-2-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/965/pdl_4_-_28-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/974/pdl_5_-_8-3-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/pdl_6_-_22-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/987/pdl_7_-_26-3-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/pdl_8_-_27-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/pdl_9_-_29-3-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/pdl_10_-_22-4-2019_mesa_gnkNlqE.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/pdl_11_-_6-5-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/pdl_12_-_3-6-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/pdl_13_-_3-6-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/pdl_14_-_7-6-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/pdl_15_-11-6-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1358/pdl_16_-_11-10-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/520/projeto_de_lei_1_2019e.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/projeto_lei_2_2019e.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/810/projeto_lei_3_2019e.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/projeto_lei_4_2019e_lMh5LQH.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/projeto_lei_5_2019e.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_lei_7_2019e_nt5iWHc.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/projeto_lei_8_2019e_UiMeeND.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_lei_9_2019e_4DewoSz.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_lei_11_2019e.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_lei_12_2019e.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/projeto_lei_14_2019e.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/projeto_lei_15_2019e.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_lei_16_2019e.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1254/ple172019_VaGeCZg.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_lei_18_2019e_f2PRMna.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/projeto_lei_20_2019e.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/projeto_lei_21_2019e.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/projeto_lei_22_2019e.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1278/projeto_lei_23_2019e.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1287/projeto_lei_24_2019e_Ix3ff8i.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1305/projeto_lei_25_2019e.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1301/proejto_lei_26_2019e.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1304/projeto_lei_27_2019e.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1302/proejto_lei_28_2019e.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1303/projeto_lei_29_2019e.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1317/projeto_lei_30_2019e.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_lei_31_2019e.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1319/projeto_lei_32_2019e.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1365/projeto_lei_33_2019e.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1391/projeto_lei_34_2019e.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1409/projeto_lei_35_2019e.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1412/projeto_lei_36_2019e.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1414/projeto_lei_37_2019e.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/481/pll_1_-_1-2-2019_mesa_L0EcpnJ.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/483/pll_2_-_1-2-2019_mesa_kVFdozx.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/518/pll_3_-_11-2-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/964/pll_4_-_18-3-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/982/pll_5_-_26-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/pll_6_-_2-4-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/pll_7_-_3-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/pll_8_-_10-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/pll_9_-_19-6-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/pll_10_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/pll_11_-_19-7-2019_benedito.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/pll_12_-_26-8-2019_mesa_IgkhiR6.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1296/pll_13_-_12-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1386/pll_14_-_31-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1387/pll_15_-_1-11-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_resolucao__01-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/projeto_resolucao_2_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/projeto_de_resolucao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/pr_4_-_19-9-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1388/pr_5_-_30-10-2019_mesa.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1406/pr_6_-_22-11-2019_ceri_yZhTvSj.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/486/pelom_1_-_4-2-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/488/pelom_2_-_4-2-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/489/pelom_3_-_4-2-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/940/pelom_4_-_11-3-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/941/pelom_5_-_11-3-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/942/pelom_6_-_11-3-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/pelom_7_-_8-4-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/pelom_8_-_8-4-2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1320/pelom_9_-_4-10-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_1_-_1o-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_2_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_3_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_4_-_4-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_5_-_4-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_6_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_7_-_4-2-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_8_-_4-2-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/500/requerimento_9_-_4-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/501/requerimento_10_-_4-2-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_11_-_4-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_12_-_5-2-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/508/requerimento_13_-_6-2-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_14_-5-2-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_15_-_11-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_16_-_15-2-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/684/requerimento_17_-__21-2-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/691/requerimento_18_-__21-2-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_19_-_22-2-2019_mauro_EdJcMuA.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_20_-_22-2-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/931/requerimento_21_-_6-3-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/933/requerimento_22_-_6-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/936/requerimento_23_-_7-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/943/requerimento_24_-_11-3-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/952/requerimento_25_-_13-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/953/requerimento_26_-_13-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_27_-_20-3-2019__benedito.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/970/requerimento_28_-_22-3-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/971/requerimento_29_-_22-3-2019_mauro_ydWiqfZ.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_30_-_26-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento__31_-_27-3-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_32_-_1o-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_33_-_2-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_34_-_2-4-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_35_-_2-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_36_-_3-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_37_-_12-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_38-_12-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_39_-_12-4-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_40-_16-4-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_41-_16-4-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_42-_16-4-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_43-_16-4-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_44_-_22-4-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_45_-_24-4-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/requerimento_46_-_2-5-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/requerimento_47_-_10-5-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_48_-_10-5-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_49_-_14-5-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_50_-_15-5-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/requerimento_51_-_17-5-2019_nelson_fdPa6r5.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/requerimento_52_-_21-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_53-_21-5-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/requerimento_54-_22-5-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/requerimento_55_-_24-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/requerimento_56_-_24-5-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/requerimento_57_-_23-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_58_-_29-5-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_59_-_31-5-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/requerimento_60_-_31-5-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/requerimento_61_-_3-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/requerimento_62_-_5-6-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/requerimento_63_-_5-6-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_64_-_29-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_65_-10-6-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_66_-10-6-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/requerimento_67_-10-6-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/requerimento_68_-12-6-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/requerimento_69_-12-6-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/requerimento_70_-_11-6-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/requerimento_71_-_14-6-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/requerimento_72_-17-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/requerimento_73_-17-6-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/requerimento_74-17-6-2019_nelson_FOqmshy.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/requerimento_75_-_24-6-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/requerimento_76_-_24-6-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/requerimento_77-_25-6-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/requerimento_78_-_27-6-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/requerimento_79_-26-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/requerimento_80-26-6-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_81-_4-7-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_82_-_4-7-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_83_-_10-7-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/requerimento_84_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/requerimento_85_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/requerimento_86_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/requerimento_87_-_12-7-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/requerimento_88_-_18-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1246/requerimento_89___-_18-7-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1247/requerimento__90_-_31-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/requerimento__91_-31-7-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/requerimento_92_-_1-8-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/requerimento_93_-_2-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_94_-_2-8-2019_marly.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_95_-_6-8-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/requerimento_96_-_6-8-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/requerimento_97-_7-8-2019_nilza.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_98_-_7-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1262/requerimento_99_-_8-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_100_-_9-8-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_101_-_12-8-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/requerimento_102_-_14-8-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/requerimento_103_-_20-8-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1272/requerimento_104_-_21-8-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/requerimento_105_-_23-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/requerimento_106_-_29-8-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/requerimento__107_-_29-8-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_108_-_30-8-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_109_-_02-9-2019_jose.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/requerimento_110_-_2-9-2019_daniel_fyNB3m5.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/requerimento_111_-_5-9-2019_alex_vuRcV2e.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1292/requerimento_112_-_12-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/requerimento_113_-_12-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_114_-_11-9-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1298/requerimento_115_-_13-9-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/requerimento_116_-_13-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_117_-_16-9-2019_wagner_FgijAVz.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_118_-_17-9-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1307/requerimento_119_-_17-9-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1308/requerimento_120_-_18-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1309/requerimento_121_-_18-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1310/requerimento_122_-_19-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_123_-_25-9-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_124_-_18-9-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1322/requerimento_125_-_7-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1323/requerimento_126_-_7-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1356/requerimento_127_-_10-10-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_128_-_11-10-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_129_-_14-10-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1364/requerimento_130_-_147-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1369/requerimento_131_-_15-10-2019_alex_CV6sTQH.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1373/requerimento_132_-_17-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1374/requerimento_133_-_17-10-2019_jose_anesio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1375/requerimento_134_-_17-10-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1378/requerimento_135_-_23-10-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1379/requerimento_136_-_23-10-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1380/requerimento_137_-_23-10-2019_wagner.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1381/requerimento_138_-_29-10-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1382/requerimento_139_-_29-10-2019_geraldo.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1383/requerimento_140_-_31-10-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1389/requerimento_141_-_1-11-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_142_-_5-11-2019_jorge.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_143_-_8-11-2019_alex.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_144_-_11-11-2019_nilza_VPo6OpZ.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1398/requerimento_145_-_13-11-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_146_-_13-11-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_147_-_13-11-2019_adelcio.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1403/requerimento_148_-_18-11-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1405/requerimento_149_-_21-11-2019_samuel.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_150_-_22-11-2019_mauro.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1408/requerimento_151-_25-11-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1415/requerimento_152_-_13-12-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/986/s1_pll_3_-_28-3-2019_daniel.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/s2_pll_8_-_30-5-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2019/946/veto_1_projeto_lei_2_2019l.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H435"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>