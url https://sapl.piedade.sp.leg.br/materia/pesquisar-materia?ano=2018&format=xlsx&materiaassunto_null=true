--- v0 (2026-01-14)
+++ v1 (2026-04-13)
@@ -54,4335 +54,4335 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/127/emenda-1-projetolei-4-2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/127/emenda-1-projetolei-4-2018e.pdf</t>
   </si>
   <si>
     <t>Suprime o inciso V, do art. 3º</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/128/emenda-2-projetolei-4-2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/128/emenda-2-projetolei-4-2018e.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 4º</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Samuel de Oliveira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/1/indica-o-001-02-01-2018-samuel-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/1/indica-o-001-02-01-2018-samuel-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que liga o Bairro Três Coqueiros ao Bairro Fazendinha</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/2/indica-o-002-02-01-2018-samuel-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/2/indica-o-002-02-01-2018-samuel-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que liga a Rodovia SP-79 ao Bairro Três Coqueiros</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/3/indica-o-003-15-01-2018-jos-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/3/indica-o-003-15-01-2018-jos-.odt</t>
   </si>
   <si>
     <t>“Indica a limpeza da passagem das águas pluviais da estrada municipal PDD-020.”</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Benedito Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/4/indica-o-004-15-01-2018-benedito-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/4/indica-o-004-15-01-2018-benedito-.odt</t>
   </si>
   <si>
     <t>“Indica a manutenção da Estrada Municipal Nei Tessari, no Bairro do Funil.”</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/5/indica-o-005-12-01-2018-samuel-.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/5/indica-o-005-12-01-2018-samuel-.doc</t>
   </si>
   <si>
     <t>Indica a manutenção das pontes do bairro do Piraporão</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/6/indica-o-006-12-01-2018-samuel-.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/6/indica-o-006-12-01-2018-samuel-.doc</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do bairro dos Buenos</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jorge de Souza Biscaia Júnior</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/7/indicacao_7_-_17-01-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/7/indicacao_7_-_17-01-2018_jorge.docx</t>
   </si>
   <si>
     <t>Indica a manutenção (nivelar e cascalhar), a travessa da Rua Ovídio Dias de Moraes, na vila Moraes</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/8/indicacao_8_-_17-01-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/8/indicacao_8_-_17-01-2018_jorge.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Eugênio Mendes, na Vila Moraes</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/9/indica-o-009-17-01-2018-jorge-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/9/indica-o-009-17-01-2018-jorge-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção (“Tapa buracos”), na estrada municipal Messias Godinho Sobrinho, sentido ao Bairro das Furnas</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-010-11-01-2018-alex-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-010-11-01-2018-alex-.odt</t>
   </si>
   <si>
     <t>Indica a limpeza da tubulação da Rua João José Neme, no Bairro Butuca</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o-011-11-01-2018-alex-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o-011-11-01-2018-alex-.odt</t>
   </si>
   <si>
     <t>Indica a realização de um estudo para reforma na praça próximo ao Terminal Rodoviário</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o-012-11-01-2018-alex-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o-012-11-01-2018-alex-.odt</t>
   </si>
   <si>
     <t>Indica a implantação de faixas de pedestres elevadas no perímetro urbano</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Alex P. da Silva, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o-013-11-01-2018-alex-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o-013-11-01-2018-alex-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção da via principal do Bairro Vieirinhas</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o-014-23-01-2018-jorge-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o-014-23-01-2018-jorge-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção e um estudo para implantação de rede coletora de águas pluviais na Rua das Hortências, no Loteamento Horizonte Verde</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o-015-31-01-2018-jorge-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o-015-31-01-2018-jorge-.docx</t>
   </si>
   <si>
     <t>Reitera a indicação nº 162, de 24 de março de 2017, de manutenção do vestiário do campo de futebol da Vila Moraes</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o-016-31-01-2018-jorge-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o-016-31-01-2018-jorge-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção ao campo de futebol da Vila Moraes</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o-017-31-01-2018-jorge-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o-017-31-01-2018-jorge-.docx</t>
   </si>
   <si>
     <t>Indica a colocação de TVS em todas as USB (Unidades Básicas de Saúde) do nosso município</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o-018-31-01-2018-jorge-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o-018-31-01-2018-jorge-.docx</t>
   </si>
   <si>
     <t>Indica instalação de dois abrigos de ônibus na Rodovia Padre Guilherme Howell (SP-79)</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Geraldo Amâncio Vieira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/19/indica-o-019-02-02-2018-geraldo-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/19/indica-o-019-02-02-2018-geraldo-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Dr.  Armando Salles de Oliveira e Rua Antônio Amâncio Vieira, bairro da Vila Amâncio</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o-020-02-02-2018-jorge-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o-020-02-02-2018-jorge-.docx</t>
   </si>
   <si>
     <t>Indica a colocação de lombada na Rua Chosako Nohama, no Parque da Torre</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o-021-02-02-2018-jorge-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o-021-02-02-2018-jorge-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Chosato Nohama – Parque da Torre</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/</t>
+    <t>http://sapl.piedade.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Antônio Amâncio Vieira, na Vila Amâncio</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/23/indica-o-023-06-02-2018-marly-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/23/indica-o-023-06-02-2018-marly-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas do Bairro do Rosário</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/24/indica-o-024-06-02-2018-marly-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/24/indica-o-024-06-02-2018-marly-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do bairro dos Ortizes</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Daniel Dias de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o-025-06-02-2018-daniel-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o-025-06-02-2018-daniel-.odt</t>
   </si>
   <si>
     <t>Indica a limpeza e a manutenção da Praça Raul Antão Pereira, localizada na Vila Olinda</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o-026-01-02-2018-samuel-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o-026-01-02-2018-samuel-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro Piratuba</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/27/indica-o-027-14-02-2018-jos-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/27/indica-o-027-14-02-2018-jos-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso ao Bairro Gurgel (PDD-256) até o Bairro Vieirinha (PDD-030)</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/28/indica-o-028-14-02-2018-jos-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/28/indica-o-028-14-02-2018-jos-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas municipais de acesso ao Bairro Piraporinha e à Comunidade São Benedito (PDD-455)</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o-029-15-02-2018-jos-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o-029-15-02-2018-jos-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Gurgel</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/30/indica-o-030-15-02-2018-jos-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/30/indica-o-030-15-02-2018-jos-.odt</t>
   </si>
   <si>
     <t>Indica a instalação de abrigo para ponto de ônibus nos bairros Gurgel e Piraporinha</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/31/indica-o-031-16-02-2018-mauro-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/31/indica-o-031-16-02-2018-mauro-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas no Bairro dos Leites</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/32/indica-o-032-16-02-2018-geraldo-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/32/indica-o-032-16-02-2018-geraldo-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção “Tapa buracos”, ou recapeamento, na Rua Nelson da Silva – Vila Quintino</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o-033-16-02-2018-geraldo-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o-033-16-02-2018-geraldo-.docx</t>
   </si>
   <si>
     <t>Indica a colocação de duas lombadas na estrada do Bairro dos Garcias</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o-034-16-02-2018-benedito-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o-034-16-02-2018-benedito-.odt</t>
   </si>
   <si>
     <t>Indica a sinalização de trânsito em trecho próximo ao Lar São Vicente de Paulo</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o-035-16-02-2018-benedito-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o-035-16-02-2018-benedito-.odt</t>
   </si>
   <si>
     <t>Indica a recuperação da Avenida Anísio Soares da Silva, no Bairro Jurupará</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o-036-16-02-2018-benedito-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o-036-16-02-2018-benedito-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção de trecho com erosão na Estrada dos Lavradores</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o-037-16-02-2018-jose-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o-037-16-02-2018-jose-.docx</t>
   </si>
   <si>
     <t>Indica a reforma de ponte entre a Avenida Tancredo Neves a Rua Aurélio Amaral Santos, no Bairro dos Cotianos</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/47/indica-o-038-19-02-2018-benedito-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/47/indica-o-038-19-02-2018-benedito-.docx</t>
   </si>
   <si>
     <t>Indica a colocação de um contêiner de lixo, no bairro Sarapuí dos Antunes</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o-039-20-02-2018-nelson-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o-039-20-02-2018-nelson-.docx</t>
   </si>
   <si>
     <t>Indica a instalação de uma (torre de telecomunicação) da telefônica Vivo, nos bairros: Godinhos, Piraporinha e Gurgel</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o-040-23-02-2018-benedito-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o-040-23-02-2018-benedito-.docx</t>
   </si>
   <si>
     <t>Indica a colocação de um contêiner de lixo na entrada do bairro da Serra</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o-041-23-02-2018-benedito-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o-041-23-02-2018-benedito-.odt</t>
   </si>
   <si>
     <t>Indica melhorias em estrada vicinal no Bairro Roseira</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao-042-23-02-2018-jos-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao-042-23-02-2018-jos-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso à PDD-460 no início ao Bairro Piraporinha até o Bairro Ortizes</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao-043-23-02-2018-jos-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao-043-23-02-2018-jos-.docx</t>
   </si>
   <si>
     <t>Indica a continuação do recapeamento na Rua João Vieira Ribeiro – Vila Quintino</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao-044-23-02-2018-jos-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao-044-23-02-2018-jos-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção (passar a roçadeira) no acostamento da Estrada dos Lavradores</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o-045-23-02-2018-mauro-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o-045-23-02-2018-mauro-.odt</t>
   </si>
   <si>
     <t>Indica estudo para implantação da Zona Azul nas ruas que especifica</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o-046-28-02-2018-geraldo-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o-046-28-02-2018-geraldo-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção na Rua Delfino Ferreira de Campos, Bairro dos Butuca</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/59/indica-o-047-28-02-2018-geraldo-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/59/indica-o-047-28-02-2018-geraldo-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada principal do Bairro dos Garcias sentido ao Bairro do Piratuba</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/60/indicacao-048-01-03-2018-nelson-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/60/indicacao-048-01-03-2018-nelson-.docx</t>
   </si>
   <si>
     <t>Indica estudo para instalação de uma Pista de Caminhada em torno do Bairro da Vila Moraes</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Adélcio Vieira de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/61/indica-o-049-01-03-2018-ad-lcio-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/61/indica-o-049-01-03-2018-ad-lcio-.docx</t>
   </si>
   <si>
     <t>Indica melhorias no Bairro Miguel Russo</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/62/indica-o-050-02-03-2018-geraldo-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/62/indica-o-050-02-03-2018-geraldo-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o Bairro Ciriaco à Vila Moraes</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/74/indica-o-051-08-03-2018-marly-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/74/indica-o-051-08-03-2018-marly-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas no Bairro Sarapuí dos Luz</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o-052-09-03-2018-marly-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o-052-09-03-2018-marly-.odt</t>
   </si>
   <si>
     <t>Solicita a instalação de mais ventiladores, e/ou estudos sobre a viabilidade de instalação de ar condicionado no velório municipal</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/76/indica-o-053-09-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/76/indica-o-053-09-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada do Bairro do Ciriaco de Baixo</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/77/indica-o-054-09-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/77/indica-o-054-09-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/78/indica-o-055-09-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/78/indica-o-055-09-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica estudo para colocação de tubos na Rua 11 do Bairro Ciriaco</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/79/indica-o-056-09-03-2018-jos-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/79/indica-o-056-09-03-2018-jos-.docx</t>
   </si>
   <si>
     <t>Indica um estudo para desassoreamento do Rio Pirapora no Bairro dos Godinhos</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o-057-14-03-2018-daniel-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o-057-14-03-2018-daniel-.odt</t>
   </si>
   <si>
     <t>Indica o reparo das luminárias da Vila Moraes e Vila Nova</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o-058-14-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o-058-14-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a recuperação da travessa da Rua Itapetininga, no Bairro Jurupará</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o-059-14-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o-059-14-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica melhorias no Conjunto Habitacional Airton Senna</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/83/indica-o-060-13-03-2018-benedito-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/83/indica-o-060-13-03-2018-benedito-.docx</t>
   </si>
   <si>
     <t>Indica a recuperação da Estrada Antônio Santi Vichi, bairro dos Leites</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o-061-15-03-2018-benedito-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o-061-15-03-2018-benedito-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o Bairro Douradinho ao Bairro da Serra</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/85/indica-o-062-16-03-2018-geraldo-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/85/indica-o-062-16-03-2018-geraldo-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso à Capela de São Roque no Bairro do Rosário</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/87/indica-o-063-19-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/87/indica-o-063-19-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica estudo para implantação de um horário de ônibus para atender a escola ETEC.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/88/indica-o-064-19-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/88/indica-o-064-19-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a colocação de Boca de Lobo no bairro dos Godinhos</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/89/indica-o-065-15-03-2018-alex-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/89/indica-o-065-15-03-2018-alex-.odt</t>
   </si>
   <si>
     <t>Indica a instalação de pontos com internet gratuita em nosso município</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/90/indica-o-066-21-03-2018-geraldo-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/90/indica-o-066-21-03-2018-geraldo-.odt</t>
   </si>
   <si>
     <t>Indica a limpeza das margens da Estrada Municipal Carolina Paes Granjeiro</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/91/indica-o-067-23-03-2018-jos-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/91/indica-o-067-23-03-2018-jos-.odt</t>
   </si>
   <si>
     <t>Indica um estudo para a contratação de médicos na Unidade Básica de Sáude do Bairro dos Godinhos</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o-068-21-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o-068-21-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica estudo para implantação de iluminação e coleta de lixo no Bairro Horizonte Verde</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/93/indica-o-069-21-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/93/indica-o-069-21-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção no Bairro Horizontes Verde</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/94/indica-o-070-21-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/94/indica-o-070-21-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada do bairro Ribeirão Grande</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/95/indica-o-071-28-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/95/indica-o-071-28-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção em estrada do Bairro da Boa Vista</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indica-o-072-28-03-2018-mauro-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indica-o-072-28-03-2018-mauro-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção de ruas no Bairro dos Godinhos</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indica-o-073-28-03-2018-mauro-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indica-o-073-28-03-2018-mauro-.odt</t>
   </si>
   <si>
     <t>Indica a substituição de ponte por linha de tubos no Bairros dos Pires</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indica-o-074-29-03-2018-samuel-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indica-o-074-29-03-2018-samuel-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do bairro do Buenos até o bairro do Funil</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o-075-28-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o-075-28-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada do Bairro Miguel Russo</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/100/indica-o-076-28-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/100/indica-o-076-28-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Eurico Vieira Cardoso</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/101/indica-o-077-29-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/101/indica-o-077-29-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção na entrada do km 114 sentido Piedade/Sorocaba</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/116/indica-o-078-03-04-2018-nelson-.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/116/indica-o-078-03-04-2018-nelson-.doc</t>
   </si>
   <si>
     <t>Indica a realização de convênio com Secretaria de Segurança Pública do Estado de São Paulo objetivando a colaboração integrada em áreas de interesse comum</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/117/indica-o-079-04-04-2018-mauro-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/117/indica-o-079-04-04-2018-mauro-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção (limpeza de tubos), no bairro Caetezal de Cima</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/118/indica-o-080-04-04-2018-samuel-.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/118/indica-o-080-04-04-2018-samuel-.doc</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada do bairro dos Leites</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Benedito Alves dos Santos, Jorge de Souza Biscaia Júnior</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/119/indica-o-081-05-04-2018-benedito-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/119/indica-o-081-05-04-2018-benedito-.docx</t>
   </si>
   <si>
     <t>Indica a recuperação da Estrada do bairro dos Oliveiras até as Furnas, com recapeamento</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/120/indica-o-082-06-04-2018-marly-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/120/indica-o-082-06-04-2018-marly-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro dos Torres</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o-083-10-04-2018-benedito-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o-083-10-04-2018-benedito-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que liga o Bairro Ciriaco à Rodovia SP-79</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/135/indica-o-084-10-04-2018-jos-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/135/indica-o-084-10-04-2018-jos-.odt</t>
   </si>
   <si>
     <t>Indica a instalação de contêiner na PDD-040, no Bairro das Furnas</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/136/indica-o-085-10-04-2018-jos-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/136/indica-o-085-10-04-2018-jos-.odt</t>
   </si>
   <si>
     <t>Indica a sinalização de ruas no Bairro Bom Pastor</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/137/indica-o-086-12-04-2018-alex-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/137/indica-o-086-12-04-2018-alex-.odt</t>
   </si>
   <si>
     <t>Indica a instalação de contêiner na divisa entre o Bairro Caetezal e o Bairro Sarapuí dos Godinhos</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/138/indica-o-087-12-04-2018-alex-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/138/indica-o-087-12-04-2018-alex-.odt</t>
   </si>
   <si>
     <t>Indica a poda de árvore na Rua Eurico Vieira Cardoso</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/139/indica-o-088-11-04-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/139/indica-o-088-11-04-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica manutenção na estrada municipal do bairro do Soares</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/140/indica-o-089-11-04-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/140/indica-o-089-11-04-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica estudo para colocação de lombadas nas Ruas Capitão Moraes e Jacob Hess</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/141/indica-o-090-13-04-2018-samuel-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/141/indica-o-090-13-04-2018-samuel-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro do Sarapuí de Cima</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/142/indica-o-091-13-04-2018-samuel-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/142/indica-o-091-13-04-2018-samuel-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga os bairros do Sarapuí de Cima aos Torres.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao-092-12-04-2018-jos-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao-092-12-04-2018-jos-.docx</t>
   </si>
   <si>
     <t>Indica estudo para colocação de lombada na Avenida Antônio Leite de Oliveira.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/144/indica-o-093-16-04-2018-benedito-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/144/indica-o-093-16-04-2018-benedito-.odt</t>
   </si>
   <si>
     <t>Indica a extensão da rede de energia elétrica no Bairro Alto de Piedade.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao-094-17-04-2018-jos-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao-094-17-04-2018-jos-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso aos bairros Furnas e Furninha.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/146/indica-o-095-18-04-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/146/indica-o-095-18-04-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a colocação de tubos de concreto ou meia canas, no loteamento “Horizonte Verde de Piedade”</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/147/indica-o-096-18-04-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/147/indica-o-096-18-04-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a colocação de iluminação pública no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/148/anexo-1-indicacao-n-97-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/148/anexo-1-indicacao-n-97-2018.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de iluminação pública no Bairro do Caetezal do meio.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/149/indica-o-098-18-04-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/149/indica-o-098-18-04-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do Bairro dos Corrêas.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/150/indica-o-099-19-04-2018-jose-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/150/indica-o-099-19-04-2018-jose-.docx</t>
   </si>
   <si>
     <t>Indica a limpeza no Parque Ecológico “Collemar de Miranda Botto”.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/151/indica-o-100-19-04-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/151/indica-o-100-19-04-2018-alex-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção nas Ruas do Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/152/indica-o-101-20-04-2018-mauro-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/152/indica-o-101-20-04-2018-mauro-.odt</t>
   </si>
   <si>
     <t>Indica a manutenção de via no Bairro do Piraporinha.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/153/indica-o-102-20-04-2018-mauro-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/153/indica-o-102-20-04-2018-mauro-.odt</t>
   </si>
   <si>
     <t>Indica a substituição de ponte por linha de tubos no Bairros dos Oliveiras.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/154/indica-o-103-19-04-2018-nelson-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/154/indica-o-103-19-04-2018-nelson-.docx</t>
   </si>
   <si>
     <t>Indica estudos para reconstrução de uma casa na Rua Pilar do Sul, nº 55, por meio do Fundo Social.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/164/indica-o-104-20-04-2018-jos-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/164/indica-o-104-20-04-2018-jos-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção nas estadas da (PDD-128) que liga os Bairros Gurgel, Pires e Soares</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/165/indica-o-105-26-04-2018-nelson-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/165/indica-o-105-26-04-2018-nelson-.odt</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner na Rua José Lemes da Silva, no Bairro Butuca.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/166/indica-o-106-04-05-2018-jos-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/166/indica-o-106-04-05-2018-jos-.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso à PDD-225, com início ao Bairro Piraporão até a divisa do município de Salto de Pirapora.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_107_-_07-05-2018_benedito.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_107_-_07-05-2018_benedito.odt</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner na PDD-151, no Bairro da Liberdade.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_108_-_07-05-2018_benedito.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_108_-_07-05-2018_benedito.odt</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner no Bairro Douradinho, no km 123 da Rodovia SP-250</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_109_-_07-05-2018_benedito.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_109_-_07-05-2018_benedito.odt</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada PDD-477</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_110_-_09-05-2018_samuel.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_110_-_09-05-2018_samuel.doc</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga os bairros dos Leites aos Buenos</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_111_-_11-05-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_111_-_11-05-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada próximo a pista de caminhada Vila Nova</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_112_-_11-05-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_112_-_11-05-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no bairro Sarapuí dos Torres</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_113_-_11-05-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_113_-_11-05-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a recolocação de ponte entre a Rua Aurélio Amaral Santos e Avenida Tancredo Neves</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_114_-_11-05-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_114_-_11-05-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner na Rua Delfino Ferreira de Campos nº 320, no Bairro Butuca</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_115_-_18-05-2018_jose.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_115_-_18-05-2018_jose.odt</t>
   </si>
   <si>
     <t>Indica a realização de ‘tapa-buracos’ na Rua Quintino de Campos</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_116_-_25-05-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_116_-_25-05-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Eugênio Falco da Paixão, Vila Maria</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_117_-_25-05-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_117_-_25-05-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a doação de material de construção conforme a lei 3686 de 8 de março de 2006</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_118_-_23-05-2018_marly.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_118_-_23-05-2018_marly.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de correção no asfalto da Rua Aurélio Amaral</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_119_-_25-05-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_119_-_25-05-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua próximo ao CRAS do Bairro dos Pintos</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Benedito Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_120_-_25-05-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_120_-_25-05-2018_jose.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso à PDD-070 que liga a PDD -366 que liga o bairro Buenos a Vila Ré</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_121_-25-05-2018__jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_121_-25-05-2018__jose.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso à PDD-366 que liga o bairro dos Leites ao bairro dos Buenos</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_122_-_29-05-2018_jorge.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_122_-_29-05-2018_jorge.odt</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do barracão Laureano Pires</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Jorge de Souza Biscaia Júnior, Samuel de Oliveira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_123_-_29-05-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_123_-_29-05-2018_jorge.docx</t>
   </si>
   <si>
     <t>Indica a colocação de uma lombada na estrada da Vila Élvio, sentido bairro Batata Doce</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Jorge de Souza Biscaia Júnior</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_124_-_29-05-2018_jose.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_124_-_29-05-2018_jose.odt</t>
   </si>
   <si>
     <t>Indica a manutenção nas ruas José Carlos Rolim, Edgar Pisk e as demais próximas dessas ruas, na Vila Nova na Vila Moraes</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_125_-_29-05-2018_jorge.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_125_-_29-05-2018_jorge.odt</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada velha da Vila Moraes, sentindo Vila Nova</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_126_-_29-05-2018_adelcio.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_126_-_29-05-2018_adelcio.odt</t>
   </si>
   <si>
     <t>Indica a poda de vegetação no Bairro Caetezal de Baixo</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_127_2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_127_2018.pdf</t>
   </si>
   <si>
     <t>Indica o asfaltamento da rua Benedito Augusto de Oliveira, no Vila Garcia</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_128_-_30-5-2018_samuel.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_128_-_30-5-2018_samuel.odt</t>
   </si>
   <si>
     <t>Indica o recapeamento asfáltico das ruas do loteamento Jardim Sinibaldy</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Benedito Alves dos Santos, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_129_-_30-5-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_129_-_30-5-2018_benedito.docx</t>
   </si>
   <si>
     <t>Indica a colocação de um contêiner de lixo, na Rua João Vieira Ribeiro, no Conjunto Habitacional Marino Godinho</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_130_-_30-6-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_130_-_30-6-2018_benedito.docx</t>
   </si>
   <si>
     <t>Indica a colocação de um contêiner de lixo e fazer aterro no córrego, da Vila Nova, próximo ao sitio Cajebra</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_131_-_06-06-2018_mauro.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_131_-_06-06-2018_mauro.docx</t>
   </si>
   <si>
     <t>Indica a substituição de ponte por linha de tubos no Bairro dos Pires</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/230/indicacao_132_-_06-06-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/230/indicacao_132_-_06-06-2018_benedito.docx</t>
   </si>
   <si>
     <t>Indica a construção de uma lombada na rua José Leite de Oliveira, no Bairro Butuca</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_133_-_06-06-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_133_-_06-06-2018_benedito.docx</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner na rua José Leite de Oliveira, no Bairro Butuca</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Indica a manutenção de recapeamento na Rua Capitão Moraes</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_135_-_8-6-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_135_-_8-6-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica que seja substituída as lombadas por faixa elevadas</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_136_-_11-06-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_136_-_11-06-2018_benedito.docx</t>
   </si>
   <si>
     <t>Indica a colocação de tubos e obras de aterro, na estrada municipal do Bairro Douradinho</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_137_-_12-06-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_137_-_12-06-2018_jose.docx</t>
   </si>
   <si>
     <t>Indica a instalação de dois contêineres próximo à Igreja Católica e ao Campo de Futebol, no Bairro Bateia de baixo</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_138-_13-6-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_138-_13-6-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica um estudo para instalação de iluminação pública na (PDD-277) estrada de acesso ao bairro dos Prestes, Sarapui dos Godinho até Sarapui dos Soares</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_139_-_13-06-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_139_-_13-06-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e cascalhar) da Estrada Municipal dos Ortizes, km 95, sentido Cachoeirinha</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_140_-_14-06-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_140_-_14-06-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a limpeza do riacho e dos tubos na estrada municipal Capela Santa Rita</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_141_-_14-06-2018_marly.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_141_-_14-06-2018_marly.docx</t>
   </si>
   <si>
     <t>Indica a instalação de mais um contêiner de lixo, no Bairro dos Godinhos</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Wagner Takeshi Yoshizako</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_142_-_15-06-2018_wagner.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_142_-_15-06-2018_wagner.docx</t>
   </si>
   <si>
     <t>Indica estudo no sentido de melhorar o fluxo de veículos na Rua Benjamin Constant</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_143_-_15-06-2018_samuel.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_143_-_15-06-2018_samuel.doc</t>
   </si>
   <si>
     <t>Indica colocação de lombada na avenida Jacob Hess no Bairro dos Cotianos</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_144-_21-06-2018_marly.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_144-_21-06-2018_marly.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de ruas no bairro dos Godinhos</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_145__19-06-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_145__19-06-2018_jorge.docx</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner para lixo, no Loteamento do Seme, no Alto da Liberdade</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_146_-_19-06-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_146_-_19-06-2018_jorge.docx</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner para lixo, no bairro da Vila Moraes</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_147_-_19-06-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_147_-_19-06-2018_jorge.docx</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner para lixo, no Bairro Campininha</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_148_-_19-06-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_148_-_19-06-2018_jorge.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de limpeza de córrego na lateral da Igreja Católica no Bairro da Vila Moraes</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_149_-_21-06-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_149_-_21-06-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua 25, no Bairro Ciriaco</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_150_-_21-06-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_150_-_21-06-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de canalização de tubo em um córrego, no Bairro dos Leites</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_151_-_26-06-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_151_-_26-06-2018_jose.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de (limpeza e poda de galhos), nas margens da estrada municipal Messias Godinho Sobrinho, sentido ao bairro Furnas</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_152-_26-06-2018_adelcio.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_152-_26-06-2018_adelcio.docx</t>
   </si>
   <si>
     <t>Indica manutenção da estrada no Bairro do Caetezal de cima, com inicio a partir da propriedade do Sr. Guaraci Araujo.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_153-_27-06-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_153-_27-06-2018_jose.docx</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_154_-_27-06-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_154_-_27-06-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a realização de pintura do meio fio e colocação d placas de sinalização na Rua José Aparecido Martins</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_155_-_28-06-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_155_-_28-06-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada do Bairro dos Pires sentido a pousada "Ronco do Bugio"</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Samuel de Oliveira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_156_-_11-07-2018_jose.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_156_-_11-07-2018_jose.odt</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que liga o Bairro Bateia de Cima ao Bairro Bateia de Baixo.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_157_-_11-7-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_157_-_11-7-2018_benedito.docx</t>
   </si>
   <si>
     <t>Indica a manutenção no asfalto da estrada principal do Bairro dos Corrêas.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_158_-_11-7-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_158_-_11-7-2018_benedito.docx</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e cascalhar) das estradas do Bairro Amola Faca.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho, Benedito Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_159_-_11-7-2018_marly.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_159_-_11-7-2018_marly.odt</t>
   </si>
   <si>
     <t>Indica a recuperação da Estrada Municipal Anísio Soares da Silva, no Bairro Jurupará.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho, Geraldo Amâncio Vieira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_160_-_11-7-2018_marly.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_160_-_11-7-2018_marly.odt</t>
   </si>
   <si>
     <t>Indica a limpeza das margens da Estrada Municipal Carolina Paes Granjeiro.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_161_-_13-7-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_161_-_13-7-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o Bairro dos Buenos até o Bairro do Funil.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_162_-_13-7-2018_samuel_q0qSHYc.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_162_-_13-7-2018_samuel_q0qSHYc.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da ponte no Bairro do Piraporão.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_163_-_13-7-2018_samuel_87IqwEa.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_163_-_13-7-2018_samuel_87IqwEa.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da ponte no Bairro do Funil.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_164_-_25-7-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_164_-_25-7-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a colocação de contêineres para lixo em pontos no Bairro Caetezal.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_165_-_3-8-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_165_-_3-8-2018_jose.docx</t>
   </si>
   <si>
     <t>Indica a construção de um abrigo de ônibus no bairro dos Vieirinhas.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_166_-_10-8-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_166_-_10-8-2018_mauro.odt</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) na Estrada dos Lavradores.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_167_-_10-8-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_167_-_10-8-2018_mauro.odt</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) na Estrada Hirohiko Katsuragawa e Messias Godinho Sobrinho.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_168_-_10-8-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_168_-_10-8-2018_mauro.odt</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) na estrada que liga o Bairro dos Godinhos até o Bairros dos Ortizes.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_169_-_10-8-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_169_-_10-8-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina e cascalhar) nas estradas do Bairro Amola Faca.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_170_-_17-8-2018_geraldo_gx8BgaL.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_170_-_17-8-2018_geraldo_gx8BgaL.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Dr. Armando Salles de Oliveira e da Rua Antônio Amâncio Vieira, ambas na Vila Amâncio.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_171_-_17-8-2018_adelcio.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_171_-_17-8-2018_adelcio.odt</t>
   </si>
   <si>
     <t>Indica melhorias no Bairro Miguel Russo.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_172_-_16-8-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_172_-_16-8-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção das Ruas 7 e 8 do Bairro Ciriaco.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_173_-_17-8-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_173_-_17-8-2018_alex.odt</t>
   </si>
   <si>
     <t>Solicita a colocação de tampas em bueiros na vicinal Piedade a Votorantim, no km 5.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_174_-_16-8-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_174_-_16-8-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner de lixo no Bairro do Juruparazinho.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_175_-_20-8-2018_nelson.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_175_-_20-8-2018_nelson.doc</t>
   </si>
   <si>
     <t>Indica que os servidores da Casa da Agricultura sejam capacitados tecnicamente, a fim de que estes estejam aptos à prestarem informações aos agricultores sobre os procedimentos legais a serem adotados a respeito da aquisição de agrotóxicos.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_176_-_22-8-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_176_-_22-8-2018_alex.odt</t>
   </si>
   <si>
     <t>Indica a possibilidade de doação de material para construção a ser utilizado em reforma da passarela, no Conjunto Habitacional Ayrton Senna.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_177_-_23-8-2018_samuel.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_177_-_23-8-2018_samuel.doc</t>
   </si>
   <si>
     <t>Indica a manutenção de vias no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_178_-_24-8-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_178_-_24-8-2018_alex.odt</t>
   </si>
   <si>
     <t>Indica melhorias na tradicional feira do município.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_179_-_28-8-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_179_-_28-8-2018_alex.odt</t>
   </si>
   <si>
     <t>Solicita a manutenção (tapa-buracos) nas estradas dos Oliveiras e Furnas.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_180_-_28-8-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_180_-_28-8-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a construção de um abrigo de ônibus e sinalização na entrada do Bairro do Poço.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_181_-_6-9-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_181_-_6-9-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção nas Ruas 17, 18 e 19 do Bairro do Ciriaco.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_182_-6-9-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_182_-6-9-2018_jose.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte do bairro das Furnas/Furninhas, sentido ao bairro dos Oliveiras.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_183_-_12-9-2018_wagner.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_183_-_12-9-2018_wagner.odt</t>
   </si>
   <si>
     <t>Indica a instituição da Campanha Municipal de Prevenção ao Suicídio ‘Setembro Amarelo’ no calendário anual do município de Piedade.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/384/indicacao_184_-_14-9-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/384/indicacao_184_-_14-9-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Indica a colocação de duas lombadas na estrada do Bairro dos Garcias.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_185_-_14-9-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_185_-_14-9-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública no Bairro Piratuba.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/388/indicacao_186_-_19-9-2018_jorge_vkyBGNH.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/388/indicacao_186_-_19-9-2018_jorge_vkyBGNH.odt</t>
   </si>
   <si>
     <t>Indica a criação de um canal de comunicação via Whatsapp para contato direto com a comunidade.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/389/indicacao_187_-_19-9-2018_jorge_MHaLnpU.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/389/indicacao_187_-_19-9-2018_jorge_MHaLnpU.odt</t>
   </si>
   <si>
     <t>Indica a manutenção da tubulação de águas pluviais em Viela, na Vila Moraes.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_188-_20-9-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_188-_20-9-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Indica a colocação de iluminação pública no Bairro dos Garcias.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/391/indicacao_189_-_20-9-2018_mauro.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/391/indicacao_189_-_20-9-2018_mauro.docx</t>
   </si>
   <si>
     <t>Indica a manutenção (limpeza no acostamento), da estrada dos Lavradores aos bairros Ortizes e Godinhos.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/393/indicacao_190_-_21-9-2018_marly.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/393/indicacao_190_-_21-9-2018_marly.odt</t>
   </si>
   <si>
     <t>Indica a necessidade de regulamentação da redução de jornada do servidor público do qual seja dependente pessoa com deficiência.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_191_-_21-9-2018_jose.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_191_-_21-9-2018_jose.odt</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso ao Bairro Piraporinha ao Bairro Ortizes.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/399/indicacao_192_-_26-9-2018_jorge.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/399/indicacao_192_-_26-9-2018_jorge.odt</t>
   </si>
   <si>
     <t>Indica a ampliação da rede de iluminação pública no Bairro Jurupará.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_193_-_28-9-2018_geraldo.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_193_-_28-9-2018_geraldo.odt</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua 25 do Bairro Ciriaco.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Maurinho Machado, Benedito Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/402/indicacao_194_-_28-9-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/402/indicacao_194_-_28-9-2018_mauro.odt</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua 7 do Bairro dos Leites.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/407/indicacao_195_-_4-10-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/407/indicacao_195_-_4-10-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção das ruas do Bairro Piraporão.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/408/indicacao_196_-_4-10-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/408/indicacao_196_-_4-10-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção na Rua 7 do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Benedito Alves dos Santos, Geraldo Amâncio Vieira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/412/indicacao_197_-_9-10-2018_benedito.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/412/indicacao_197_-_9-10-2018_benedito.odt</t>
   </si>
   <si>
     <t>Indica uma melhoria na Rua Benedito Mucci, na Vila Bom Pastor.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/414/indicacao_198_-_10-10-2018_jose_.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/414/indicacao_198_-_10-10-2018_jose_.docx</t>
   </si>
   <si>
     <t>Indica a substituição de ponte de madeira por linha de tubos no Bairro da Serra.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/418/indicacao_199_-_11-10-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/418/indicacao_199_-_11-10-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção em estrada municipal do bairro dos Ortizes, sentido Cachoeirinha.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/415/indicacao_200_-_11-10-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/415/indicacao_200_-_11-10-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de rua do Bairro Miguel Russo.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_201_-_15-10-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_201_-_15-10-2018_benedito.docx</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner para lixo no Bairro Caetezal de Baixo.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_202_-_15-10-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_202_-_15-10-2018_benedito.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o Bairro Douradinho ao Bairro da Serra.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_203_-_15-10-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_203_-_15-10-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos), na estrada da Vila Élvio.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/422/indicacao_204_-_15-10-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/422/indicacao_204_-_15-10-2018_benedito.docx</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) na estrada vicinal do Bairro da Roseira.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/423/indicacao_205_-_18-10-2018_daniel.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/423/indicacao_205_-_18-10-2018_daniel.docx</t>
   </si>
   <si>
     <t>Indica a colocação de luminárias na Rua José Carlos Rolim, na Vila Moraes.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/424/indicacao_206_-_18-10-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/424/indicacao_206_-_18-10-2018_mauro.odt</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro Furnas.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/430/indicacao_207-25-10-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/430/indicacao_207-25-10-2018_jorge.docx</t>
   </si>
   <si>
     <t>Indica a ampliação da rede de iluminação pública no Bairro Cafaro.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/431/indicacao_208-25-10-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/431/indicacao_208-25-10-2018_jorge.docx</t>
   </si>
   <si>
     <t>Indica a ampliação da rede de iluminação pública no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/432/indicacao_209-25-10-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/432/indicacao_209-25-10-2018_jorge.docx</t>
   </si>
   <si>
     <t>Indica a elaboração de um plano de mobilidade urbana para o Bairro da Vila Moraes.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/433/indicacao_210_2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/433/indicacao_210_2018.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo para colocação de uma lombada na Rua João Vieira Ribeiro.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/434/indicacao_211_2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/434/indicacao_211_2018.pdf</t>
   </si>
   <si>
     <t>Indica colocação de dois caminhões de pedras nas estradas do bairro Piratuba Sampaio.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/436/indicacao_212_-_30-10-2018_jorge.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/436/indicacao_212_-_30-10-2018_jorge.odt</t>
   </si>
   <si>
     <t>Indica estudo para aquisição de ambulâncias para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/437/indicacao_213_-_31-10-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/437/indicacao_213_-_31-10-2018_nelson.docx</t>
   </si>
   <si>
     <t>Melhorias de iluminação pública na entrada do Bairro Caetezal, km 106.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/438/indicacao_214_-_1-11-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/438/indicacao_214_-_1-11-2018_jose.docx</t>
   </si>
   <si>
     <t>Indica a substituição de contêiner para lixo, no Bairro do Piratuba.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/439/indicacao_215_-_1-11-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/439/indicacao_215_-_1-11-2018_mauro.odt</t>
   </si>
   <si>
     <t>Indica o desentupimento de linha de tubos no Bairro dos Godinhos.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/440/indicacao_216_-_1-11-2018_marly.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/440/indicacao_216_-_1-11-2018_marly.docx</t>
   </si>
   <si>
     <t>Indica manutenção na estrada municipal (PDD-322), que liga o Bairro dos Ortizes ao Bairro Colégio.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/447/indicacao_217_-_6-11-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/447/indicacao_217_-_6-11-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de recapeamento, na Rua Antônio Amâncio Vieira.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na estrada Ruy de Carvalho km 115, Bairro dos Corrêas.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_219_-_7-11-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_219_-_7-11-2018_jose.docx</t>
   </si>
   <si>
     <t>Indica a manutenção na Rua 12 do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_220_-_9-11-2018_jose.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_220_-_9-11-2018_jose.odt</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro Ribeirão Bonito.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_221_-_13-11-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_221_-_13-11-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica estudo para colocação de iluminação pública no Bairro Caetezal de Baixo.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_222-_13-11-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_222-_13-11-2018_alex.docx</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte do bairro dos Oliveiras.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_223_-_21-11-2018_marly.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_223_-_21-11-2018_marly.odt</t>
   </si>
   <si>
     <t>Indica a instalação de luminárias em postes na Estrada Municipal Carolina Paes Granjeiro.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/465/indicacao_224-_6-12-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/465/indicacao_224-_6-12-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada do Bairro do Piratuba.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/471/indicacao_225_-_14-12-2018_nilza.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/471/indicacao_225_-_14-12-2018_nilza.docx</t>
   </si>
   <si>
     <t>Indica que seja realizado um estudo para colocação de iluminação pública no Bairro Caetezal de baixo.</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/160/mocao-1-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/160/mocao-1-2018.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Rádio AD Belém FM.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/161/mocao-2-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/161/mocao-2-2018.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Polícia Civil que liderou a prisão do autor do crime de roubo contra uma Instituição Religiosa do Município.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/162/mocao-3-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/162/mocao-3-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Padre Luciano Abes – pela passagem do seu décimo ano de sacerdócio.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_4_2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_4_2018.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao Dr. Júlio Guebert Vieira, por assumir o posto de Delegado Geral da Polícia Civil no Estado de São Paulo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/203/mocao5-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/203/mocao5-2018.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações a Equipe da Força Tática da Policia Militar</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/204/mocao6-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/204/mocao6-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Projeto Guri</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/233/mocao_7_2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/233/mocao_7_2018.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Banda Harmonia.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/234/mocao_8_2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/234/mocao_8_2018.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao Jornal Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/282/mocao_9_-_6-7-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/282/mocao_9_-_6-7-2018_benedito.docx</t>
   </si>
   <si>
     <t>Moção de congratulações à Guarda Civil Municipal, pelos seus 10 anos de atividade completados em 2018.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/331/mocao_10_-_16-8-2018_jose.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/331/mocao_10_-_16-8-2018_jose.odt</t>
   </si>
   <si>
     <t>Moção de congratulações ao 78º Aniversário da Biblioteca Pública Municipal Benedito Ayres da Silva.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>17ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/338/mocao_11_-_16-8-2018_mesa.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/338/mocao_11_-_16-8-2018_mesa.odt</t>
   </si>
   <si>
     <t>Moção de repúdio à ADPF 442.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/339/mocao_12_-_16-8-2018_mauro.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/339/mocao_12_-_16-8-2018_mauro.docx</t>
   </si>
   <si>
     <t>Moção de congratulações ao esportista de luta de braço Kaique Vieira de Paula.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/340/mocao_13_-_16-8-2018_mauro.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/340/mocao_13_-_16-8-2018_mauro.docx</t>
   </si>
   <si>
     <t>Moção de congratulações à esportista de luta de braço Kelly Vieira Cardoso.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/372/mocao_14_-_4-9-2018_nelson.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/372/mocao_14_-_4-9-2018_nelson.odt</t>
   </si>
   <si>
     <t>Moção de congratulações ao 1º Encontro 4 x 4 em pról ao Hospital do Câncer de Jaú-SP.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/378/mocao_15_-_10-9-2018_jose.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/378/mocao_15_-_10-9-2018_jose.odt</t>
   </si>
   <si>
     <t>Moção de congratulações à Rede Municipal de Ensino por obter a maior nota da região no IDEB/2017.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/376/mocao_16_-11-9-2018_nilza.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/376/mocao_16_-11-9-2018_nilza.docx</t>
   </si>
   <si>
     <t>Moção de congratulações ao 51º Aniversário da Instituição Educandário Lar de Jesus.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/387/mocao_17_-_18-9-2018_benedito.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/387/mocao_17_-_18-9-2018_benedito.docx</t>
   </si>
   <si>
     <t>Moção de apoio para aprovação do Projeto de Lei nº 347/2018, de autoria da nobre Deputada Estadual Analice Fernandes.</t>
   </si>
   <si>
     <t>PDecL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/110/projeto-de-decreto-leg-1-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/110/projeto-de-decreto-leg-1-2018.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão emérito ao Sr. Edimilson de Moraes Ribeiro.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/111/pdl-02-12-03-2017-alex-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/111/pdl-02-12-03-2017-alex-.odt</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Abel de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/112/pdl-03-20-03-2018-nilza-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/112/pdl-03-20-03-2018-nilza-.docx</t>
   </si>
   <si>
     <t>Concede o título de cidadão emérito ao Dr. Orides Francisco dos Santos Júnior</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/113/pdl-04-03-04-2017-nelson-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/113/pdl-04-03-04-2017-nelson-.odt</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. José Fernando Rosa Maciel</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/114/pdl-05-03-04-2017-nilza-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/114/pdl-05-03-04-2017-nilza-.odt</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Dr. Marcelo Lourenço de Toledo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/115/pdl-06-09-04-2017-alex-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/115/pdl-06-09-04-2017-alex-.odt</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Luiz Carlos Motta.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/198/pdl_7_-_25-05-2018_adelcio_IliaWG4.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/198/pdl_7_-_25-05-2018_adelcio_IliaWG4.doc</t>
   </si>
   <si>
     <t>Confere ao Sr. George Yassunobu Osako a distinção de Mérito Esportivo do município de Piedade.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/199/pdl_8_-_25-05-2018_benedito_UM9kOAf.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/199/pdl_8_-_25-05-2018_benedito_UM9kOAf.doc</t>
   </si>
   <si>
     <t>Confere a Gustavo Xavier de Oliveira Pereira a distinção do Mérito Esportivo do município de Piedade</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/317/pdl_9_-_10-7-2018_geraldo.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/317/pdl_9_-_10-7-2018_geraldo.odt</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. José Eduardo Taliani.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/367/pdl_10_-_8-8-2018_nelson.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/367/pdl_10_-_8-8-2018_nelson.odt</t>
   </si>
   <si>
     <t>Confere à Thereza Oliveira Rosa a distinção de professora emérita.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/368/pdl_11_-_21-8-2018_samuel.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/368/pdl_11_-_21-8-2018_samuel.odt</t>
   </si>
   <si>
     <t>Confere à Maria Mercedes Garcia Gomes a distinção de professora emérita.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/413/pdl_12_-_26-9-2018_wagner.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/413/pdl_12_-_26-9-2018_wagner.docx</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Rodrigo Ayres de Araújo.</t>
   </si>
   <si>
     <t>PLExe</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/121/projeto-de-lei-n-1-2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/121/projeto-de-lei-n-1-2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual de vencimentos aos servidores públicos municipais, conforme especifica</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/123/projeto-de-lei-n-2-2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/123/projeto-de-lei-n-2-2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 1º da lei municipal 4484, de 20 de dezembro de 2016, conforme especifica</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/125/projeto-de-lei-n-3-2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/125/projeto-de-lei-n-3-2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos permanentes, de provimento efetivo, no Quadro dos Servidores Públicos Municipais, conforme especifica.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/126/projeto-de-lei-n-4-2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/126/projeto-de-lei-n-4-2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço funerário no Município de Piedade, conforme especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/435/projeto_lei_6_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/435/projeto_lei_6_2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento aos direitos da criança e do adolescente e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/129/projeto-de-lei-n-7-2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/129/projeto-de-lei-n-7-2018e.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 4.347 de 20 de agosto de 2014 que disciplina o recebimento de honorários advocatícios, em processos judiciais em que é parte o Município de Piedade conforme especifica</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/86/projeto-de-lei-n-8-2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/86/projeto-de-lei-n-8-2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o encerramento das atividades da EMEIEF Maurício França Ferraz Camargo, conforme especifica.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto-de-lei-n-9-2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto-de-lei-n-9-2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Contribuintes, conforme específica</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/133/projeto-de-lei-10-2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/133/projeto-de-lei-10-2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e o funcionamento do canil municipal e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/163/projeto-de-lei-11-2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/163/projeto-de-lei-11-2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/211/projetolei_12_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/211/projetolei_12_2018e.pdf</t>
   </si>
   <si>
     <t>Autoriza o recebimento de imóvel por doação com encargos e dá outras providências, conforme especifica.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/212/projetolei_13_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/212/projetolei_13_2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da jornada semanal de trabalho dos cargos que menciona.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Institui e autoriza pagamento de gratificação a servidores municipais lotados na Secretaria Municipal de Saúde, nomeados para prestar serviços profissionais de Coordenação de Serviços de Saúde, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/235/projetolei_15_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/235/projetolei_15_2018e.pdf</t>
   </si>
   <si>
     <t>Autoriza o custeio das despesas a serem realizadas por pessoa física, conforme especifica.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/269/projetolei_16_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/269/projetolei_16_2018e.pdf</t>
   </si>
   <si>
     <t>Transforma área rural em expansão urbana, conforme especifica.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/279/projetolei_17_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/279/projetolei_17_2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da organização do Sistema Municipal de Ensino.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/290/pl18.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/290/pl18.pdf</t>
   </si>
   <si>
     <t>Suplementa dotação do orçamento vigente.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/297/pl19.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/297/pl19.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo 4º ao artigo 14 da lei municipal nº 4510 de 12 de julho de 2017, conforme especifica.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/298/pl20.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/298/pl20.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da lei municipal nº 3601 de 4 de julho de 2005, conforme especifica.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/301/ple21.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/301/ple21.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do artigo 2º da lei municipal nº 4.369 de 12 de março de 2015, conforme especifica.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/326/projetolei_22_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/326/projetolei_22_2018e.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/343/projetolei_23_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/343/projetolei_23_2018e.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 3º ao artigo 1º da lei nº 2622 de 23 de novembro de 1994, que cria a Imprensa Oficial do município, e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_24_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_24_2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da jornada semanal de trabalho dos cargos de provimento efetivo que menciona.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_lei_25_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_lei_25_2018e.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito da Administração Municipal Direta, equipes de trabalho denominadas "Brigadas contra o Aedes Aegypti", para os fins que especifica.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/410/projeto_lei_26_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/410/projeto_lei_26_2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Sistema de Inovação de Piedade e sobre medidas de incentivo à inovação tecnológica, à pesquisa científica e tecnológica, ao desenvolvimento tecnológico, à engenharia não rotineira e à extensão tecnológica em ambiente produtivo, no município de Piedade, e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/403/ple_27_-_27-9-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/403/ple_27_-_27-9-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza, no Plano Plurianual, a inserção das alterações que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/404/ple_28_-_27-9-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/404/ple_28_-_27-9-2018.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Piedade para o exercício de 2019.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/405/ple_29_-_27-9-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/405/ple_29_-_27-9-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza na Lei de Diretrizes Orçamentárias - LDO, a inserção das alterações que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/411/projeto_lei_30_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/411/projeto_lei_30_2018e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento na modalidade apoio financeiro destinado à aplicação em despesa de capital e a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/416/projeto_lei_31_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/416/projeto_lei_31_2018e.pdf</t>
   </si>
   <si>
     <t>Disciplina a prescrição e dispensação de alimentos para lactantes, fórmulas infantis, leite em pó, leite modificado ou similares, suplemento ou complemento alimentar e fórmulas de nutrientes a serem atendidos pelo serviço de saúde, educacional e serviço social municipal, cria no calendário municipal o "Dia Municipal da Amamentação" e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/417/projeto_lei_32_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/417/projeto_lei_32_2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a normatização e regulamentação da prescrição e da dispensação de medicamentos no âmbito da Secretaria de Saúde e pelo Serviço Social do município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/466/projeto_lei_34_2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/466/projeto_lei_34_2018.pdf</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/463/projeto_de_lei_35_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/463/projeto_de_lei_35_2018e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do art. 7º da lei nº 4483 de 13 de dezembro de 2016 e criação de função gratificada para o servidor municipal atuar como responsável pelo Sistema de Controle Interno, conforme especifica.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/464/projeto_lei_36_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/464/projeto_lei_36_2018e.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei municipal nº 4239, de 17 de abril de 2012, que disciplina a estrutura funcional do Quadro do Magistério e dispõe sobre o Estatuto, Plano de Carreira e Remuneração dos Profissionais do Magistério Público da Educação Básica do Município de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/468/projeto_lei_37_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/468/projeto_lei_37_2018e.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da lei municipal nº 3756, de 13 de dezembro de 2006, conforme especifica.</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/122/projeto-de-lei-n-1-2018l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/122/projeto-de-lei-n-1-2018l.pdf</t>
   </si>
   <si>
     <t>Extingue o cargo em comissão de Assessor Jurídico e cria mais um cargo efetivo de Procurador Legislativo no Quadro de Pessoal da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/124/projeto-de-lei-n-2-2018l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/124/projeto-de-lei-n-2-2018l.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal 'Adote uma escola'.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/130/projeto-de-lei-n-3-2018l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/130/projeto-de-lei-n-3-2018l.pdf</t>
   </si>
   <si>
     <t>Obriga os estabelecimentos públicos e privados no Município de Piedade a inserir nas placas de atendimento prioritário, o símbolo mundial do autismo e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/131/projeto-de-lei-n-4-2018l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/131/projeto-de-lei-n-4-2018l.pdf</t>
   </si>
   <si>
     <t>Autorizada a Administração Pública Municipal a conceder isenção de pagamento de preço público (tarifa) de área de zona azul no Município de Piedade a Entidades Assistenciais e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/175/pll-5-25-04-2018-mesa-.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/175/pll-5-25-04-2018-mesa-.doc</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel urbano para o Poder Executivo Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/219/projetolei_6_2018l.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/219/projetolei_6_2018l.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública à Associação Musical Lira São João de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/306/pll_7_-_12-7-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/306/pll_7_-_12-7-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Dá denominação de Rua José Rodrigues dos Santos, em via localizada no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/309/pll_8_-_24-7-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/309/pll_8_-_24-7-2018_alex.docx</t>
   </si>
   <si>
     <t>Dá denominação de Rua Moacir Alves de Moraes, em via localizada no Bairro Bom Pastor.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/356/pll_9_-_27-8-2018_wagner.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/356/pll_9_-_27-8-2018_wagner.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Campanha Municipal de Prevenção ao Suicídio "Setembro Amarelo" e dá outras providências.</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto-de-resolucao-n-1-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto-de-resolucao-n-1-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência para a Prefeitura Municipal de Piedade de bens móveis e equipamentos em desuso pela Câmara</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-resolucao-n-2-2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-resolucao-n-2-2018.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de título de cidadão honorário ou qualquer outra honraria ou homenagem a pessoas que, reconhecidamente, tenham prestado serviços ao Município.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/167/pr-3-26-04-2018-mesa-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/167/pr-3-26-04-2018-mesa-.docx</t>
   </si>
   <si>
     <t>Acrescenta a alínea "f" ao inciso V do artigo 16 do Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/296/pr_4_-_5-7-2018_mesa.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/296/pr_4_-_5-7-2018_mesa.doc</t>
   </si>
   <si>
     <t>Autoriza a transferência à Prefeitura Municipal de Piedade, do veículo VW Santana 2.0 - placa BNZ-1500, em desuso pela Câmara.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/443/pr_5_-_12-11-2018_mesa_5sarw49.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/443/pr_5_-_12-11-2018_mesa_5sarw49.odt</t>
   </si>
   <si>
     <t>Regulamenta a estrutura organizacional da Câmara Municipal de Piedade - SP.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/453/pr_6_-_26-11-2018_mesa.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/453/pr_6_-_26-11-2018_mesa.odt</t>
   </si>
   <si>
     <t>Cria a Ouvidoria Parlamentar na Câmara Municipal de Piedade - SP.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>Alex P. da Silva, Adélcio Vieira de Jesus, Daniel Dias de Moraes, Jorge de Souza Biscaia Júnior, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/462/pr_7_-_28-11-2018_alex_DAav6A3.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/462/pr_7_-_28-11-2018_alex_DAav6A3.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da ‘Frente Parlamentar em Defesa da Criança, da Vida e da Família’ no âmbito da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>PELOR</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/195/propostaemendaleiorganica_1_2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/195/propostaemendaleiorganica_1_2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5°, XX, "b", da Lei Orgânica do Município de Piedade</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/196/propostaemendaleiorganica_2_2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/196/propostaemendaleiorganica_2_2018.pdf</t>
   </si>
   <si>
     <t>Acrecenta inciso XXV ao art. 5º, da Lei Orgânica do Município de Piedade</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/197/propostaemendaleiorganica_3_2018.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/197/propostaemendaleiorganica_3_2018.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo único do art. 7º, da Lei Orgânica do Município de Piedade</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/200/pelom_4_-_25-05-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/200/pelom_4_-_25-05-2018.odt</t>
   </si>
   <si>
     <t>Altera o § 2º do artigo 14 da Lei Orgânica do Município de Piedade, para abolir a votação secreta nos casos de perda do mandato.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/201/pelom_5_-_25-05-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/201/pelom_5_-_25-05-2018.odt</t>
   </si>
   <si>
     <t>Altera o inciso I do artigo 16 da Lei Orgânica do município de Piedade, para acrescentar a licença gestante, adotante e paternidade.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/202/pelom_6_-_25-05-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/202/pelom_6_-_25-05-2018.odt</t>
   </si>
   <si>
     <t>Revoga o §2º do artigo 16, da Lei Orgânica do município de Piedade</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/302/pelom_7_-_3-7-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/302/pelom_7_-_3-7-2018.odt</t>
   </si>
   <si>
     <t>Altera a redação do §2º, do artigo 18, da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/303/pelom_8_-_3-7-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/303/pelom_8_-_3-7-2018.odt</t>
   </si>
   <si>
     <t>Altera a redação do artigo 20, da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/304/pelom_9_-_3-7-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/304/pelom_9_-_3-7-2018.odt</t>
   </si>
   <si>
     <t>Altera a redação do inciso II, do artigo 23, da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/352/pelom_10_-_27-7-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/352/pelom_10_-_27-7-2018.odt</t>
   </si>
   <si>
     <t>Acrescenta o inciso VIII ao art. 23 da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/353/pelom_11_-_27-7-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/353/pelom_11_-_27-7-2018.odt</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do art. 26 da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/354/pelom_12_-_27-7-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/354/pelom_12_-_27-7-2018.odt</t>
   </si>
   <si>
     <t>Altera a redação  do caput e do parágrafo único do art. 29 da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/395/pelom_13_-_20-9-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/395/pelom_13_-_20-9-2018.odt</t>
   </si>
   <si>
     <t>Altera a redação do art. 30 e acrescenta o parágrafo único à Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/396/pelom_14_-_20-9-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/396/pelom_14_-_20-9-2018.odt</t>
   </si>
   <si>
     <t>Acrescenta o art. 30-A à Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/397/pelom_15_-_20-9-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/397/pelom_15_-_20-9-2018.odt</t>
   </si>
   <si>
     <t>Altera a redação do inciso XII do Art. 34, da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/425/pelom_16_-_22-10-2018_U1nJaxR.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/425/pelom_16_-_22-10-2018_U1nJaxR.odt</t>
   </si>
   <si>
     <t>Acrescenta o inciso XXII ao art. 34 da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/426/pelom_17_-_22-10-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/426/pelom_17_-_22-10-2018.odt</t>
   </si>
   <si>
     <t>Revoga o parágrafo segundo do art. 34 da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/427/pelom_18_-_22-10-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/427/pelom_18_-_22-10-2018.odt</t>
   </si>
   <si>
     <t>Revoga o art. 43 e seus incisos da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/458/pelom_19_-_26-11-2018_rVrGoCx.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/458/pelom_19_-_26-11-2018_rVrGoCx.odt</t>
   </si>
   <si>
     <t>Altera a redação do § 4° do artigo 44 da Lei Orgânica do município de Piedade.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/459/pelom_20_-_26-11-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/459/pelom_20_-_26-11-2018.odt</t>
   </si>
   <si>
     <t>Altera a redação do § 2º do artigo 48 da Lei Orgânica do município de Piedade.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/460/pelom_21_-_26-11-2018.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/460/pelom_21_-_26-11-2018.odt</t>
   </si>
   <si>
     <t>Altera a redação do inciso XV do artigo 60 da Lei Orgânica do município de Piedade.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/38/requerimento-001-22-01-2018-nilza-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/38/requerimento-001-22-01-2018-nilza-.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Waldemar Pires de Camargo.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento-002-01-02-2018-marly-.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento-002-01-02-2018-marly-.doc</t>
   </si>
   <si>
     <t>Solicita informações sobre a não realização das obras de revitalização da praça Conêgo Giorgio Musizzano no exercício de 2017.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/40/requerimento-003-05-02-2018-nelson-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/40/requerimento-003-05-02-2018-nelson-.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Ademar José Jacyntho.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/41/requerimento-004-06-02-2018-daniel-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/41/requerimento-004-06-02-2018-daniel-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre as verbas destinadas à saúde pública.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento-005-07-02-2018-jorge-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento-005-07-02-2018-jorge-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a regularização do Loteamento do Seme.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/43/requerimento-006-14-02-2018-nilza-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/43/requerimento-006-14-02-2018-nilza-.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr.  Antônio Santos.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento-007-16-02-2018-mauro-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento-007-16-02-2018-mauro-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre o concurso público nº 01/2014.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento-008-16-02-2018-mauro-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento-008-16-02-2018-mauro-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre o contrato de locação de imóvel locado por médicos do Programa Mais Médicos.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento-009-16-02-2018-benedito-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento-009-16-02-2018-benedito-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a iluminação pública no Bairro Caetezal.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento-010-26-02-2018-daniel-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento-010-26-02-2018-daniel-.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Airton Vieira Machado.</t>
   </si>
   <si>
     <t>Daniel Dias de Moraes, Wagner Takeshi Yoshizako</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento-011-27-02-2018-daniel-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento-011-27-02-2018-daniel-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre as demandas do município na área da saúde.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento-012-01-03-2018-daniel-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento-012-01-03-2018-daniel-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a taxa do lixo em propriedades da zona urbana.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento-013-01-03-2018-ad-lcio-.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento-013-01-03-2018-ad-lcio-.doc</t>
   </si>
   <si>
     <t>Solicita informações sobre a regulamentação da Central de Abastecimento de Piedade – CEABASP.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento-014-06-03-2018-nelson-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento-014-06-03-2018-nelson-.odt</t>
   </si>
   <si>
     <t>Questiona se a estrada municipal PDD-130 está apta a receber denominação.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento-015-09-03-2018-marly-.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento-015-09-03-2018-marly-.doc</t>
   </si>
   <si>
     <t>Solicita informações sobre as ruas do bairro do Ciriaco.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento-016-09-03-2018-mauro-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento-016-09-03-2018-mauro-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre o convênio firmado entre a prefeitura e a Lyra São João.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento-017-09-03-2018-alex-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento-017-09-03-2018-alex-.docx</t>
   </si>
   <si>
     <t>Solicita informação sobre a coleta de lixo em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/70/requerimento-018-14-03-2018-daniel-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/70/requerimento-018-14-03-2018-daniel-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre as ações da administração municipal quanto aos moradores de rua em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento-019-15-03-2018-daniel-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento-019-15-03-2018-daniel-.docx</t>
   </si>
   <si>
     <t>Informação sobre o Plano Diretor.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento-020-15-03-2018-nelson-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento-020-15-03-2018-nelson-.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Dirceu Corrêa da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento-021-16-03-2018-nelson-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento-021-16-03-2018-nelson-.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Neocilha Nogueira da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento-022-20-03-2018-nelson-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento-022-20-03-2018-nelson-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre o atendimento à indicação nº 35/2018.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento-023-20-03-2018-geraldo-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento-023-20-03-2018-geraldo-.docx</t>
   </si>
   <si>
     <t>Sem ementa</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento-024-23-03-2018-jos-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento-024-23-03-2018-jos-.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Jovina Vieira Maciel.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento-025-28-03-2018-daniel-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento-025-28-03-2018-daniel-.docx</t>
   </si>
   <si>
     <t>Solicita informação sobre os equipamentos e serviços prestados pela Casa da Agricultura.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento-026-29-03-2018-nelson-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento-026-29-03-2018-nelson-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a conservação das estradas vicinais pavimentadas.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento-027-29-03-2018-mauro-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento-027-29-03-2018-mauro-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a realização das obras do Programa Microbacias II.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento-028-04-04-2018-mauro-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento-028-04-04-2018-mauro-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a falta de médicos na UBS do Bairro dos Godinhos.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/155/requerimento-029-12-04-2018-daniel-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/155/requerimento-029-12-04-2018-daniel-.docx</t>
   </si>
   <si>
     <t>Informação sobre a reforma da Praça da Rodoviária.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento-030-13-04-2018-mauro-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento-030-13-04-2018-mauro-.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre os parágrafos únicos dos artigos 134 e 170 da Lei Orgânica do Município de Piedade.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/157/requerimento-031-12-04-2018-jose-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/157/requerimento-031-12-04-2018-jose-.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Jurandy Vieira Cardoso.</t>
   </si>
   <si>
     <t>Nelson P. de Oliveira (Camarão), Adélcio Vieira de Jesus, Alex P. da Silva, Benedito Alves dos Santos, Daniel Dias de Moraes, Geraldo Amâncio Vieira, Jorge de Souza Biscaia Júnior, José Anésio X. Lemes, Marly Aparecida Godinho, Maurinho Machado, Nilza M. dos S. Godinho (Chuca), Samuel de Oliveira Guimarães, Wagner Takeshi Yoshizako</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/158/requerimento-032-19-04-2018-nelson-.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/158/requerimento-032-19-04-2018-nelson-.doc</t>
   </si>
   <si>
     <t>Solicita informações sobre o serviço de coleta de lixo em nosso município.</t>
   </si>
   <si>
     <t>Daniel Dias de Moraes, Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/159/requerimento-033-19-04-2018-daniel-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/159/requerimento-033-19-04-2018-daniel-.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre loteamentos clandestinos junto a represa Itupararanga.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento-034-24-04-2018-jos-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento-034-24-04-2018-jos-.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Giacomo Bortolini.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_36_-_3-2-2019_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_36_-_3-2-2019_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se a praça localizada próximo ao Terminal Rodoviário Artur Hess está apta a receber denominação.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento-036-27-04-2018-nelson-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento-036-27-04-2018-nelson-.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antônio José da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento-037-24-04-2018-marly-.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento-037-24-04-2018-marly-.doc</t>
   </si>
   <si>
     <t>Solicita informações sobre a realização de obras na praça Conêgo Giorgio Musizzano.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento-038-03-05-2018-nelson-.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento-038-03-05-2018-nelson-.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a relação entre a creche ’Projeto Desafio’ e a administração municipal.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento-039-04-05-2018-jos-.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento-039-04-05-2018-jos-.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Cecilia Aparecida de Camargo.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_40_-_10-05-2018_daniel.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_40_-_10-05-2018_daniel.docx</t>
   </si>
   <si>
     <t>Solicita informação sobre a ligação de água e luz dentro dos limites da expansão urbana.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_41_-_10-05-2018_daniel.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_41_-_10-05-2018_daniel.docx</t>
   </si>
   <si>
     <t>Solicita informação sobre a Campanha de maio amarelo.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_42_-_10-05-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_42_-_10-05-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Solicita informação sobre instalação de iluminação pública entre a Rua Saladino de Araújo Leite ao bairro dos Moreiras.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_43_-_11-05-2018_nelson.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_43_-_11-05-2018_nelson.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre o Programa Nacional de Alimentação Escolar e licitações que tenham como objeto a alimentação escolar a administração municipal.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_44_-_11-05-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_44_-_11-05-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Juracy Rosa Soares.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_45_-_09-05-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_45_-_09-05-2018_alex.docx</t>
   </si>
   <si>
     <t>Solicita informação sobre a Rua Eurico Vieira Cardoso.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_46_-_11-05-2018_mauro_XaB28WK.odt</t>
-[...2 lines deleted...]
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_47_-_21-05-2018_jose.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_46_-_11-05-2018_mauro_XaB28WK.odt</t>
+  </si>
+  <si>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_47_-_21-05-2018_jose.odt</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Arminda da Conceição Pereira Coelho.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_48_-_23-05-2018_nelson.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_48_-_23-05-2018_nelson.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação de rede de coleta de esgoto na Vila Moraes.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_49_-_23-05-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_49_-_23-05-2018_jorge.docx</t>
   </si>
   <si>
     <t>Solicita informação sobre a retirada da passarela da Avenida Tancredo Neves que liga a Rua Aurélio Amaral.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_50_-_24-05-2018_geraldo.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_50_-_24-05-2018_geraldo.docx</t>
   </si>
   <si>
     <t>Solicita informações à respeito da data para instalação de iluminação pública na travessa entre a rua Saladino de Araújo Leite e o bairro dos Moreiras.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_51_-_25-5-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_51_-_25-5-2018_alex.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre ligação de água no Bairro Alegre.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_52_-_25-02-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_52_-_25-02-2018_alex.odt</t>
   </si>
   <si>
     <t>Solicita que seja ofíciado o DER, sobre a necessidade de efetuar estudos para melhorar a sinalização e instalr faixas estrozada em trecho da rodovia SP 250.</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_53_-_25-05-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_53_-_25-05-2018_mauro.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre o cumprimento em nosso município da Lei Federal nº 13022/2014, que dispõe sobre o Estatuto Geral das Guardas Municipais.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_54_-_8-6-2018_marly.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_54_-_8-6-2018_marly.docx</t>
   </si>
   <si>
     <t>Solicita informação sobre a não implantação de rede de esgoto em rua do bairro dos Moreiras.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_55_-_14-06-2018_geraldo_mMIn3Lo.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_55_-_14-06-2018_geraldo_mMIn3Lo.odt</t>
   </si>
   <si>
     <t>Solicita informações a respeito da viabilidade de dar denominação à estrada municipal PDD-080 no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_56_-_14-6-2018_marly.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_56_-_14-6-2018_marly.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre a ampliação de rede de água, na extensão da Rodovia Bunjiro Nakao no Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/238/requerimento_57_-_14-6-2018_marly.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/238/requerimento_57_-_14-6-2018_marly.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre a ampliação de rede de água na Rua Antônio Ermínio no Bairro dos Ortizes.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_58_-_18-06-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_58_-_18-06-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Jorge José Marciano.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_59_-_18-06-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_59_-_18-06-2018_jose.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Eularina de Moraes Agapito.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento_60_-_21-06-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento_60_-_21-06-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Arlete dos Santos Nali.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento_61-21-06-2018_nilza.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento_61-21-06-2018_nilza.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Homero Gomes.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Ivete Savetra Tiosso.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento_63-21-06-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento_63-21-06-2018_alex.docx</t>
   </si>
   <si>
     <t>Solicita informações do Bairro João Garcia.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento_64-21-06-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento_64-21-06-2018_nelson.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de um portão na Viela Maria de Lourdes Vieira Godinho na Vila Amâncio.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_65_-_20-06-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_65_-_20-06-2018_jorge.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre o motivo da redução da frequência da coleta de lixo na Vila Moraes.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_66-21-06-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_66-21-06-2018_alex.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre as manutenções do Bairro Horizonte Verde.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento_67_-_21-06-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento_67_-_21-06-2018_alex.docx</t>
   </si>
   <si>
     <t>Solicita informações  sobre a instalação de iluminação pública em bairros do município.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento_68_-21-06-2018_daniel.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento_68_-21-06-2018_daniel.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre cumprimento do Código de Transito Brasileiro CTB, com cargas altas dentro da cidade.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento_69_-_25-06-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento_69_-_25-06-2018_jose.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Terezinha Nascimento de Oliveira.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento_70__-_27-06-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento_70__-_27-06-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Cirilo Paulo de Lisboa.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_71__-_29-06-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_71__-_29-06-2018_alex.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimnto do Pastor Raymundo Sant'Ana.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_72_-_29-06-2018_adelcio.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_72_-_29-06-2018_adelcio.doc</t>
   </si>
   <si>
     <t>Solicita informações sobre o transporte escolar do Município de Piedade.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento_73_-_26-06-2018_jorge.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento_73_-_26-06-2018_jorge.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a retirada da passarela da Avenida Tancredo Neves e sobre processo licitatório para manutenção e construção de novas passarelas.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento_74_-_10-7-2018_jose.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento_74_-_10-7-2018_jose.odt</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Neli de Camargo.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/284/requerimento_75_-_11-7-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/284/requerimento_75_-_11-7-2018_mauro.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a prestação de serviços de caráter particular.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Maurinho Machado, Jorge de Souza Biscaia Júnior, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/291/requerimento_76_-_12-7-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/291/requerimento_76_-_12-7-2018_mauro.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre o recapeamento das Estradas Municipais de Piedade.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/292/requerimento_77_-_13-7-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/292/requerimento_77_-_13-7-2018_alex.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a via que liga a PDD-149 à Rodovia SP-79.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/293/requerimento_78_-_13-7-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/293/requerimento_78_-_13-7-2018_mauro.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a aplicação de recursos dos fundos que especifica.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/294/requerimento_79_-_13-7-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/294/requerimento_79_-_13-7-2018_mauro.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a reforma do imóvel conhecido como "Torre Hotel".</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento_80_-_19-7-2018_nelson.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento_80_-_19-7-2018_nelson.odt</t>
   </si>
   <si>
     <t>Questiona se a Unidade Básica de Saúde do Bairro Miguel Russo está apta a receber denominação.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/307/requerimento_81_-_23-7-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/307/requerimento_81_-_23-7-2018_alex.odt</t>
   </si>
   <si>
     <t>Questiona se a via que especifica, localizada na Vila Quintino, está apta a receber denominação.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/308/requerimento_82_-_24-7-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/308/requerimento_82_-_24-7-2018_alex.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a pavimentação da Rua Lupércio da Silveira Baldy.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento_83_-_26-7-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento_83_-_26-7-2018_alex.odt</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. David Godinho de Oliveira.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento_84_-_31-7-2018_daniel.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento_84_-_31-7-2018_daniel.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a vacinação no município de Piedade.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/314/requerimento_85_-_6-8-2018_wagner.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/314/requerimento_85_-_6-8-2018_wagner.odt</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Benedito Ayres de Araújo.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/315/requerimento_86_-_6-8-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/315/requerimento_86_-_6-8-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Agenor Flora.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/316/requerimento_87_-_7-8-2018_nilza.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/316/requerimento_87_-_7-8-2018_nilza.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Lídia Rodrigues Hess.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/319/requerimento_88_-_9-8-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/319/requerimento_88_-_9-8-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Vilma Doms Godinho da Silva.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento_89_-_10-8-2018_nelson.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento_89_-_10-8-2018_nelson.odt</t>
   </si>
   <si>
     <t>Questiona se a PDD-279 está apta a receber denominação.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/327/requerimento_90_-_10-8-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/327/requerimento_90_-_10-8-2018_mauro.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a previsão de apresentação do novo Estatuto dos Servidores Públicos do município de Piedade.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/328/requerimento_91_-_10-8-2018_mauro.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/328/requerimento_91_-_10-8-2018_mauro.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação do Sistema Apostilado na rede municipal de ensino.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/329/requerimento_92_-_10-8-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/329/requerimento_92_-_10-8-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. David Antônio da Silva.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/330/requerimento_93_-_13-8-2018_wagner.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/330/requerimento_93_-_13-8-2018_wagner.odt</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do jovem Ramon Aparecido Vieira de Jesus.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento_94_-_20-8-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento_94_-_20-8-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Nelcyr Nardelli.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/345/requerimento_95_-_22-8-2018daniel.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/345/requerimento_95_-_22-8-2018daniel.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a questão da água e do saneamento básico no município de Piedade.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/347/requerimento_96_-_23-8-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/347/requerimento_96_-_23-8-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. João José da Silva.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/349/requerimento_97_-_22-8-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/349/requerimento_97_-_22-8-2018_jorge.docx</t>
   </si>
   <si>
     <t>Informações sobre os critérios adotados pela administração para liberação ou bloqueio de ligação de água e nosso município.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/350/requerimento_98_-_20-8-2018_jorge.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/350/requerimento_98_-_20-8-2018_jorge.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a retirada da passarela da Av. Tancredo Neves e sobre o processo licitatório para manutenção e construção de novas passarelas.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento_99_-_28-8-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento_99_-_28-8-2018_alex.odt</t>
   </si>
   <si>
     <t>Solicitamos informações acerca da operação tapa-buracos em rodovias da região.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/359/requerimento_100_-_28-8-2018_daniel.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/359/requerimento_100_-_28-8-2018_daniel.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre programas e campanhas de orientação aos alunos e à sociedade para a questão da escassez dos recursos hídricos e a preservação do meio ambiente.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_101_-_28-8-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_101_-_28-8-2018_alex.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre pedido da Sra. Edna Izis Prestes de Oliveira.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_102_-_30-8-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_102_-_30-8-2018_alex.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre o atendimento às reivindicações de moradores do Bairro Ciriaco.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_103_-_31-8-2018_nelson_LqNZeoV.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_103_-_31-8-2018_nelson_LqNZeoV.odt</t>
   </si>
   <si>
     <t>Questiona se a PDD-165 está apta a receber denominação.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/364/requerimento_104_-_31-8-2018_wagner.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/364/requerimento_104_-_31-8-2018_wagner.odt</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Jorge Shimizu.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/365/requerimento_105_-_31-8-2018_nilza.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/365/requerimento_105_-_31-8-2018_nilza.odt</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Madalena Godinho de Camargo.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/369/requerimento_106_-5-9-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/369/requerimento_106_-5-9-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Toshiaki Nakamori.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/370/requerimento_107_-_5-9-2018_jorge.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/370/requerimento_107_-_5-9-2018_jorge.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de lombadas nas Ruas Professor Arthur Augusto Antonio (Vila Moraes); Rua Laurindo Vieira Cardoso (Vila Moraes) e na Estrada Municipal Giacomo Bassi (Vila Nova).</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_108_-_10-9-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_108_-_10-9-2018_jose.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Lourival Salles da Luz.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_109_-_10-9-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_109_-_10-9-2018_jose.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Benedito Vieira.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_110__-_11-9-2018_nelson.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_110__-_11-9-2018_nelson.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a qualidade dos serviços oferecidos pelo Centro de Referência de Assistência Social (CRAS) da Vila Moraes.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento_111_-_12-9-2018_jorge.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento_111_-_12-9-2018_jorge.odt</t>
   </si>
   <si>
     <t>Questiona se viela da Vila Moraes está apta a receber denominação.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/380/requerimento_112_-_12-9-2018_jorge.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/380/requerimento_112_-_12-9-2018_jorge.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de ponto ônibus na rodovia SP-79, no Km 124, em frente à loja da Ângela – Vila Moraes.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_113_-_14-9-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_113_-_14-9-2018_alex.odt</t>
   </si>
   <si>
     <t>Solicita a disponibilidade de transporte coletivo aos domingos e feriados, no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/386/requerimento_114_-_18-9-2018_wagner.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/386/requerimento_114_-_18-9-2018_wagner.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Helena de Campos.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/392/requerimento_115_-_19-9-2018_marly.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/392/requerimento_115_-_19-9-2018_marly.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre o processo licitatório referente à contratação de empresa para realização do transporte escolar no município de Piedade.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/398/requerimento__116-_25-9-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/398/requerimento__116-_25-9-2018_alex.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a ampliação da rede de água até às margens da Rodovia SP 79, no Bairro do Boa Vista.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/401/requerimento_117_-_28-9-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/401/requerimento_117_-_28-9-2018_mauro.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a realização de recapeamentos e de suas respectivas prioridades.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/406/requerimento_118_-_2-10-2018_nelson.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/406/requerimento_118_-_2-10-2018_nelson.odt</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Toshiro Enomoto.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/428/requerimento_119-_24-10-2018_jose_1.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/428/requerimento_119-_24-10-2018_jose_1.odt</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Nelson Francisco Lemes.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/429/requerimento_120-_25-10-2018_jorge.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/429/requerimento_120-_25-10-2018_jorge.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre as ruas sem asfalto na Vila Moraes.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/441/requerimento_121_-30-10-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/441/requerimento_121_-30-10-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Santina de Paula Leite Vieira Pinto.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/442/requerimento_122_-1-11-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/442/requerimento_122_-1-11-2018_jose.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Willian Lemes da Silva.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/444/requerimento_123-_7-11-2018_daniel.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/444/requerimento_123-_7-11-2018_daniel.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre as obras na Avenida Waldomiro de Lima e na Praça da Bandeira.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/445/requerimento_124_-12-11-2018_jose.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/445/requerimento_124_-12-11-2018_jose.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Lúcia Helena Torres.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/446/requerimento_125_-13-11-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/446/requerimento_125_-13-11-2018_nelson.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre a disponibilidade da realização de vistoria em um poste no Bairro do Sarapuí de Cima.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/455/requerimento_126_-_19-11-2018_marly.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/455/requerimento_126_-_19-11-2018_marly.doc</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de luminárias em nosso município, durante o exercício de 2018.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/456/requerimento_127_-_22-11-2018_marly.doc</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/456/requerimento_127_-_22-11-2018_marly.doc</t>
   </si>
   <si>
     <t>Solicita envio de cronograma de instalação de luminárias em vias públicas do município no exercício de 2019.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/457/requerimento_128_-_23-11-2018_mauro.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/457/requerimento_128_-_23-11-2018_mauro.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre a elaboração do Plano Municipal de Gestão Integrada de Resíduos Sólidos.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/461/requerimento_129_-_28-11-2018_daniel.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/461/requerimento_129_-_28-11-2018_daniel.docx</t>
   </si>
   <si>
     <t>Questiona se as ruas do Conjunto Habitacional no Bairro dos Cotianos estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/469/requerimento_130_-_11-12-2018_alex.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/469/requerimento_130_-_11-12-2018_alex.docx</t>
   </si>
   <si>
     <t>Questiona se as ruas da Vila João Garcia estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/470/requerimento_131_-_12-12-2018_alex.odt</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/470/requerimento_131_-_12-12-2018_alex.odt</t>
   </si>
   <si>
     <t>Solicita informações sobre o funcionamento da agência do INSS em Piedade.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/472/requerimento_132_-_17-12-2018_daniel.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/472/requerimento_132_-_17-12-2018_daniel.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Aurora Ambrósio de Oliveira.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/473/requerimento_133_-_17-12-2018_nelson.docx</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/473/requerimento_133_-_17-12-2018_nelson.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Rosa da Silva.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/4725/substitutivo_ao_projeto_de_lei_3_2018e.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/4725/substitutivo_ao_projeto_de_lei_3_2018e.pdf</t>
   </si>
   <si>
     <t>Obriga os estabelecimentos privados a inserir placa com o símbolo internacional das pessoas portadoras do autismo, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4689,67 +4689,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/127/emenda-1-projetolei-4-2018e.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/128/emenda-2-projetolei-4-2018e.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/1/indica-o-001-02-01-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/2/indica-o-002-02-01-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/3/indica-o-003-15-01-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/4/indica-o-004-15-01-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/5/indica-o-005-12-01-2018-samuel-.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/6/indica-o-006-12-01-2018-samuel-.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/7/indicacao_7_-_17-01-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/8/indicacao_8_-_17-01-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/9/indica-o-009-17-01-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-010-11-01-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o-011-11-01-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o-012-11-01-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o-013-11-01-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o-014-23-01-2018-jorge-.odt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o-015-31-01-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o-016-31-01-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o-017-31-01-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o-018-31-01-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/19/indica-o-019-02-02-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o-020-02-02-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o-021-02-02-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/23/indica-o-023-06-02-2018-marly-.odt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/24/indica-o-024-06-02-2018-marly-.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o-025-06-02-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o-026-01-02-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/27/indica-o-027-14-02-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/28/indica-o-028-14-02-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o-029-15-02-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/30/indica-o-030-15-02-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/31/indica-o-031-16-02-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/32/indica-o-032-16-02-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o-033-16-02-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o-034-16-02-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o-035-16-02-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o-036-16-02-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o-037-16-02-2018-jose-.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/47/indica-o-038-19-02-2018-benedito-.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o-039-20-02-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o-040-23-02-2018-benedito-.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o-041-23-02-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao-042-23-02-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao-043-23-02-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao-044-23-02-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o-045-23-02-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o-046-28-02-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/59/indica-o-047-28-02-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/60/indicacao-048-01-03-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/61/indica-o-049-01-03-2018-ad-lcio-.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/62/indica-o-050-02-03-2018-geraldo-.odt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/74/indica-o-051-08-03-2018-marly-.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o-052-09-03-2018-marly-.odt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/76/indica-o-053-09-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/77/indica-o-054-09-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/78/indica-o-055-09-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/79/indica-o-056-09-03-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o-057-14-03-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o-058-14-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o-059-14-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/83/indica-o-060-13-03-2018-benedito-.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o-061-15-03-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/85/indica-o-062-16-03-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/87/indica-o-063-19-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/88/indica-o-064-19-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/89/indica-o-065-15-03-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/90/indica-o-066-21-03-2018-geraldo-.odt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/91/indica-o-067-23-03-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o-068-21-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/93/indica-o-069-21-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/94/indica-o-070-21-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/95/indica-o-071-28-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indica-o-072-28-03-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indica-o-073-28-03-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indica-o-074-29-03-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o-075-28-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/100/indica-o-076-28-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/101/indica-o-077-29-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/116/indica-o-078-03-04-2018-nelson-.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/117/indica-o-079-04-04-2018-mauro-.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/118/indica-o-080-04-04-2018-samuel-.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/119/indica-o-081-05-04-2018-benedito-.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/120/indica-o-082-06-04-2018-marly-.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o-083-10-04-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/135/indica-o-084-10-04-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/136/indica-o-085-10-04-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/137/indica-o-086-12-04-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/138/indica-o-087-12-04-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/139/indica-o-088-11-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/140/indica-o-089-11-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/141/indica-o-090-13-04-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/142/indica-o-091-13-04-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao-092-12-04-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/144/indica-o-093-16-04-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao-094-17-04-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/146/indica-o-095-18-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/147/indica-o-096-18-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/148/anexo-1-indicacao-n-97-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/149/indica-o-098-18-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/150/indica-o-099-19-04-2018-jose-.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/151/indica-o-100-19-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/152/indica-o-101-20-04-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/153/indica-o-102-20-04-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/154/indica-o-103-19-04-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/164/indica-o-104-20-04-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/165/indica-o-105-26-04-2018-nelson-.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/166/indica-o-106-04-05-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_107_-_07-05-2018_benedito.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_108_-_07-05-2018_benedito.odt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_109_-_07-05-2018_benedito.odt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_110_-_09-05-2018_samuel.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_111_-_11-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_112_-_11-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_113_-_11-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_114_-_11-05-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_115_-_18-05-2018_jose.odt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_116_-_25-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_117_-_25-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_118_-_23-05-2018_marly.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_119_-_25-05-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_120_-_25-05-2018_jose.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_121_-25-05-2018__jose.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_122_-_29-05-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_123_-_29-05-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_124_-_29-05-2018_jose.odt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_125_-_29-05-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_126_-_29-05-2018_adelcio.odt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_127_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_128_-_30-5-2018_samuel.odt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_129_-_30-5-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_130_-_30-6-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_131_-_06-06-2018_mauro.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/230/indicacao_132_-_06-06-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_133_-_06-06-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_135_-_8-6-2018_alex.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_136_-_11-06-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_137_-_12-06-2018_jose.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_138-_13-6-2018_alex.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_139_-_13-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_140_-_14-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_141_-_14-06-2018_marly.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_142_-_15-06-2018_wagner.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_143_-_15-06-2018_samuel.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_144-_21-06-2018_marly.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_145__19-06-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_146_-_19-06-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_147_-_19-06-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_148_-_19-06-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_149_-_21-06-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_150_-_21-06-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_151_-_26-06-2018_jose.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_152-_26-06-2018_adelcio.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_153-_27-06-2018_jose.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_154_-_27-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_155_-_28-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_156_-_11-07-2018_jose.odt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_157_-_11-7-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_158_-_11-7-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_159_-_11-7-2018_marly.odt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_160_-_11-7-2018_marly.odt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_161_-_13-7-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_162_-_13-7-2018_samuel_q0qSHYc.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_163_-_13-7-2018_samuel_87IqwEa.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_164_-_25-7-2018_alex.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_165_-_3-8-2018_jose.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_166_-_10-8-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_167_-_10-8-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_168_-_10-8-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_169_-_10-8-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_170_-_17-8-2018_geraldo_gx8BgaL.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_171_-_17-8-2018_adelcio.odt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_172_-_16-8-2018_alex.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_173_-_17-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_174_-_16-8-2018_alex.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_175_-_20-8-2018_nelson.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_176_-_22-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_177_-_23-8-2018_samuel.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_178_-_24-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_179_-_28-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_180_-_28-8-2018_alex.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_181_-_6-9-2018_alex.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_182_-6-9-2018_jose.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_183_-_12-9-2018_wagner.odt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/384/indicacao_184_-_14-9-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_185_-_14-9-2018_alex.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/388/indicacao_186_-_19-9-2018_jorge_vkyBGNH.odt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/389/indicacao_187_-_19-9-2018_jorge_MHaLnpU.odt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_188-_20-9-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/391/indicacao_189_-_20-9-2018_mauro.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/393/indicacao_190_-_21-9-2018_marly.odt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_191_-_21-9-2018_jose.odt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/399/indicacao_192_-_26-9-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_193_-_28-9-2018_geraldo.odt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/402/indicacao_194_-_28-9-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/407/indicacao_195_-_4-10-2018_alex.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/408/indicacao_196_-_4-10-2018_alex.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/412/indicacao_197_-_9-10-2018_benedito.odt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/414/indicacao_198_-_10-10-2018_jose_.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/418/indicacao_199_-_11-10-2018_alex.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/415/indicacao_200_-_11-10-2018_alex.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_201_-_15-10-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_202_-_15-10-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_203_-_15-10-2018_alex.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/422/indicacao_204_-_15-10-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/423/indicacao_205_-_18-10-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/424/indicacao_206_-_18-10-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/430/indicacao_207-25-10-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/431/indicacao_208-25-10-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/432/indicacao_209-25-10-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/433/indicacao_210_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/434/indicacao_211_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/436/indicacao_212_-_30-10-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/437/indicacao_213_-_31-10-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/438/indicacao_214_-_1-11-2018_jose.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/439/indicacao_215_-_1-11-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/440/indicacao_216_-_1-11-2018_marly.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/447/indicacao_217_-_6-11-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_219_-_7-11-2018_jose.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_220_-_9-11-2018_jose.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_221_-_13-11-2018_alex.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_222-_13-11-2018_alex.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_223_-_21-11-2018_marly.odt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/465/indicacao_224-_6-12-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/471/indicacao_225_-_14-12-2018_nilza.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/160/mocao-1-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/161/mocao-2-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/162/mocao-3-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_4_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/203/mocao5-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/204/mocao6-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/233/mocao_7_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/234/mocao_8_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/282/mocao_9_-_6-7-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/331/mocao_10_-_16-8-2018_jose.odt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/338/mocao_11_-_16-8-2018_mesa.odt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/339/mocao_12_-_16-8-2018_mauro.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/340/mocao_13_-_16-8-2018_mauro.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/372/mocao_14_-_4-9-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/378/mocao_15_-_10-9-2018_jose.odt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/376/mocao_16_-11-9-2018_nilza.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/387/mocao_17_-_18-9-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/110/projeto-de-decreto-leg-1-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/111/pdl-02-12-03-2017-alex-.odt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/112/pdl-03-20-03-2018-nilza-.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/113/pdl-04-03-04-2017-nelson-.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/114/pdl-05-03-04-2017-nilza-.odt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/115/pdl-06-09-04-2017-alex-.odt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/198/pdl_7_-_25-05-2018_adelcio_IliaWG4.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/199/pdl_8_-_25-05-2018_benedito_UM9kOAf.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/317/pdl_9_-_10-7-2018_geraldo.odt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/367/pdl_10_-_8-8-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/368/pdl_11_-_21-8-2018_samuel.odt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/413/pdl_12_-_26-9-2018_wagner.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/121/projeto-de-lei-n-1-2018e.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/123/projeto-de-lei-n-2-2018e.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/125/projeto-de-lei-n-3-2018e.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/126/projeto-de-lei-n-4-2018e.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/435/projeto_lei_6_2018e.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/129/projeto-de-lei-n-7-2018e.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/86/projeto-de-lei-n-8-2018e.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto-de-lei-n-9-2018e.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/133/projeto-de-lei-10-2018e.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/163/projeto-de-lei-11-2018e.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/211/projetolei_12_2018e.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/212/projetolei_13_2018e.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/235/projetolei_15_2018e.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/269/projetolei_16_2018e.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/279/projetolei_17_2018e.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/290/pl18.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/297/pl19.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/298/pl20.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/301/ple21.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/326/projetolei_22_2018e.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/343/projetolei_23_2018e.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_24_2018e.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_lei_25_2018e.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/410/projeto_lei_26_2018e.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/403/ple_27_-_27-9-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/404/ple_28_-_27-9-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/405/ple_29_-_27-9-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/411/projeto_lei_30_2018e.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/416/projeto_lei_31_2018e.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/417/projeto_lei_32_2018e.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/466/projeto_lei_34_2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/463/projeto_de_lei_35_2018e.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/464/projeto_lei_36_2018e.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/468/projeto_lei_37_2018e.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/122/projeto-de-lei-n-1-2018l.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/124/projeto-de-lei-n-2-2018l.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/130/projeto-de-lei-n-3-2018l.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/131/projeto-de-lei-n-4-2018l.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/175/pll-5-25-04-2018-mesa-.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/219/projetolei_6_2018l.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/306/pll_7_-_12-7-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/309/pll_8_-_24-7-2018_alex.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/356/pll_9_-_27-8-2018_wagner.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto-de-resolucao-n-1-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-resolucao-n-2-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/167/pr-3-26-04-2018-mesa-.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/296/pr_4_-_5-7-2018_mesa.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/443/pr_5_-_12-11-2018_mesa_5sarw49.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/453/pr_6_-_26-11-2018_mesa.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/462/pr_7_-_28-11-2018_alex_DAav6A3.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/195/propostaemendaleiorganica_1_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/196/propostaemendaleiorganica_2_2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/197/propostaemendaleiorganica_3_2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/200/pelom_4_-_25-05-2018.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/201/pelom_5_-_25-05-2018.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/202/pelom_6_-_25-05-2018.odt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/302/pelom_7_-_3-7-2018.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/303/pelom_8_-_3-7-2018.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/304/pelom_9_-_3-7-2018.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/352/pelom_10_-_27-7-2018.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/353/pelom_11_-_27-7-2018.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/354/pelom_12_-_27-7-2018.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/395/pelom_13_-_20-9-2018.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/396/pelom_14_-_20-9-2018.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/397/pelom_15_-_20-9-2018.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/425/pelom_16_-_22-10-2018_U1nJaxR.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/426/pelom_17_-_22-10-2018.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/427/pelom_18_-_22-10-2018.odt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/458/pelom_19_-_26-11-2018_rVrGoCx.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/459/pelom_20_-_26-11-2018.odt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/460/pelom_21_-_26-11-2018.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/38/requerimento-001-22-01-2018-nilza-.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento-002-01-02-2018-marly-.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/40/requerimento-003-05-02-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/41/requerimento-004-06-02-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento-005-07-02-2018-jorge-.odt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/43/requerimento-006-14-02-2018-nilza-.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento-007-16-02-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento-008-16-02-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento-009-16-02-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento-010-26-02-2018-daniel-.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento-011-27-02-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento-012-01-03-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento-013-01-03-2018-ad-lcio-.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento-014-06-03-2018-nelson-.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento-015-09-03-2018-marly-.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento-016-09-03-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento-017-09-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/70/requerimento-018-14-03-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento-019-15-03-2018-daniel-.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento-020-15-03-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento-021-16-03-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento-022-20-03-2018-nelson-.odt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento-023-20-03-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento-024-23-03-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento-025-28-03-2018-daniel-.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento-026-29-03-2018-nelson-.odt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento-027-29-03-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento-028-04-04-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/155/requerimento-029-12-04-2018-daniel-.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento-030-13-04-2018-mauro-.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/157/requerimento-031-12-04-2018-jose-.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/158/requerimento-032-19-04-2018-nelson-.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/159/requerimento-033-19-04-2018-daniel-.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento-034-24-04-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_36_-_3-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento-036-27-04-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento-037-24-04-2018-marly-.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento-038-03-05-2018-nelson-.odt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento-039-04-05-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_40_-_10-05-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_41_-_10-05-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_42_-_10-05-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_43_-_11-05-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_44_-_11-05-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_45_-_09-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_46_-_11-05-2018_mauro_XaB28WK.odt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_47_-_21-05-2018_jose.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_48_-_23-05-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_49_-_23-05-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_50_-_24-05-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_51_-_25-5-2018_alex.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_52_-_25-02-2018_alex.odt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_53_-_25-05-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_54_-_8-6-2018_marly.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_55_-_14-06-2018_geraldo_mMIn3Lo.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_56_-_14-6-2018_marly.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/238/requerimento_57_-_14-6-2018_marly.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_58_-_18-06-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_59_-_18-06-2018_jose.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento_60_-_21-06-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento_61-21-06-2018_nilza.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento_63-21-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento_64-21-06-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_65_-_20-06-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_66-21-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento_67_-_21-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento_68_-21-06-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento_69_-_25-06-2018_jose.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento_70__-_27-06-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_71__-_29-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_72_-_29-06-2018_adelcio.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento_73_-_26-06-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento_74_-_10-7-2018_jose.odt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/284/requerimento_75_-_11-7-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/291/requerimento_76_-_12-7-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/292/requerimento_77_-_13-7-2018_alex.odt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/293/requerimento_78_-_13-7-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/294/requerimento_79_-_13-7-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento_80_-_19-7-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/307/requerimento_81_-_23-7-2018_alex.odt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/308/requerimento_82_-_24-7-2018_alex.odt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento_83_-_26-7-2018_alex.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento_84_-_31-7-2018_daniel.odt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/314/requerimento_85_-_6-8-2018_wagner.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/315/requerimento_86_-_6-8-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/316/requerimento_87_-_7-8-2018_nilza.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/319/requerimento_88_-_9-8-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento_89_-_10-8-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/327/requerimento_90_-_10-8-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/328/requerimento_91_-_10-8-2018_mauro.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/329/requerimento_92_-_10-8-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/330/requerimento_93_-_13-8-2018_wagner.odt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento_94_-_20-8-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/345/requerimento_95_-_22-8-2018daniel.odt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/347/requerimento_96_-_23-8-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/349/requerimento_97_-_22-8-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/350/requerimento_98_-_20-8-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento_99_-_28-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/359/requerimento_100_-_28-8-2018_daniel.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_101_-_28-8-2018_alex.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_102_-_30-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_103_-_31-8-2018_nelson_LqNZeoV.odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/364/requerimento_104_-_31-8-2018_wagner.odt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/365/requerimento_105_-_31-8-2018_nilza.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/369/requerimento_106_-5-9-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/370/requerimento_107_-_5-9-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_108_-_10-9-2018_jose.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_109_-_10-9-2018_jose.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_110__-_11-9-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento_111_-_12-9-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/380/requerimento_112_-_12-9-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_113_-_14-9-2018_alex.odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/386/requerimento_114_-_18-9-2018_wagner.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/392/requerimento_115_-_19-9-2018_marly.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/398/requerimento__116-_25-9-2018_alex.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/401/requerimento_117_-_28-9-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/406/requerimento_118_-_2-10-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/428/requerimento_119-_24-10-2018_jose_1.odt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/429/requerimento_120-_25-10-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/441/requerimento_121_-30-10-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/442/requerimento_122_-1-11-2018_jose.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/444/requerimento_123-_7-11-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/445/requerimento_124_-12-11-2018_jose.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/446/requerimento_125_-13-11-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/455/requerimento_126_-_19-11-2018_marly.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/456/requerimento_127_-_22-11-2018_marly.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/457/requerimento_128_-_23-11-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/461/requerimento_129_-_28-11-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/469/requerimento_130_-_11-12-2018_alex.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/470/requerimento_131_-_12-12-2018_alex.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/472/requerimento_132_-_17-12-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/473/requerimento_133_-_17-12-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/4725/substitutivo_ao_projeto_de_lei_3_2018e.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/127/emenda-1-projetolei-4-2018e.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/128/emenda-2-projetolei-4-2018e.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/1/indica-o-001-02-01-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/2/indica-o-002-02-01-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/3/indica-o-003-15-01-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/4/indica-o-004-15-01-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/5/indica-o-005-12-01-2018-samuel-.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/6/indica-o-006-12-01-2018-samuel-.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/7/indicacao_7_-_17-01-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/8/indicacao_8_-_17-01-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/9/indica-o-009-17-01-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-010-11-01-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o-011-11-01-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o-012-11-01-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o-013-11-01-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o-014-23-01-2018-jorge-.odt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o-015-31-01-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o-016-31-01-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o-017-31-01-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o-018-31-01-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/19/indica-o-019-02-02-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o-020-02-02-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o-021-02-02-2018-jorge-.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/23/indica-o-023-06-02-2018-marly-.odt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/24/indica-o-024-06-02-2018-marly-.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o-025-06-02-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o-026-01-02-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/27/indica-o-027-14-02-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/28/indica-o-028-14-02-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o-029-15-02-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/30/indica-o-030-15-02-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/31/indica-o-031-16-02-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/32/indica-o-032-16-02-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o-033-16-02-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o-034-16-02-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o-035-16-02-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o-036-16-02-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o-037-16-02-2018-jose-.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/47/indica-o-038-19-02-2018-benedito-.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o-039-20-02-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o-040-23-02-2018-benedito-.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o-041-23-02-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao-042-23-02-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao-043-23-02-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao-044-23-02-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o-045-23-02-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o-046-28-02-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/59/indica-o-047-28-02-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/60/indicacao-048-01-03-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/61/indica-o-049-01-03-2018-ad-lcio-.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/62/indica-o-050-02-03-2018-geraldo-.odt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/74/indica-o-051-08-03-2018-marly-.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o-052-09-03-2018-marly-.odt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/76/indica-o-053-09-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/77/indica-o-054-09-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/78/indica-o-055-09-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/79/indica-o-056-09-03-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o-057-14-03-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o-058-14-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o-059-14-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/83/indica-o-060-13-03-2018-benedito-.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o-061-15-03-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/85/indica-o-062-16-03-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/87/indica-o-063-19-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/88/indica-o-064-19-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/89/indica-o-065-15-03-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/90/indica-o-066-21-03-2018-geraldo-.odt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/91/indica-o-067-23-03-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o-068-21-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/93/indica-o-069-21-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/94/indica-o-070-21-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/95/indica-o-071-28-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/96/indica-o-072-28-03-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/97/indica-o-073-28-03-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/98/indica-o-074-29-03-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o-075-28-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/100/indica-o-076-28-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/101/indica-o-077-29-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/116/indica-o-078-03-04-2018-nelson-.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/117/indica-o-079-04-04-2018-mauro-.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/118/indica-o-080-04-04-2018-samuel-.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/119/indica-o-081-05-04-2018-benedito-.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/120/indica-o-082-06-04-2018-marly-.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o-083-10-04-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/135/indica-o-084-10-04-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/136/indica-o-085-10-04-2018-jos-.odt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/137/indica-o-086-12-04-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/138/indica-o-087-12-04-2018-alex-.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/139/indica-o-088-11-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/140/indica-o-089-11-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/141/indica-o-090-13-04-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/142/indica-o-091-13-04-2018-samuel-.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao-092-12-04-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/144/indica-o-093-16-04-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao-094-17-04-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/146/indica-o-095-18-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/147/indica-o-096-18-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/148/anexo-1-indicacao-n-97-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/149/indica-o-098-18-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/150/indica-o-099-19-04-2018-jose-.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/151/indica-o-100-19-04-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/152/indica-o-101-20-04-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/153/indica-o-102-20-04-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/154/indica-o-103-19-04-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/164/indica-o-104-20-04-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/165/indica-o-105-26-04-2018-nelson-.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/166/indica-o-106-04-05-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_107_-_07-05-2018_benedito.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_108_-_07-05-2018_benedito.odt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_109_-_07-05-2018_benedito.odt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_110_-_09-05-2018_samuel.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_111_-_11-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_112_-_11-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_113_-_11-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_114_-_11-05-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_115_-_18-05-2018_jose.odt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_116_-_25-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_117_-_25-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_118_-_23-05-2018_marly.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_119_-_25-05-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_120_-_25-05-2018_jose.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_121_-25-05-2018__jose.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_122_-_29-05-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_123_-_29-05-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_124_-_29-05-2018_jose.odt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_125_-_29-05-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_126_-_29-05-2018_adelcio.odt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_127_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_128_-_30-5-2018_samuel.odt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_129_-_30-5-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_130_-_30-6-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_131_-_06-06-2018_mauro.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/230/indicacao_132_-_06-06-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_133_-_06-06-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_135_-_8-6-2018_alex.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_136_-_11-06-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_137_-_12-06-2018_jose.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_138-_13-6-2018_alex.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_139_-_13-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_140_-_14-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_141_-_14-06-2018_marly.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_142_-_15-06-2018_wagner.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_143_-_15-06-2018_samuel.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_144-_21-06-2018_marly.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_145__19-06-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_146_-_19-06-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_147_-_19-06-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_148_-_19-06-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_149_-_21-06-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_150_-_21-06-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_151_-_26-06-2018_jose.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_152-_26-06-2018_adelcio.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_153-_27-06-2018_jose.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_154_-_27-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_155_-_28-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_156_-_11-07-2018_jose.odt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_157_-_11-7-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_158_-_11-7-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_159_-_11-7-2018_marly.odt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_160_-_11-7-2018_marly.odt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_161_-_13-7-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_162_-_13-7-2018_samuel_q0qSHYc.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_163_-_13-7-2018_samuel_87IqwEa.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_164_-_25-7-2018_alex.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_165_-_3-8-2018_jose.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_166_-_10-8-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_167_-_10-8-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_168_-_10-8-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_169_-_10-8-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_170_-_17-8-2018_geraldo_gx8BgaL.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/333/indicacao_171_-_17-8-2018_adelcio.odt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/335/indicacao_172_-_16-8-2018_alex.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/336/indicacao_173_-_17-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/337/indicacao_174_-_16-8-2018_alex.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/341/indicacao_175_-_20-8-2018_nelson.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/346/indicacao_176_-_22-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/348/indicacao_177_-_23-8-2018_samuel.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/355/indicacao_178_-_24-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/357/indicacao_179_-_28-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/360/indicacao_180_-_28-8-2018_alex.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_181_-_6-9-2018_alex.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/373/indicacao_182_-6-9-2018_jose.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/381/indicacao_183_-_12-9-2018_wagner.odt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/384/indicacao_184_-_14-9-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/385/indicacao_185_-_14-9-2018_alex.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/388/indicacao_186_-_19-9-2018_jorge_vkyBGNH.odt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/389/indicacao_187_-_19-9-2018_jorge_MHaLnpU.odt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/390/indicacao_188-_20-9-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/391/indicacao_189_-_20-9-2018_mauro.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/393/indicacao_190_-_21-9-2018_marly.odt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/394/indicacao_191_-_21-9-2018_jose.odt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/399/indicacao_192_-_26-9-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/400/indicacao_193_-_28-9-2018_geraldo.odt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/402/indicacao_194_-_28-9-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/407/indicacao_195_-_4-10-2018_alex.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/408/indicacao_196_-_4-10-2018_alex.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/412/indicacao_197_-_9-10-2018_benedito.odt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/414/indicacao_198_-_10-10-2018_jose_.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/418/indicacao_199_-_11-10-2018_alex.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/415/indicacao_200_-_11-10-2018_alex.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_201_-_15-10-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_202_-_15-10-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_203_-_15-10-2018_alex.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/422/indicacao_204_-_15-10-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/423/indicacao_205_-_18-10-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/424/indicacao_206_-_18-10-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/430/indicacao_207-25-10-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/431/indicacao_208-25-10-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/432/indicacao_209-25-10-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/433/indicacao_210_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/434/indicacao_211_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/436/indicacao_212_-_30-10-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/437/indicacao_213_-_31-10-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/438/indicacao_214_-_1-11-2018_jose.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/439/indicacao_215_-_1-11-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/440/indicacao_216_-_1-11-2018_marly.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/447/indicacao_217_-_6-11-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_219_-_7-11-2018_jose.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_220_-_9-11-2018_jose.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_221_-_13-11-2018_alex.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_222-_13-11-2018_alex.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/454/indicacao_223_-_21-11-2018_marly.odt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/465/indicacao_224-_6-12-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/471/indicacao_225_-_14-12-2018_nilza.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/160/mocao-1-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/161/mocao-2-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/162/mocao-3-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_4_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/203/mocao5-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/204/mocao6-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/233/mocao_7_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/234/mocao_8_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/282/mocao_9_-_6-7-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/331/mocao_10_-_16-8-2018_jose.odt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/338/mocao_11_-_16-8-2018_mesa.odt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/339/mocao_12_-_16-8-2018_mauro.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/340/mocao_13_-_16-8-2018_mauro.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/372/mocao_14_-_4-9-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/378/mocao_15_-_10-9-2018_jose.odt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/376/mocao_16_-11-9-2018_nilza.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/387/mocao_17_-_18-9-2018_benedito.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/110/projeto-de-decreto-leg-1-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/111/pdl-02-12-03-2017-alex-.odt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/112/pdl-03-20-03-2018-nilza-.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/113/pdl-04-03-04-2017-nelson-.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/114/pdl-05-03-04-2017-nilza-.odt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/115/pdl-06-09-04-2017-alex-.odt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/198/pdl_7_-_25-05-2018_adelcio_IliaWG4.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/199/pdl_8_-_25-05-2018_benedito_UM9kOAf.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/317/pdl_9_-_10-7-2018_geraldo.odt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/367/pdl_10_-_8-8-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/368/pdl_11_-_21-8-2018_samuel.odt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/413/pdl_12_-_26-9-2018_wagner.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/121/projeto-de-lei-n-1-2018e.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/123/projeto-de-lei-n-2-2018e.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/125/projeto-de-lei-n-3-2018e.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/126/projeto-de-lei-n-4-2018e.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/435/projeto_lei_6_2018e.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/129/projeto-de-lei-n-7-2018e.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/86/projeto-de-lei-n-8-2018e.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/102/projeto-de-lei-n-9-2018e.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/133/projeto-de-lei-10-2018e.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/163/projeto-de-lei-11-2018e.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/211/projetolei_12_2018e.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/212/projetolei_13_2018e.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/235/projetolei_15_2018e.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/269/projetolei_16_2018e.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/279/projetolei_17_2018e.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/290/pl18.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/297/pl19.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/298/pl20.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/301/ple21.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/326/projetolei_22_2018e.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/343/projetolei_23_2018e.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_lei_24_2018e.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/409/projeto_lei_25_2018e.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/410/projeto_lei_26_2018e.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/403/ple_27_-_27-9-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/404/ple_28_-_27-9-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/405/ple_29_-_27-9-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/411/projeto_lei_30_2018e.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/416/projeto_lei_31_2018e.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/417/projeto_lei_32_2018e.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/466/projeto_lei_34_2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/463/projeto_de_lei_35_2018e.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/464/projeto_lei_36_2018e.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/468/projeto_lei_37_2018e.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/122/projeto-de-lei-n-1-2018l.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/124/projeto-de-lei-n-2-2018l.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/130/projeto-de-lei-n-3-2018l.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/131/projeto-de-lei-n-4-2018l.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/175/pll-5-25-04-2018-mesa-.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/219/projetolei_6_2018l.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/306/pll_7_-_12-7-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/309/pll_8_-_24-7-2018_alex.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/356/pll_9_-_27-8-2018_wagner.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/56/projeto-de-resolucao-n-1-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/132/projeto-de-resolucao-n-2-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/167/pr-3-26-04-2018-mesa-.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/296/pr_4_-_5-7-2018_mesa.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/443/pr_5_-_12-11-2018_mesa_5sarw49.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/453/pr_6_-_26-11-2018_mesa.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/462/pr_7_-_28-11-2018_alex_DAav6A3.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/195/propostaemendaleiorganica_1_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/196/propostaemendaleiorganica_2_2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/197/propostaemendaleiorganica_3_2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/200/pelom_4_-_25-05-2018.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/201/pelom_5_-_25-05-2018.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/202/pelom_6_-_25-05-2018.odt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/302/pelom_7_-_3-7-2018.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/303/pelom_8_-_3-7-2018.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/304/pelom_9_-_3-7-2018.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/352/pelom_10_-_27-7-2018.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/353/pelom_11_-_27-7-2018.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/354/pelom_12_-_27-7-2018.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/395/pelom_13_-_20-9-2018.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/396/pelom_14_-_20-9-2018.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/397/pelom_15_-_20-9-2018.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/425/pelom_16_-_22-10-2018_U1nJaxR.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/426/pelom_17_-_22-10-2018.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/427/pelom_18_-_22-10-2018.odt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/458/pelom_19_-_26-11-2018_rVrGoCx.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/459/pelom_20_-_26-11-2018.odt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/460/pelom_21_-_26-11-2018.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/38/requerimento-001-22-01-2018-nilza-.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento-002-01-02-2018-marly-.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/40/requerimento-003-05-02-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/41/requerimento-004-06-02-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento-005-07-02-2018-jorge-.odt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/43/requerimento-006-14-02-2018-nilza-.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento-007-16-02-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento-008-16-02-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento-009-16-02-2018-benedito-.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento-010-26-02-2018-daniel-.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento-011-27-02-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento-012-01-03-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento-013-01-03-2018-ad-lcio-.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento-014-06-03-2018-nelson-.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento-015-09-03-2018-marly-.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento-016-09-03-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento-017-09-03-2018-alex-.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/70/requerimento-018-14-03-2018-daniel-.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento-019-15-03-2018-daniel-.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento-020-15-03-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento-021-16-03-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento-022-20-03-2018-nelson-.odt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento-023-20-03-2018-geraldo-.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento-024-23-03-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento-025-28-03-2018-daniel-.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento-026-29-03-2018-nelson-.odt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento-027-29-03-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento-028-04-04-2018-mauro-.odt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/155/requerimento-029-12-04-2018-daniel-.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento-030-13-04-2018-mauro-.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/157/requerimento-031-12-04-2018-jose-.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/158/requerimento-032-19-04-2018-nelson-.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/159/requerimento-033-19-04-2018-daniel-.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento-034-24-04-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_36_-_3-2-2019_nelson.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento-036-27-04-2018-nelson-.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento-037-24-04-2018-marly-.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento-038-03-05-2018-nelson-.odt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento-039-04-05-2018-jos-.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_40_-_10-05-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_41_-_10-05-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_42_-_10-05-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_43_-_11-05-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_44_-_11-05-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_45_-_09-05-2018_alex.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_46_-_11-05-2018_mauro_XaB28WK.odt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_47_-_21-05-2018_jose.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_48_-_23-05-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_49_-_23-05-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_50_-_24-05-2018_geraldo.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_51_-_25-5-2018_alex.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_52_-_25-02-2018_alex.odt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_53_-_25-05-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_54_-_8-6-2018_marly.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_55_-_14-06-2018_geraldo_mMIn3Lo.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_56_-_14-6-2018_marly.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/238/requerimento_57_-_14-6-2018_marly.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_58_-_18-06-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_59_-_18-06-2018_jose.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento_60_-_21-06-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento_61-21-06-2018_nilza.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento_63-21-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento_64-21-06-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_65_-_20-06-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_66-21-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento_67_-_21-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento_68_-21-06-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento_69_-_25-06-2018_jose.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento_70__-_27-06-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_71__-_29-06-2018_alex.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_72_-_29-06-2018_adelcio.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento_73_-_26-06-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento_74_-_10-7-2018_jose.odt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/284/requerimento_75_-_11-7-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/291/requerimento_76_-_12-7-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/292/requerimento_77_-_13-7-2018_alex.odt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/293/requerimento_78_-_13-7-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/294/requerimento_79_-_13-7-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento_80_-_19-7-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/307/requerimento_81_-_23-7-2018_alex.odt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/308/requerimento_82_-_24-7-2018_alex.odt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento_83_-_26-7-2018_alex.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento_84_-_31-7-2018_daniel.odt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/314/requerimento_85_-_6-8-2018_wagner.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/315/requerimento_86_-_6-8-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/316/requerimento_87_-_7-8-2018_nilza.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/319/requerimento_88_-_9-8-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento_89_-_10-8-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/327/requerimento_90_-_10-8-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/328/requerimento_91_-_10-8-2018_mauro.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/329/requerimento_92_-_10-8-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/330/requerimento_93_-_13-8-2018_wagner.odt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento_94_-_20-8-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/345/requerimento_95_-_22-8-2018daniel.odt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/347/requerimento_96_-_23-8-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/349/requerimento_97_-_22-8-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/350/requerimento_98_-_20-8-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento_99_-_28-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/359/requerimento_100_-_28-8-2018_daniel.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_101_-_28-8-2018_alex.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_102_-_30-8-2018_alex.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_103_-_31-8-2018_nelson_LqNZeoV.odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/364/requerimento_104_-_31-8-2018_wagner.odt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/365/requerimento_105_-_31-8-2018_nilza.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/369/requerimento_106_-5-9-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/370/requerimento_107_-_5-9-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_108_-_10-9-2018_jose.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_109_-_10-9-2018_jose.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_110__-_11-9-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento_111_-_12-9-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/380/requerimento_112_-_12-9-2018_jorge.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_113_-_14-9-2018_alex.odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/386/requerimento_114_-_18-9-2018_wagner.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/392/requerimento_115_-_19-9-2018_marly.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/398/requerimento__116-_25-9-2018_alex.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/401/requerimento_117_-_28-9-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/406/requerimento_118_-_2-10-2018_nelson.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/428/requerimento_119-_24-10-2018_jose_1.odt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/429/requerimento_120-_25-10-2018_jorge.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/441/requerimento_121_-30-10-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/442/requerimento_122_-1-11-2018_jose.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/444/requerimento_123-_7-11-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/445/requerimento_124_-12-11-2018_jose.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/446/requerimento_125_-13-11-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/455/requerimento_126_-_19-11-2018_marly.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/456/requerimento_127_-_22-11-2018_marly.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/457/requerimento_128_-_23-11-2018_mauro.odt" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/461/requerimento_129_-_28-11-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/469/requerimento_130_-_11-12-2018_alex.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/470/requerimento_131_-_12-12-2018_alex.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/472/requerimento_132_-_17-12-2018_daniel.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/473/requerimento_133_-_17-12-2018_nelson.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2018/4725/substitutivo_ao_projeto_de_lei_3_2018e.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H463"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>