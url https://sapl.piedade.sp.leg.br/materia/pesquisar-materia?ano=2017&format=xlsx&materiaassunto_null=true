--- v0 (2026-01-11)
+++ v1 (2026-04-21)
@@ -54,6183 +54,6183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorge de Souza Biscaia Júnior</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_1_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_1_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o bairro dos Oliveiras até o bairro da Campininha e ruas Centrais da Campininha</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_2_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_2_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de rede elétrica e iluminação pública na Viela Zaira Moreira Vieira, localizada no bairro Vila Amâncio</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_3_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_3_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das margens e o desassoreamento do Rio Pirapora na Vila Beira-Rio, no bairro Paulas e Mendes</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_4_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_4_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombadas na Rua Luiz Gomes de Souza</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_5_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_5_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na Rua Comendador Parada</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_6_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_6_2017.pdf</t>
   </si>
   <si>
     <t>Indica a notificação a Companhia de Saneamento Básico do Estado de São Paulo – Sabesp para realizar a ligação de rede para abastecimento de água na Rua João Vieira Ribeiro, altura do numero 90, no bairro Vila Quintino</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_7_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_7_2017.pdf</t>
   </si>
   <si>
     <t>Indica a urgente canalização de aguas pluviais, conforme processo n.º 5062/2014, entre as Ruas Benedito Amâncio Vieira e Antônio Amâncio Vieira, localizadas no bairro Vila Amâncio</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_8_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_8_2017.pdf</t>
   </si>
   <si>
     <t>Indica manutenção do asfalto com tapa buracos na Rua Prof. Arthur Augusto Antonio e Rua Ovídio Dias de Moraes</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_9_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_9_2017.pdf</t>
   </si>
   <si>
     <t>Indica colocações de lombadas na Rua Prof. Arthur Augusto Antonio</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_10_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_10_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do barracão Laureano Pires</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_11_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_11_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o bairro Sarapuí do Torres até a Cachoeira da fumaça</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_12_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_12_2017.pdf</t>
   </si>
   <si>
     <t>Indica colocações de lombadas na Estrada Municipal Giacomo Bassi</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_13_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_13_2017.pdf</t>
   </si>
   <si>
     <t>Indica colocações de lombadas na Rua Laurindo Vieira Cardoso</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_14_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_14_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o bairro Vila Nova até a saída na SP 79 (Estrada velha de Tapiraí)</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_15_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_15_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o Bairro Batata doce a Vila Michele</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_16_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_16_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o Bairro Sarapuí dos Torres até a Vila Élvio, passando pela Vila Michele</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_17_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_17_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tampas de bueiro na Rua dos Imigrantes, no Bairro Paulas e Mendes</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_18_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_18_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua José Escanhoela, no Bairro Ciriaco</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_19_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_19_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tubulação no Bairro Douradinho</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_20_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_20_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma lombada e faixa de pedestres na Avenida Coração de Jesus - entre os nº 411 a 414</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_21_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_21_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de passar máquina e colocar pedras na Rua Eurico Vieira Cardoso - bairro Cotianos</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_22_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_22_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte, passar máquina e colocar pedras na estrada do bairro dos Ortizes</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Samuel de Oliveira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_23_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_23_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que liga a Vila Élvio à Cachoeira da Fumaça</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_24_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_24_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Santos e Paiol</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_25_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_25_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Cáfaro</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/561/indicacao_26_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/561/indicacao_26_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada próxima ao Posto Sertão</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/562/indicacao_27_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/562/indicacao_27_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Sarapuí de Cima</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_28_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_28_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Batata Doce</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Daniel Dias de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_29_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_29_2017.pdf</t>
   </si>
   <si>
     <t>Indica a criação de linha de ônibus para a Vila Moraes entre outros bairros</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_30_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_30_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na Estrada Giacomo Bassi – PDD 443, sentido bairro Campininha</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_31_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_31_2017.pdf</t>
   </si>
   <si>
     <t>Solicita estudos no sentido de remover para outro local o contêiner para lixo instalado nas quatro encruzilhadas que interliga os bairros dos Ortizes, Garcias, Piratuba e Paruru</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_32_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_32_2017.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito entre em contato com a ELEKTRO no sentido de realizar estudos para realização de melhorias na rede elétrica da estrada municipal PDD 020, bairro dos Ortizes</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_33_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_33_2017.pdf</t>
   </si>
   <si>
     <t>Pede a instalação de mais quatro luminárias no bairro dos Vieirinhas</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/569/indicacao_34_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/569/indicacao_34_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de linhas de tubos na entrada da estrada do Bairro da Furnas</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_35_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_35_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (nivelar e colocar pedras) nas estradas do bairro Sarapuí dos Godinhos</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_36_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_36_2017.pdf</t>
   </si>
   <si>
     <t>Sem ementa</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_37_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_37_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de uma ponte na estrada que liga o campo de futebol ao centro do bairro dos Oliveiras</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_38_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_38_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um transformador para moradores de um loteamento no km 132 da Rodovia SP-79</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_39_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_39_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das ruas do Bairro Vila Michelle</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_40_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_40_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do Bairro do Pires</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_41_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_41_2017.pdf</t>
   </si>
   <si>
     <t>Indica a troca de lâmpadas queimadas dos postes da rua próxima ao campo de futebol do Bairro Miguel Russo</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_42_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_42_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o Bairro Sarapuí dos Torres ao Bairro Miguel Russo</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_43_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_43_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das margens e o desassoreamento do córrego que passa próximo da igreja Santa Rita, no Bairro Santos e Paiol</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_44_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_44_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de podas de árvores na Rua dois, no Bairro Campininha</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/580/indicacao_45_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/580/indicacao_45_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das ruas do Bairro Piratuba</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/581/indicacao_46_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/581/indicacao_46_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de rede de água encanada aos moradores da estrada do barracão do Laureano Pires</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/582/indicacao_47_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/582/indicacao_47_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada e das ruas que circulam a Escola Clementino Vieira Cardoso, no Bairro Jurupará</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/583/indicacao_48_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/583/indicacao_48_2017.pdf</t>
   </si>
   <si>
     <t>Indica a troca de 02 postes de madeira a Rua dois do Bairro Campininha</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/584/indicacao_49_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/584/indicacao_49_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das ruas do Bairro Loteamento Butuca</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_50_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_50_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas de acesso aos bairros Leites (PDD- 364), ligando com a (PDD- 451) até o bar do Giovane Buenos e Corrêas</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_51_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_51_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de acesso a estrada dos Lavradores (PDD 341), que liga ao bairro Furnas, sentido Furninhas que dá acesso à (PDD-344), passando pela Igreja Católica</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/587/indicacao_52_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/587/indicacao_52_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas municipais de acesso aos bairros Piraporinha, Comunidade Santo Benedito (PDD-455), sentido ao bairro Colégio</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/588/indicacao_53_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/588/indicacao_53_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas municipais de acesso aos bairros Oliveira sentido Tenório (PDD-141)</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Geraldo Amâncio Vieira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_54_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_54_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina, “cascalhar” e fazer limpeza de tubulação) nos bairros Caetezal de Cima e Caetezal de Baixo</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Adélcio Vieira de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/590/indicacao_55_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/590/indicacao_55_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na principal estrada do Bairro Sarapuí dos Luz</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/591/indicacao_56_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/591/indicacao_56_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada paralela a SP79, km 126,5 lado esquerdo</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/592/indicacao_57_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/592/indicacao_57_2017.pdf</t>
   </si>
   <si>
     <t>Indica a Limpeza das calçadas da Rua Benjamim da Silveira Baldy</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_58_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_58_2017.pdf</t>
   </si>
   <si>
     <t>Indica a troca de lâmpadas queimadas na travessa da Rua Ovidio Dias de Moraes</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_59_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_59_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tubos meia cana nas travessas das ruas do Bairro da Campininha</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/595/indicacao_60_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/595/indicacao_60_2017.pdf</t>
   </si>
   <si>
     <t>Indica a troca de tubulação na Estrada Municipal Giacomo Bassi</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_61_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_61_2017.pdf</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_62_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_62_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lombada na Rua 21 de Abril</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/598/indicacao_63_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/598/indicacao_63_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza no acostamento da (PDD-261), de acesso aos bairros Godinhos até o bairro Ortizes</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao_64_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao_64_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas de acesso aos bairros Bueno, Vila Ré (PDD- 366), ligando com a (PDD- 070) bairro Funil</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_65_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_65_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas de acesso aos bairros Gurgel (PDD-256), até o bairro Vieirinha (PDD-030)</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_66_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_66_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo para o desligamento do semáforo da Rua Comendador Parada</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_67_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_67_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção em um abrigo de ônibus no bairro do Gurgel</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/604/indicacao_68_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/604/indicacao_68_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso ao bairro do Funil, sentido Clínica Veredas</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/605/indicacao_69_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/605/indicacao_69_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso ao bairro dos Ortizes</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/607/indicacao_70_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/607/indicacao_70_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de sinalização horizontal (faixa de pedestres), bem como a sinalização vertical (placa indicativa), na Rua José Rolim de Góes - Vila Olinda</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/609/indicacao_71_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/609/indicacao_71_2017.pdf</t>
   </si>
   <si>
     <t>Indica a reforma de ponte na Rua Onze do Bairro dos Correas</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/610/indicacao_72_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/610/indicacao_72_2017.pdf</t>
   </si>
   <si>
     <t>Indica a recolocação de banheiros químicos na feira livre no Bairro dos Cotianos</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Maurinho Machado, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/611/indicacao_73_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/611/indicacao_73_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de um contêiner de lixo, no Bairro das Furnas</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/612/indicacao_74_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/612/indicacao_74_2017.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de doses do soro antiofídico</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/613/indicacao_75_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/613/indicacao_75_2017.pdf</t>
   </si>
   <si>
     <t>Indica um estudo para a vinda de uma equipe móvel do Colsan de Sorocaba</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/614/indicacao_76_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/614/indicacao_76_2017.pdf</t>
   </si>
   <si>
     <t>Indica um estudo para oferecer o curso de LIBRAS aos professores da rede pública municipal</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/615/indicacao_77_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/615/indicacao_77_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de um agente de transito para orientar o trafego de veículos no cruzamento em frente posto do Folena</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Benedito Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/616/indicacao_78_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/616/indicacao_78_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada conhecida como ‘Estrada do Mundinho Leite’</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/617/indicacao_79_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/617/indicacao_79_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua 8, no Bairro do Ciriaco</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/618/indicacao_80_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/618/indicacao_80_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas de acesso aos bairros Liberdade até o bairro do Funil</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/619/indicacao_81_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/619/indicacao_81_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de passar (máquina e colocar pedras), na estrada que liga bairro Santo e Paiol até estrada Cachoeira da Fumaça e bairro dos Torres</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/620/indicacao_82_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/620/indicacao_82_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de grades de proteção em ruas do centro da cidade</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/621/indicacao_83_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/621/indicacao_83_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro do Poço</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/622/indicacao_84_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/622/indicacao_84_2017.pdf</t>
   </si>
   <si>
     <t>Indica um estudo para o asfaltamento na Rua Benedito Rocha, no Bairro Boa Vista</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/623/indicacao_85_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/623/indicacao_85_2017.pdf</t>
   </si>
   <si>
     <t>Indica a notificação a companhia de saneamento básico do estado de são paulo - Sabesp para realizar a ligação de rede para abastecimento de água no bairro dos Tenórios</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/624/indicacao_86_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/624/indicacao_86_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da travessa, da Rua Antônio Amâncio Vieira, no Bairro Vila Amâncio</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Wagner Takeshi Yoshizako</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/625/indicacao_87_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/625/indicacao_87_2017.pdf</t>
   </si>
   <si>
     <t>Indica um estudo para instalação de iluminação pública no Bairro Miguel Russo</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/626/indicacao_88_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/626/indicacao_88_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para mudança no itinerário das linhas de ônibus que especifica</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/627/indicacao_89_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/627/indicacao_89_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para implantação de linha de ônibus na Estrada da Cachoeira da Fumaça</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/628/indicacao_90_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/628/indicacao_90_2017.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo para colocação de uma lombada na estrada dos Lavradores</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/629/indicacao_91_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/629/indicacao_91_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na rua Benedito Augusto de Oliveira</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/630/indicacao_92_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/630/indicacao_92_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada municipal de acesso a Cachoeira da Fumaça – trecho ao bairro Turvinho</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/631/indicacao_93_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/631/indicacao_93_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de iluminação pública e colocar câmera na Rua Benjamim Constant</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/632/indicacao_94_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/632/indicacao_94_2017.pdf</t>
   </si>
   <si>
     <t>Indica seja feita melhorias em frente da escola Maria José – Vila Quintino</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/633/indicacao_95_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/633/indicacao_95_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção nas estradas dos bairros Ciriaco de Cima e Ciriaco de Baixo</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/634/indicacao_96_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/634/indicacao_96_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada dos Goiabas, sentido capela de São Roque</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/635/indicacao_97_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/635/indicacao_97_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das Estradas que se iniciam no km 121 e no km 122 da SP250, no Bairro da Serra</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/636/indicacao_98_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/636/indicacao_98_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada na entrada do Hugo Hess, km 107 da SP 250</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/637/indicacao_99_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/637/indicacao_99_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lombada na Rua Antônio Passarelli, no Bairro Bom Pastor</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/638/indicacao_100_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/638/indicacao_100_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de tubulação na Estrada da escolinha abandonada no Sarapuí das Torres</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/639/indicacao_101_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/639/indicacao_101_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza, manutenção e desvio de águas que está estragando a estrada e o campo do Miguel Russo</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/640/indicacao_102_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/640/indicacao_102_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada do Barreiro, na entrada da balança</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/641/indicacao_103_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/641/indicacao_103_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada que passa pela torre, no Bairro do Rosário</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/642/indicacao_104_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/642/indicacao_104_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (“Tapa buracos”), na estrada municipal Hirohiko Katsuragawa e estrada municipal Messias Godinho Sobrinho</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/643/indicacao_105_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/643/indicacao_105_2017.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo para colocação de uma lombada na estrada dos Lavradores, sentido ao bairro do Poço</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/644/indicacao_106_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/644/indicacao_106_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na lombada situada na Avenida Coração de Jesus</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/645/indicacao_107_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/645/indicacao_107_2017.pdf</t>
   </si>
   <si>
     <t>Indica a substituição da tampa do bueiro da Rua Marta Zanfirow Camargo</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/646/indicacao_108_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/646/indicacao_108_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de tubulação, na estrada dos lavradores, Bairro do Godinho</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/647/indicacao_109_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/647/indicacao_109_2017.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação nº 210/2015 sobre a implantação de ciclo faixas em nosso município</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/648/indicacao_110_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/648/indicacao_110_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada vicinal Antônio Vichi, que liga ao Bairro dos Leites</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/649/indicacao_111_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/649/indicacao_111_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na pista de skate na Praça Cônego Giorgio Musizzano - Parque da Torre</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/650/indicacao_112_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/650/indicacao_112_2017.pdf</t>
   </si>
   <si>
     <t>Instalar rede de água e esgoto, na Rua Eurico Vieira Cardoso - Bairro dos Cotianos</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/651/indicacao_113_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/651/indicacao_113_2017.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo para colocação de uma (lombada e sinalizar), em frente à Praça Cônego Giorgio Musizzano – Parque da Torre</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/652/indicacao_114_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/652/indicacao_114_2017.pdf</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/653/indicacao_115_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/653/indicacao_115_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner no Bairro dos Buenos</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/654/indicacao_116_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/654/indicacao_116_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner no Bairro Sarapuí dos Antunes</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/655/indicacao_117_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/655/indicacao_117_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Piratuba</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/656/indicacao_118_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/656/indicacao_118_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na Rua 3, bairro Jardim São Paulo</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/657/indicacao_119_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/657/indicacao_119_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na Rua João Gonçalves 547, Bairro dos Moreiras</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/658/indicacao_120_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/658/indicacao_120_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de poda de árvore na Rua Abílio Américo nº 257 – Vila Olinda</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/661/indicacao_121_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/661/indicacao_121_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para implantação de linha de ônibus que especifica</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Geraldo Amâncio Vieira, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/662/indicacao_122_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/662/indicacao_122_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de duas (lombadas, pintar e sinalizar), na Rua Armando Salles nº 180</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/664/indicacao_123_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/664/indicacao_123_2017.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de iluminação pública no Bairro do Gurgel</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/665/indicacao_124_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/665/indicacao_124_2017.pdf</t>
   </si>
   <si>
     <t>Indico o aterro de erosão na estrada do Bairro das Furnas</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/666/indicacao_125_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/666/indicacao_125_2017.pdf</t>
   </si>
   <si>
     <t>Indico o aterro de erosão na Estrada Vicinal Messias Godinho</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/667/indicacao_126_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/667/indicacao_126_2017.pdf</t>
   </si>
   <si>
     <t>Indico a recuperação do asfalto da Rua Marta Zanfirow Camargo</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/669/indicacao_127_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/669/indicacao_127_2017.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de linha de tubos no Bairro das Furnas</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/670/indicacao_128_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/670/indicacao_128_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para o aumento do número de horários de linha de ônibus que especifica</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/671/indicacao_129_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/671/indicacao_129_2017.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo para colocação de iluminação pública na Praça Cônego Giorgio Musizzano – Parque da Torre</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/672/indicacao_130_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/672/indicacao_130_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para a construção de um parque no local que especifica</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Maurinho Machado, Jorge de Souza Biscaia Júnior, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/673/indicacao_131_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/673/indicacao_131_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada principais de acesso ao bairro Ribeirão Bonito</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/674/indicacao_132_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/674/indicacao_132_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Bento Ruivo</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/675/indicacao_133_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/675/indicacao_133_2017.pdf</t>
   </si>
   <si>
     <t>Indica que seja agilizado o agendamento do Casamento Comunitário</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Jorge de Souza Biscaia Júnior, Benedito Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/676/indicacao_134_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/676/indicacao_134_2017.pdf</t>
   </si>
   <si>
     <t>Solicita revisão salarial, mudança de nomenclatura e aumento do quadro dos servidores que atuam no cargo de monitor escolar, equiparando-os aos servidores dos municípios vizinhos da nossa região, considerando a equivalência das atividades e funções exercidas em toda rede de educação</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/677/indicacao_135_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/677/indicacao_135_2017.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um abrigo de ônibus no Bairro das Furnas</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/678/indicacao_136_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/678/indicacao_136_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na EMEIEF ‘Gregório Rodrigues Machado’, no Bairro Piraporinha</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/679/indicacao_137_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/679/indicacao_137_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lombada na Rua Leonel Tenório, na Vila Moraes</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/680/indicacao_138_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/680/indicacao_138_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da tampa de bueiro da Rua Laurindo Vieira Cardoso, na Vila Moraes</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/681/indicacao_139_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/681/indicacao_139_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner no Bairro Ribeirão Grande</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/682/indicacao_140_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/682/indicacao_140_2017.pdf</t>
   </si>
   <si>
     <t>Indica o corte de um coqueiro existente na estrada do Bairro Caetezal de Cima</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Wagner Takeshi Yoshizako, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/683/indicacao_141_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/683/indicacao_141_2017.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo de instalações de pontos livres para taxistas, 2 em frente a Santa Casa de Misericórdia de Piedade 24 horas e um em frente ao Supermercado Pereira centro</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/685/indicacao_142_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/685/indicacao_142_2017.pdf</t>
   </si>
   <si>
     <t>Indico a colocação de radar na Rodovia Padre Guilherme Howell (SP-79), km 141, entrada do Bairro da Bateia, em frente à (UBS)</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/686/indicacao_143_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/686/indicacao_143_2017.pdf</t>
   </si>
   <si>
     <t>Indica o manutenção tapa buracos da estrada que liga o Bairro Roseira até o bairro do Funil</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/687/indicacao_144_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/687/indicacao_144_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de limpeza de entulho e matos, na Rua Lauro Sérgio Brand Rosa – prédio CDHU Ayrton Senna</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/688/indicacao_145_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/688/indicacao_145_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de limpeza de entulhos e colocação de tubos na Rua Delfino Ferreira de Campos, 320 Bairro Butuca</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/689/indicacao_146_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/689/indicacao_146_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza dos bueiros e bocas de lobo das ruas do Bairro dos Moreira</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/690/indicacao_147_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/690/indicacao_147_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de (passar máquina e “cascalhar” e colocar tubo de meia calha) no Bairro Piraporinha</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/692/indicacao_148_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/692/indicacao_148_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de via no Bairro Piratuba</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/693/indicacao_149_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/693/indicacao_149_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Antenor Herculano de Araújo</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/694/indicacao_150_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/694/indicacao_150_2017.pdf</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/695/indicacao_151_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/695/indicacao_151_2017.pdf</t>
   </si>
   <si>
     <t>Indica a melhorias da estrada de acesso ao bairro do Cáfaro, km 129</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_152_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_152_2017.pdf</t>
   </si>
   <si>
     <t>Reiterar melhorias nas estradas municipais dos bairros Caetezal de Cima e do bairro Caetezal de Baixo</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_153_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_153_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de um contêiner de lixo na Estrada Santa Terezinha, no Bairro Caetezal</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_154_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_154_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada Santa Terezinha, no Bairro Caetezal</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_155_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_155_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte na Estrada Santa Terezinha, no Bairro Caetezal</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_156_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_156_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de via em frente ao Rancho Cabeceira, no Bairro Caetezal</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_157_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_157_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de via em frente à Congregação Cristã no Brasil, no Bairro Caetezal</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_158_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_158_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de via no Bairro Caetezal</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_159_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_159_2017.pdf</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_160_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_160_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das margens da Estrada Municipal Carolina Paes Granjeiro</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_161_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_161_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção do campo de futebol do Bairro Sarapuí dos Torres</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_162_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_162_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção do vestiário do campo de futebol da Vila Moraes</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_163_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_163_2017.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de instalação de iluminação pública no Bairro Boa Vista</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_164_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_164_2017.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de um painel eletrônico de senhas para a farmácia do Ambulatório Médico e Odontológico Municipal de Piedade</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_165_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_165_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro do Rosário</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_166_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_166_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que seja elaborado um projeto para criação de um parque no remanescente da área da Câmara Municipal</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_167_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_167_2017.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de duas lombofaixa na Rua Capitão Moraes</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_168_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_168_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Piraporão</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_169_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_169_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner de lixo no Bairro Boa Vista</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_170_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_170_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias aos bairro dos Leites ao bairro dos Buenos</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/716/indicacao_171_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/716/indicacao_171_2017.pdf</t>
   </si>
   <si>
     <t>Indica a melhorias na estrada que liga o bairro Buenos ao bairro do Funil</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_172_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_172_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das margens da Estrada Municipal dos Lavradores</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_173_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_173_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na Rua Emilio Rojo, 49 - bairro CDHU Airton Senna</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/719/indicacao_174_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/719/indicacao_174_2017.pdf</t>
   </si>
   <si>
     <t>Indico a possibilidade em abrir o banheiro público aos domingos e em dias de festividades, na Praça Coronel João Rosa</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_175_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_175_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo para substituir um quebra-molas por uma lombada na Rua Mario Brand Rosa</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_176_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_176_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêiner no Bairro Amola Faca</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_177_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_177_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das margens da Estrada Municipal Dr. Ruy de Camargo</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/723/indicacao_178_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/723/indicacao_178_2017.pdf</t>
   </si>
   <si>
     <t>Solicita estudos no sentido de promover a rotatividade dos veículos no estacionamento do Paço Municipal</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_179_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_179_2017.pdf</t>
   </si>
   <si>
     <t>Indica que sejam hasteadas bandeiras na Casa da Cultura de Piedade</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_180_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_180_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de luminárias na rua Davi Pedroso de Almeida, no bairro dos Pintos</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/727/indicacao_181_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/727/indicacao_181_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo para alterações no tráfego da Avenida General Waldomiro de Lima</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/728/indicacao_182_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/728/indicacao_182_2017.pdf</t>
   </si>
   <si>
     <t>Indica a melhoria na estrada do bairro do Ribeirão Grande</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/729/indicacao_183_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/729/indicacao_183_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do bairro dos Garcias</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/730/indicacao_184_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/730/indicacao_184_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tubos, passar máquina e “cascalhar” a estrada no bairro Douradinho</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/731/indicacao_185_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/731/indicacao_185_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhoria na Rua Paraná, nº 200, próximo a residência do Sr. Cláudio Furquim – Bairro Jardim Sinibaldi</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/732/indicacao_186_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/732/indicacao_186_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no bairro do Rosário</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/733/indicacao_187_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/733/indicacao_187_2017.pdf</t>
   </si>
   <si>
     <t>Seja construído um abrigo de ônibus no bairro da Fazenda Limal</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/734/indicacao_188_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/734/indicacao_188_2017.pdf</t>
   </si>
   <si>
     <t>Indico a construção de um abrigo de ônibus no Bairro dos Oliveiras</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/735/indicacao_189_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/735/indicacao_189_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na Estrada dos Lavradores, no Bairro do Poço</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/736/indicacao_190_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/736/indicacao_190_2017.pdf</t>
   </si>
   <si>
     <t>Indica um estudo para a montagem de unidades móveis para castração de cães e gatos</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/737/indicacao_191_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/737/indicacao_191_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um ponto de ônibus no Bairro Fazenda Limal</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/738/indicacao_192_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/738/indicacao_192_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um contêiner de lixo no Bairro Sarapuí dos Luzes</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/739/indicacao_193_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/739/indicacao_193_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de via na Vila Moraes</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/740/indicacao_194_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/740/indicacao_194_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de bueiro na Rua Professor Arthur Augusto Antonio, na Vila Moraes</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/741/indicacao_195_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/741/indicacao_195_2017.pdf</t>
   </si>
   <si>
     <t>Indica a notificação de proprietários de imóveis abandonados da Vila Moraes</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/743/indicacao_196_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/743/indicacao_196_2017.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da rede de iluminação pública na Vila Moraes</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/744/indicacao_197_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/744/indicacao_197_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das margens da estrada que liga o Bairro Sarapuí dos Torres à Cachoeira da Fumaça</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/745/indicacao_198_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/745/indicacao_198_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lixeira na rua Capitão Moraes</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/746/indicacao_199_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/746/indicacao_199_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de projeto para dar agilidade no processo de liberação de projetos arquitetônicos pela Prefeitura Municipal de Piedade</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/747/indicacao_200_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/747/indicacao_200_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de energia elétrica em algumas casas no bairro Ribeirão Grande</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/748/indicacao_201_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/748/indicacao_201_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na estrada do km 121,5, no bairro Douradinho</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/749/indicacao_202_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/749/indicacao_202_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Sinibaldy</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/750/indicacao_203_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/750/indicacao_203_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro Sarapuí de Cima</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho, Alex P. da Silva, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/751/indicacao_204_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/751/indicacao_204_2017.pdf</t>
   </si>
   <si>
     <t>Indica o prolongamento da rede de água no Bairro dos Ortizes</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/752/indicacao_205_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/752/indicacao_205_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (nivelar e “cascalhar”), uma rua antes do barracão dos Pires no Bairro dos Cotianos</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/753/indicacao_206_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/753/indicacao_206_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (nivelar, “cascalhar” e colocar tubos) na estrada do bairro dos Godinhos</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/754/indicacao_207_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/754/indicacao_207_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de um estudo para implantação de uma clínica de hemodiálise em nosso município</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>José Anésio X. Lemes, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/755/indicacao_208_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/755/indicacao_208_2017.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da ponte na estrada municipal Hirohiko Katsuragawa, bairro dos Oliveiras</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/756/indicacao_209_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/756/indicacao_209_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas no Bairro Jurupará</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/757/indicacao_210_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/757/indicacao_210_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de sinalização horizontal (faixa de pedestres), bem como a sinalização vertical (placa indicativa), na Rua Tenente Demétrio Machado</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/758/indicacao_211_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/758/indicacao_211_2017.pdf</t>
   </si>
   <si>
     <t>Solicita a aplicação da Lei Municipal nº 3663, a limpeza e a poda das árvores dos acostamentos das estradas municipais</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/759/indicacao_212_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/759/indicacao_212_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na estrada do Bairro Sarapui de Cima</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/760/indicacao_213_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/760/indicacao_213_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de pontos de ônibus no Bairro Ciriaco</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/761/indicacao_214_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/761/indicacao_214_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo para a celebração de convênio com a Fundação Procon-SP</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/762/indicacao_215_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/762/indicacao_215_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo para a implantação de uma unidade do ‘Poupatempo’ em nosso município</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/763/indicacao_216_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/763/indicacao_216_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção nas ruas 12, 13, até o ponto final da rua projetada Olívio Pento, no bairro Ciriaco de Baixo</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/764/indicacao_217_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/764/indicacao_217_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias passar máquina e “cascalhar”, nas estradas municipais do Bairro dos Monos</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/765/indicacao_218_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/765/indicacao_218_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias passar máquina e “cascalhar”, na Rua Professor Augusto Antônio, no Bairro da Vila Moraes</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/766/indicacao_219_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/766/indicacao_219_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das margens da estrada que dá acesso ao Bairro dos Leites</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/767/indicacao_220_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/767/indicacao_220_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada do Bairro da Campininha</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/768/indicacao_221_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/768/indicacao_221_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de via no Bairro dos Godinhos</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/769/indicacao_222_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/769/indicacao_222_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Gustavo Adolfo Sonnenberg, na Vila Moraes</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/770/indicacao_223_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/770/indicacao_223_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Bernardo Lemes da Silva, na Vila Moraes</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/771/indicacao_224_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/771/indicacao_224_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção, na estrada do Bairro Ribeirão Bonito</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/772/indicacao_225_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/772/indicacao_225_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de e poda da vegetação no Portal Reginaldo Franco</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/773/indicacao_226_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/773/indicacao_226_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tubos rua 1 do bairro Ciriaco</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/774/indicacao_227_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/774/indicacao_227_2017.pdf</t>
   </si>
   <si>
     <t>Indica a melhoria no ponto de taxi da Rua Benjamin Constant</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/775/indicacao_228_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/775/indicacao_228_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de boca de lobo na rua Ovídio Dias de Moraes, bairro da Vila Moraes</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/776/indicacao_229_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/776/indicacao_229_2017.pdf</t>
   </si>
   <si>
     <t>Indica manutenção em todas as lombadas, no Bairro da Vila Moraes</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/777/indicacao_230_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/777/indicacao_230_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada que liga o bairro Vila Nova, na antiga Fazenda “Nicolinha”</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/778/indicacao_231_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/778/indicacao_231_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Sarapuí dos Godinhos</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Jorge de Souza Biscaia Júnior, Adélcio Vieira de Jesus, Daniel Dias de Moraes, Marly Aparecida Godinho, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/779/indicacao_232_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/779/indicacao_232_2017.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto ao despejo de esgoto em rede de captação de águas pluviais da estrada vicinal Giácomo Bassi, em frente à igreja católica da Vila Moraes</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/780/indicacao_233_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/780/indicacao_233_2017.pdf</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/781/indicacao_234_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/781/indicacao_234_2017.pdf</t>
   </si>
   <si>
     <t>Indica um estudo para instalação de extensão de iluminação pública no Bairro Caetezal de Cima</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/782/indicacao_235_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/782/indicacao_235_2017.pdf</t>
   </si>
   <si>
     <t>Indica um estudo para instalação de iluminação pública no Bairro Piratuba</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/783/indicacao_236_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/783/indicacao_236_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo para a criação de um museu em nosso município</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/784/indicacao_237_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/784/indicacao_237_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma linha de tubos no asfalto da estrada dos Lavradores - bairro Piraporinha</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/785/indicacao_238_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/785/indicacao_238_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de viela no Bairro dos Cotianos</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/786/indicacao_239_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/786/indicacao_239_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo para proporcionar desconto no pagamento do IPTU aos munícipes de baixa renda</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/787/indicacao_240_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/787/indicacao_240_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Lourenço José Pereira, na Vila Maria</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/788/indicacao_241_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/788/indicacao_241_2017.pdf</t>
   </si>
   <si>
     <t>Indica a reforma de uma ponte na estrada que liga o Bairro dos Buenos ao Funil e Vila Ré</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/789/indicacao_242_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/789/indicacao_242_2017.pdf</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/790/indicacao_243_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/790/indicacao_243_2017.pdf</t>
   </si>
   <si>
     <t>Seja construído um muro no Conservatório Municipal</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/791/indicacao_244_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/791/indicacao_244_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da rua do Bairro dos Garcias</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/792/indicacao_245_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/792/indicacao_245_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da rua do Bairro Piratuba</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/793/indicacao_246_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/793/indicacao_246_2017.pdf</t>
   </si>
   <si>
     <t>Indica o desassoreamento de trechos do Rio Pirapora</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/794/indicacao_247_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/794/indicacao_247_2017.pdf</t>
   </si>
   <si>
     <t>Indica limpeza ao redor do muro da escola Carlos Augusto de Camargo</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/795/indicacao_248_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/795/indicacao_248_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso ao Bairro dos Corrêas</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/796/indicacao_249_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/796/indicacao_249_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para mudança no itinerário de linha de ônibus que especifica</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/797/indicacao_250_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/797/indicacao_250_2017.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de luminárias e melhorias na extensão da rua Benedito Cicero Rosa</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/799/indicacao_251_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/799/indicacao_251_2017.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de luminárias na Rua Bento Vieira Cruz, ao lado da igreja Santo Antônio, no Bairro Paulas e Mendes</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/800/indicacao_252_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/800/indicacao_252_2017.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da estrada vicinal que liga o Bairro dos Cavalheiros ao Bairro Sarapuí dos Limas</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/801/indicacao_253_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/801/indicacao_253_2017.pdf</t>
   </si>
   <si>
     <t>Indica a solução do problema de água parada em estrada no Bairro do Barreiro</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/802/indicacao_254_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/802/indicacao_254_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Juruparazinho</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/803/indicacao_255_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/803/indicacao_255_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do Barracão Laureano Pires</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/804/indicacao_256_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/804/indicacao_256_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias em estrada vicinal no Bairro Roseira</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/805/indicacao_257_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/805/indicacao_257_2017.pdf</t>
   </si>
   <si>
     <t>Reiterar a manutenção da travessa, da Rua Antônio Amâncio Vieira, no Bairro Vila Amâncio</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/807/indicacao_258_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/807/indicacao_258_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma lombada no bairro dos Oliveiras, próximo da Igreja Católica</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/809/indicacao_259_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/809/indicacao_259_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do bairro da Batata Doce, partindo da estrada da Vila Élvio, até a estrada do Sarapuí de Cima</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/812/indicacao_260_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/812/indicacao_260_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para a colocação de uma lombada na Rua José Moreira</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/814/indicacao_261_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/814/indicacao_261_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para a colocação de cobertura em ponto de ônibus no Bairro Nova Olinda</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/815/indicacao_262_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/815/indicacao_262_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo para colocação de cobertura em pontos de ônibus, próximo ao Portal Reginaldo Franco</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/816/indicacao_263_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/816/indicacao_263_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro Caetezal de Cima</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/817/indicacao_264_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/817/indicacao_264_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro Piratuba</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/818/indicacao_265_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/818/indicacao_265_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo para instalação de rede de esgoto no bairro Ciriaco de Baixo</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/819/indicacao_266_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/819/indicacao_266_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro dos Garcias</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/820/indicacao_267_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/820/indicacao_267_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza de bueiro na Estradas dos Lavradores, no Bairro dos Godinhos</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/821/indicacao_268_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/821/indicacao_268_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Alcides Ribeiro, no Bairro Boa Vista</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/822/indicacao_269_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/822/indicacao_269_2017.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de tubos de concreto na extensão da rua João Gonçalves, altura do nº 1137 no bairro dos Moreiras</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/823/indicacao_270_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/823/indicacao_270_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo para colocação de tubos na estrada vicinal Giácomo Bassi, em frente à igreja católica da Vila Moraes</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/824/indicacao_271_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/824/indicacao_271_2017.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de instalação de luminárias no bairro dos Vieirinhas</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/825/indicacao_272_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/825/indicacao_272_2017.pdf</t>
   </si>
   <si>
     <t>Instalação de luminária na estrada principal do bairro dos Ortizes</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/826/indicacao_273_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/826/indicacao_273_2017.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para melhorar a coleta de lixo no bairro dos Leites</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/827/indicacao_274_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/827/indicacao_274_2017.pdf</t>
   </si>
   <si>
     <t>Passar máquina niveladora na rua Nelson Silva na Vila Quintino</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/828/indicacao_275_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/828/indicacao_275_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada no Bairro dos Garcias</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/829/indicacao_276_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/829/indicacao_276_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo para colocação de uma lombada, próximo ao “Bar do Zé”, no Bairro dos Garcias</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/830/indicacao_277_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/830/indicacao_277_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas no Bairro das Furnas</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/831/indicacao_278_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/831/indicacao_278_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Estrada Lourenço Pinto de Camargo, desde o antigo Vale Verde até o casarão, sentido Bairro Garcias</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/832/indicacao_279_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/832/indicacao_279_2017.pdf</t>
   </si>
   <si>
     <t>Indica serviços de tapa-buracos na Estrada Vicinal Dr. Ruy de Camargo</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/833/indicacao_280_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/833/indicacao_280_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada PDD-494, no Bairro da Serra</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/834/indicacao_281_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/834/indicacao_281_2017.pdf</t>
   </si>
   <si>
     <t>Estudos para implantação de mais vagas de estacionamento para deficientes físicos e idosos, nas proximidades das farmácias de nossa cidade</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/835/indicacao_282_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/835/indicacao_282_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo no sistema de estacionamento nas Ruas Cônego José Rodrigues e Comendador Parada</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/836/indicacao_283_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/836/indicacao_283_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção nas estradas de acesso aos Bairros Santos, Paiol até Sarapuí de Cima</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/837/indicacao_284_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/837/indicacao_284_2017.pdf</t>
   </si>
   <si>
     <t>Indica manutenção nas estradas de acesso aos Bairros Vila Élvio, Batata Doce, até Sarapuí dos Torres</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/838/indicacao_285_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/838/indicacao_285_2017.pdf</t>
   </si>
   <si>
     <t>Indica manutenção nas estradas de acesso aos Bairros Sarapuí de Cima, Vila Élvio, até Sarapuí dos Torres</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/839/indicacao_286_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/839/indicacao_286_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada principal do Bairro Sarapuí de Cima</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/840/indicacao_287_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/840/indicacao_287_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma lombada na estrada da Vila Élvio , sentido ao bairro Batata Doce</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/841/indicacao_288_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/841/indicacao_288_2017.pdf</t>
   </si>
   <si>
     <t>Indica manutenção nas estradas de acesso aos Bairros Batata Doce, Vila Élvio até Sarapuí de Cima</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/842/indicacao_289_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/842/indicacao_289_2017.pdf</t>
   </si>
   <si>
     <t>Indica a elevação de ponte no Bairro Gurgel</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/843/indicacao_290_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/843/indicacao_290_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na Rua projetada "sete" no Bairro dos Moreiras</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/844/indicacao_291_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/844/indicacao_291_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro Gurgel</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/845/indicacao_292_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/845/indicacao_292_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de água potável em mais residências, no Bairro dos Leites</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/846/indicacao_293_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/846/indicacao_293_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na Rua principal do Bairro Horizonte Verde, estrada dos Lavradores</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/847/indicacao_294_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/847/indicacao_294_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) nas estradas vicinais que especifica</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/848/indicacao_295_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/848/indicacao_295_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das margens das estradas vicinais Hirohiko Katsuragawa e Messias Godinho Sobrinho</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/849/indicacao_296_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/849/indicacao_296_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção na estrada municipal próximo à estrada velha de Sorocaba</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/850/indicacao_297_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/850/indicacao_297_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de luminária na Rua projetada “sete”, no Bairro dos Moreiras</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/851/indicacao_298_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/851/indicacao_298_2017.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de colocar mais um contêiner de lixo, no Bairro CDHU Ayton Senna</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/852/indicacao_299_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/852/indicacao_299_2017.pdf</t>
   </si>
   <si>
     <t>Indica a coleta e local apropriado para depósito de lixo no Bairro Amola Faca</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/853/indicacao_300_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/853/indicacao_300_2017.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos para ampliação de rede de água no bairro dos Ortizes</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/854/indicacao_301_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/854/indicacao_301_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo junto a Sabesp, instalação de rede de esgoto na Rua Alvin Tardelli</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/855/indicacao_302_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/855/indicacao_302_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa-buracos) nas ruas Armando Sales de Oliveira e Antônio Amâncio Vieira</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/856/indicacao_303_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/856/indicacao_303_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma faixa de pedestre na Rua Benjamim da Silveira Baldy</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/857/indicacao_304_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/857/indicacao_304_2017.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo para colocação de iluminação pública na Rodovia Carolina Paes Granjeiro</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/858/indicacao_305_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/858/indicacao_305_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública em localidades do Bairro Douradinho</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/859/indicacao_306_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/859/indicacao_306_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenções nas estradas da Fazenda Limal, no bairro Sampaio</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/860/indicacao_307_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/860/indicacao_307_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte localizada na PDD-070</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/861/indicacao_308_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/861/indicacao_308_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (tapa buracos), na estrada municipal Carolina Paes Granjeiro</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/862/indicacao_309_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/862/indicacao_309_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada de acesso ao bairro Bueno, ligando com a estrada do bairro dos Correias</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/863/indicacao_310_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/863/indicacao_310_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma lombada na estrada dos Godinho km 3</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/864/indicacao_311_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/864/indicacao_311_2017.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo para colocação de iluminação pública no Bairro da Boa Vista, Rua Benedito Rocha</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/865/indicacao_312_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/865/indicacao_312_2017.pdf</t>
   </si>
   <si>
     <t>Indica instalação de placas indicativas, faixas e sinalização em nossa cidade</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/866/indicacao_313_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/866/indicacao_313_2017.pdf</t>
   </si>
   <si>
     <t>Indica a interveniência da Guarda Municipal e a Diretoria de Trânsito, na Estrada Antônio Vichi, sentido Salto de Pirapora a Piedade, passando ao Bairro dos Leites</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/867/indicacao_314_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/867/indicacao_314_2017.pdf</t>
   </si>
   <si>
     <t>Pede ao Prefeito que oficie à Empresa Brasileira de Correios solicitando melhorias no atendimentos</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/868/indicacao_315_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/868/indicacao_315_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção (passar máquina, “cascalhar” e fazer limpeza de tubulação) no Bairro do Caetezal de Baixo</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/869/indicacao_316_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/869/indicacao_316_2017.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo para colocação de iluminação pública no Bairro dos Moreira atrás da Olinda Club</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/870/indicacao_317_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/870/indicacao_317_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção com reparos na rua projetada 13, na Vila João Garcia (Sacilão)</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/871/indicacao_318_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/871/indicacao_318_2017.pdf</t>
   </si>
   <si>
     <t>Indica manutenção (nivelar e colocar pedras), na estrada do Bairro do Piratuba, na primeira entrada do Sr. João Granjeiro</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/872/indicacao_319_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/872/indicacao_319_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das ruas 9, 10 e 18 no Bairro Ciriaco</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/873/indicacao_320_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/873/indicacao_320_2017.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da rede de água e esgoto em travessa do Bairro dos Moreiras</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/874/indicacao_321_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/874/indicacao_321_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção e recuperação da Praça Raul Antão Pereira, localizada na Vila Olinda</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/875/indicacao_322_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/875/indicacao_322_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias de passar máquina, “cascalhar” e fazer limpeza de tubulação, nas estradas do bairro Piraporão</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/876/indicacao_323_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/876/indicacao_323_2017.pdf</t>
   </si>
   <si>
     <t>Indica a reconstrução de uma nova lombada na Rua Mario Brand Rosa, na altura do nº 490, Bairro dos Garcias</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/877/indicacao_324_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/877/indicacao_324_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Toshiyuki Shintane, na Vila Moraes</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/878/indicacao_325_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/878/indicacao_325_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção do trecho sem asfalto da Rua Laurindo Vieira de Camargo, ao lado do Mercado Casa Grande, na Vila Moraes</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/879/indicacao_326_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/879/indicacao_326_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção do trecho sem asfalto e operação tapa buracos no asfalto da Rua Prof. Arthur Augusto Antônio, na Vila Moraes</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/880/indicacao_327_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/880/indicacao_327_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da Rua Eugênio Mendes, na Vila Moraes</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/881/indicacao_328_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/881/indicacao_328_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um ponto de Ônibus, na rodovia SP79 no km 124, em frente à loja da Ângela. – Vila Moraes</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/882/indicacao_329_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/882/indicacao_329_2017.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de energia elétrica (programa luz para todos) na residência localizada na rua Pilar do Sul, nº 55 - Vila Quintino - Piedade, SP e outras_x000D_
 providências</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/883/indicacao_330_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/883/indicacao_330_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das PDDs 130 e 103 que ligam o Bairro Gurgel até o Bairro das Furnas</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/884/indicacao_331_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/884/indicacao_331_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de uma ponte existente no bairro do Sarapuí de Cima</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/885/indicacao_332_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/885/indicacao_332_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção do asfalto (tapa buracos) na Rua Capitão Moraes</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/886/indicacao_333_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/886/indicacao_333_2017.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de passar máquina niveladora e colocar pedras, na Rua 2 do Bairro do Ciriaco de Baixo</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/887/indicacao_334_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/887/indicacao_334_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma tenda no cemitério Jardim Eterno</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/888/indicacao_335_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/888/indicacao_335_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo no sentido de instalar luminárias no quiosque da pista de caminhada</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/889/indicacao_336_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/889/indicacao_336_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhoria em lombada existente no Bairro dos Godinhos</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/890/indicacao_337_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/890/indicacao_337_2017.pdf</t>
   </si>
   <si>
     <t>Indica a disponibilização de um ônibus para o transporte de agricultores em visita técnica no município de Andradas - MG</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/891/indicacao_338_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/891/indicacao_338_2017.pdf</t>
   </si>
   <si>
     <t>Indica a melhoria das estradas do Bairro Sarapuí dos Antunes</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/892/indicacao_339_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/892/indicacao_339_2017.pdf</t>
   </si>
   <si>
     <t>Indica a reforma do muro da EMEIEF ‘Padre Giorgio Musizzano’, no Bairro dos Correas</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/893/indicacao_340_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/893/indicacao_340_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de pontes no Bairro dos Buenos</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/896/indicacao_341_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/896/indicacao_341_2017.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação para o corte de um coqueiro existente na estrada do Bairro Caetezal de Cima</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/897/indicacao_342_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/897/indicacao_342_2017.pdf</t>
   </si>
   <si>
     <t>Solicitando providências com relação à Praça Raul Antão Pereira na Vila Olinda</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/898/indicacao_343_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/898/indicacao_343_2017.pdf</t>
   </si>
   <si>
     <t>Indica que sejam notificados o proprietário do terreno localizado entre as Ruas: Nossa Senhora de Piedade, Rua São Jorge e Rua Brasil</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/899/indicacao_344_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/899/indicacao_344_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nas ruas dos bairros Ciriaco de Cima e de Baixo</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/900/indicacao_345_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/900/indicacao_345_2017.pdf</t>
   </si>
   <si>
     <t>Indica estudo para implantar um local exclusivo para estacionamento de veículos de fretes e carretos</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/901/indicacao_346_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/901/indicacao_346_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte existente na estrada do bairro dos Torres</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/902/indicacao_347_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/902/indicacao_347_2017.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de iluminação pública na Rua Zaira Moreira Vieira – Vila Amâncio</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho, Adélcio Vieira de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/903/indicacao_348_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/903/indicacao_348_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de contêineres no bairro Bateia de Baixo</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/904/indicacao_349_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/904/indicacao_349_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estrada que liga o Bairro dos Leites ao Piraporão</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>Alex P. da Silva, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/905/indicacao_350_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/905/indicacao_350_2017.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da rede de coleta de esgoto na Rua Boleslavas Juskevicius</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/906/indicacao_351_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/906/indicacao_351_2017.pdf</t>
   </si>
   <si>
     <t>Indica o asfaltamento em vias da Vila Maria</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/907/indicacao_352_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/907/indicacao_352_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de ‘tapa-buracos’ na Rua Itapetininga, no Bairro Jurupará</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/908/indicacao_353_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/908/indicacao_353_2017.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na iluminação pública em localidade do Bairro dos Correas</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/909/indicacao_354_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/909/indicacao_354_2017.pdf</t>
   </si>
   <si>
     <t>Indica um estudo para o atendimento do abaixo-assinado de pais de alunos da Escola Municipal Maria Helena Guazzelli Rosa</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/910/indicacao_355_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/910/indicacao_355_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro Ribeirão Grande</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/911/indicacao_356_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/911/indicacao_356_2017.pdf</t>
   </si>
   <si>
     <t>Indica a construção de canteiros centrais nos cruzamentos das ruas José Rolim da Silva e Aristides Antonio Maymoni e das ruas José Marum e Aristides Antonio Maymoni</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/912/indicacao_357_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/912/indicacao_357_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte no Bairro Douradinho</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/913/indicacao_358_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/913/indicacao_358_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas de acesso ao bairro da Liberdade</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/914/indicacao_359_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/914/indicacao_359_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das bacias de contenção no Bairro Furnas</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Marly Aparecida Godinho, Alex P. da Silva, José Anésio X. Lemes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/915/indicacao_360_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/915/indicacao_360_2017.pdf</t>
   </si>
   <si>
     <t>Indica a realização de ‘tapa-buracos’ na estrada de acesso ao Bairro dos Leites</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/916/indicacao_361_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/916/indicacao_361_2017.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma lombada na Rua 4 do Bairro dos Leites</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/917/indicacao_362_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/917/indicacao_362_2017.pdf</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/918/indicacao_363_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/918/indicacao_363_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção nas ruas do bairro dos Godinhos</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/919/indicacao_364_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/919/indicacao_364_2017.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza no acostamento na estrada dos lavradores, sentido ao bairro Gurgel</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/920/indicacao_365_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/920/indicacao_365_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das principais estradas do Bairro do Pires</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/921/indicacao_366_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/921/indicacao_366_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção da estrada do Bairro dos Vieirinha</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/922/indicacao_367_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/922/indicacao_367_2017.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento em várias estradas vicinais da zona rurais</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/923/indicacao_368_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/923/indicacao_368_2017.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma creche no bairro Ciriaco</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/924/indicacao_369_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/924/indicacao_369_2017.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas em geral no Bairro do Poço</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1148/mocao_1_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1148/mocao_1_2017.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação aos senhores Walquir Antonio de Moraes e Rosário Aparecido Prestes de Oliveira</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1149/mocao_1_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1149/mocao_1_2017.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao atleta Fredison Costa, hexacampeão da Maratona Disney 2017</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1150/mocao_3_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1150/mocao_3_2017.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao Padre Júlio César Fernandes</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1151/mocao_4_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1151/mocao_4_2017.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio à PEC 287/2016</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1152/mocao_5_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1152/mocao_5_2017.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Jubileu de Ouro do Movimento de Cursilhos de Cristandade na Arquidiocese de Sorocaba</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1153/mocao_6_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1153/mocao_6_2017.pdf</t>
   </si>
   <si>
     <t>Congratulações com os piedadenses que integraram o Batalhão da Guarda Presidencial e Brasília – BGP, no ano de 1962, senhores Salvador Ciro Amâncio, Lúcio Fávero, Marcos Hiçatoshi Shicanay, Francisco Garcia, João Vicente, Dirceu de Brito Maciel, Nego Fáveri e Romeu Rolim de Paula</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1154/mocao_7_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1154/mocao_7_2017.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à operação Lava Jato</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1155/mocao_8_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1155/mocao_8_2017.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação à bailarina e modelo Isabella Estevam Oshikata Linares</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1156/mocao_9_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1156/mocao_9_2017.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio à Liberação das Drogas no Brasil</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1158/mocao_10_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1158/mocao_10_2017.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação para com a equipe da Polícia Civil de Piedade</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1159/mocao_11_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1159/mocao_11_2017.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao atleta Gustavo Xavier de Oliveira Pereira</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1160/mocao_12_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1160/mocao_12_2017.pdf</t>
   </si>
   <si>
     <t>Moção de louvor a Lyra São João</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1161/mocao_13_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1161/mocao_13_2017.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação para com a Major PM Sra. Eunice Rosa Godinho, por fazer parte da equipe de oficiais da Polícia Militar enviada ao país de El Salvador</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>PDecL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/975/projeto_de_decreto_legislativo_n_1_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/975/projeto_de_decreto_legislativo_n_1_2017.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao padre Júlio César Fernandes.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/976/pdl_2_-_28-3-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/976/pdl_2_-_28-3-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã piedadense à Sra. Gisele Lea Fiszbein Copel.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/977/projeto_de_decreto_legislativo_n_3_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/977/projeto_de_decreto_legislativo_n_3_2017.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão emérito ao Dr. Paulo Roberto Gomes Abreu.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/978/projeto_de_decreto_legislativo_n_4_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/978/projeto_de_decreto_legislativo_n_4_2017.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão piedadense ao Sr. Toshiro Enomoto.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/979/pdl_5_-_8-8-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/979/pdl_5_-_8-8-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Confere à Maria Arlete dos Santos Nali a distinção de professora emérita.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>17ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/980/projeto_dec_leg_6_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/980/projeto_dec_leg_6_2017.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Piedade, relativas ao exercício financeiro de 2015.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/981/pdl_7_-_6-9-2017_samuel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/981/pdl_7_-_6-9-2017_samuel.pdf</t>
   </si>
   <si>
     <t>Confere a Antonio Gonçalves de Oliveira a distinção de professor emérito.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3600/pll_01_-_07-02-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3600/pll_01_-_07-02-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Alcino Tardelli e Rua Odete Vichi Tardelli, em vias urbanas localizadas no Jardim Alto da Boa Vista.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3601/pll_02_-_08-02-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3601/pll_02_-_08-02-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Mario Leite ao campo de futebol do Bairro dos Leites.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3602/pll_03_-_14-02-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3602/pll_03_-_14-02-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Municipal Laureano Torres em estrada vicinal que especifica.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/</t>
+    <t>http://sapl.piedade.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Cria a distinção de mérito esportivo do Município de Piedade.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3603/pll_05_-_28-04-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3603/pll_05_-_28-04-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Estrada Municipal José Vicente Rolim em estrada municipal que especifica.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>Daniel Dias de Moraes, Alex P. da Silva, Geraldo Amâncio Vieira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3604/pll_06_-_06-06-2017_alex_-_substitutivo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3604/pll_06_-_06-06-2017_alex_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da data comemorativa ‘Marcha para Jesus’, no âmbito município de Piedade.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3605/pll_07_-_30-06-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3605/pll_07_-_30-06-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Dá denominação em via pública no Loteamento Alto da Boa Vista.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3606/pll_08_-_04-08-2017_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3606/pll_08_-_04-08-2017_mesa.pdf</t>
   </si>
   <si>
     <t>Suplementa dotação do orçamento vigente da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3607/pll_09_-_18-09-2017_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3607/pll_09_-_18-09-2017_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para desconto de prestações em folha de pagamento, no âmbito da Câmara Municipal de Piedade e dá outras providências.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3608/pll_10_-_27-09-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3608/pll_10_-_27-09-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Dá denominação à travessa da Rua Aurélio do Amaral Santos.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3609/pll_11_-_05-10-2017_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3609/pll_11_-_05-10-2017_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas especificas, no âmbito da Câmara Municipal de Piedade, de acesso à informação, obedecidas às normas gerais estabelecidas na Lei Federal nº 12.527/2011.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3610/pll_12_-_17-11-2017_mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3610/pll_12_-_17-11-2017_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação da nomenclatura, alteração de vencimentos e do nível de escolaridade para ingresso em cargo público da Câmara Municipal de Piedade e da outras providências.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3611/pll_13_-_17-11-2017__mesa.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3611/pll_13_-_17-11-2017__mesa.pdf</t>
   </si>
   <si>
     <t>Disciplina sobre o recebimento de honorários advocatícios, em processos judiciais em que é parte a Câmara Municipal de Piedade, e da outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3612/pll_14_-_21-11-2017_benedito.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3612/pll_14_-_21-11-2017_benedito.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do município de Piedade a Romaria de Nossa Senhora Aparecida realizada anualmente no município.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3613/pll_15_-_13-12-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3613/pll_15_-_13-12-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Disciplina o uso de caçamba para coleta de terra e entulho em via e logradouro público.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_resolucao_2_2017.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_resolucao_2_2017.pdf</t>
   </si>
   <si>
     <t>Disciplina a avaliação especial de desempenho a ser realizada no período do estágio probatório, cria Comissão de Estágio Probatório, e dá outras providências</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3327/requerimento_001_-_04_-01-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3327/requerimento_001_-_04_-01-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a paralisação das obras da creche do Jardim Sinibaldy.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3328/requerimento_002_-_04_-01-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3328/requerimento_002_-_04_-01-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a paralisação das obras da creche do Parque da Torre.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3329/requerimento_003_-_04_-01-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3329/requerimento_003_-_04_-01-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os terrenos que pertencem ao município, localizados na Vila Moraes.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3330/requerimento_004_-_10-01-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3330/requerimento_004_-_10-01-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre a realização de obras de pavimentação na Rua Lourenço_x000D_
 José Camargo</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3331/requerimento_010_-_24-01-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3331/requerimento_010_-_24-01-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do contrato firmado entre a Prefeitura e a Sabesp.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3332/requerimento_013_-_30-01-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3332/requerimento_013_-_30-01-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Valdomiro Tenório.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3333/requerimento_014_-_06-02-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3333/requerimento_014_-_06-02-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Evanir Ferreira de Almeida.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3334/requerimento_020_-_03-02-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3334/requerimento_020_-_03-02-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a patrulha agrícola municipal.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3335/requerimento_021_-_02-02-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3335/requerimento_021_-_02-02-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o quadro dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3336/requerimento_022_-_03-02-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3336/requerimento_022_-_03-02-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Implantação de uma nova linha de ônibus, com trajeto passando pelo hospital</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3337/requerimento_023_-_03-02-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3337/requerimento_023_-_03-02-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Informações sobre as obras de melhoria da estrada que liga os bairros das Furnas,_x000D_
 Soares e Vila Élvio (Microbacias II)</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3338/requerimento_024_-_03-02-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3338/requerimento_024_-_03-02-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Informações sobre a recuperação das estradas rurais não pavimentadas</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3339/requerimento_026_-_07-02-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3339/requerimento_026_-_07-02-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a comercialização de produtos no CEABASP.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3340/requerimento_027_-_08-02-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3340/requerimento_027_-_08-02-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os arcos metálicos instalados nas ruas centrais do_x000D_
 município.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3341/requerimento_028_-_08-02-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3341/requerimento_028_-_08-02-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a ação de vendedores autônomos e pedintes nas ruas do Centro.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3342/requerimento_033_-_09-02-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3342/requerimento_033_-_09-02-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a conservação das estradas vicinais municipais.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3343/requerimento_034_-_10-02-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3343/requerimento_034_-_10-02-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Solicita o croqui de estrada vicinal no Bairro do Funil.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3344/requerimento_036_-_14-02-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3344/requerimento_036_-_14-02-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a regulamentação dos estacionamentos de motos nas_x000D_
 ruas do centro da cidade.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3345/requerimento_037_-_14-02-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3345/requerimento_037_-_14-02-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a arrecadação com os agentes e dispositivos de trânsito_x000D_
 em nosso município.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3346/requerimento_038_-_13-02-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3346/requerimento_038_-_13-02-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre a paralização da obra da Casa Dia do Idoso</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3347/requerimento_039_-_13-02-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3347/requerimento_039_-_13-02-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre a quantidade de imóveis particulares alugados pela Administração Municipal</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3348/requerimento_040_-_13-02-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3348/requerimento_040_-_13-02-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre a construção do prédio da Etec de Piedade</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3349/requerimento_041_-_13-02-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3349/requerimento_041_-_13-02-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre a quantidade de Prédios Públicos em desuso_x000D_
 dentro da área urbana do Município de Piedade</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3350/requerimento_042_-_13-02-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3350/requerimento_042_-_13-02-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre a quantidade de veículos auto motores alugados pela Administração Municipal</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3351/requerimento_043_-_13-02-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3351/requerimento_043_-_13-02-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre adultos em situação de abandono nas ruas de Piedade</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3352/requerimento_044_-_16-02-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3352/requerimento_044_-_16-02-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a aplicação da Lei Municipal nº 4042/2009.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3353/requerimento_045_-_17-02-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3353/requerimento_045_-_17-02-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se o próprio municipal que especifica está apto a receber denominação.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3354/requerimento_047_-_16-02-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3354/requerimento_047_-_16-02-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Questiona se as vias municipais que especifica estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3355/requerimento_048_-_17-02-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3355/requerimento_048_-_17-02-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Paulo Roberto Salaro</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3356/requerimento_050_-_22-02-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3356/requerimento_050_-_22-02-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o gerenciamento da merenda na rede municipal de educação.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3357/requerimento_051_-_22-02-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3357/requerimento_051_-_22-02-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os loteamentos clandestinos em nosso município.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>Adélcio Vieira de Jesus, Daniel Dias de Moraes, Jorge de Souza Biscaia Júnior, Marly Aparecida Godinho, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3358/requerimento_054_-_08-03-2017_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3358/requerimento_054_-_08-03-2017_adelcio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o início da obra de recuperação da estrada vicinal Messias Godinho Sobrinho, que liga o bairro dos Oliveiras ao bairro das Furnas.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3359/requerimento_058_-_15-03-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3359/requerimento_058_-_15-03-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento nº 30/2014 sobre mudança de itinerário em linha de ônibus que especifica.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3360/requerimento_060_-_14-03-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3360/requerimento_060_-_14-03-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se a via municipal que especifica está apta a receber denominação.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3361/requerimento_062_-_16-03-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3361/requerimento_062_-_16-03-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Requer informações complementares sobre o envio de projeto de lei concedendo reajuste salarial aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>Maurinho Machado, Alex P. da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3362/requerimento_063_-_17-03-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3362/requerimento_063_-_17-03-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o estacionamento de veículos particulares na Garagem Municipal.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3363/requerimento_064_-_20-03-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3363/requerimento_064_-_20-03-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Esther Ponce Ribeiro.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3364/requerimento_065_-_14-03-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3364/requerimento_065_-_14-03-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada municipal que especifica está apta a receber denominação.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3365/requerimento_067_-_23-03-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3365/requerimento_067_-_23-03-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a reversão do imóvel “Torre Hotel” ao Município.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3366/requerimento_068_-_23-03-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3366/requerimento_068_-_23-03-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o projeto para construção de rotatória na Via Antônio Leite de Oliveira e outros questionamentos.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3367/requerimento_070_-_27-03-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3367/requerimento_070_-_27-03-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Bueno de Camargo.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3368/requerimento_072_-_30-03-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3368/requerimento_072_-_30-03-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o imóvel localizado em frente à loja Dapsa.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3369/requerimento_075_-_07-04-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3369/requerimento_075_-_07-04-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a concessão de cesta básica aos trabalhadores da COTMAP.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3370/requerimento_076_-_13-04-2017_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3370/requerimento_076_-_13-04-2017_marly.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o funcionamento dos programas “Cidade Limpa” e “Cata Treco” no município.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3371/requerimento_080_-_20-04-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3371/requerimento_080_-_20-04-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se os bens públicos municipais que especifica estão aptos a receber denominação.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3372/requerimento_081_-_20-04-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3372/requerimento_081_-_20-04-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a paralisação dos serviços de assistência aos usuários das rodovias SP-79 e SP-250.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3373/requerimento_082_-_08-05-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3373/requerimento_082_-_08-05-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Sem ementa.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3374/requerimento_084_-_10-05-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3374/requerimento_084_-_10-05-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as obras de pavimentação e recapeamento no Bairro Ciriaco.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3375/requerimento_085_-_10-05-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3375/requerimento_085_-_10-05-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Albari Straus Klinguelfuss.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>Solicita emenda às leis de denominação que especifica.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3377/requerimento_087_-_12-05-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3377/requerimento_087_-_12-05-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações referente a lei nº 1876 de 23 de agosto de 1989, referente a denominação ‘Rua Aurélio Amaral Santos.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3378/requerimento_089_-_16-05-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3378/requerimento_089_-_16-05-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o atendimento médico na UBS do Bairro dos Correas.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3379/requerimento_090_-_16-05-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3379/requerimento_090_-_16-05-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o estado de conservação de alguns loteamentos de nosso município.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3380/requerimento_093_-_24-05-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3380/requerimento_093_-_24-05-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o recurso transferido para reforma do posto de saúde do Bairro Miguel Russo.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3381/requerimento_094_-_24-05-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3381/requerimento_094_-_24-05-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o local onde são realizadas as festividades do município</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3382/requerimento_095_-_24-05-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3382/requerimento_095_-_24-05-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre mudança no itinerário de linha ônibus que especifica.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3383/requerimento_096_-_24-05-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3383/requerimento_096_-_24-05-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Edir Tomioshi.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3384/requerimento_097_-_24-05-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3384/requerimento_097_-_24-05-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a folha de pagamento do Poder Executivo nos últimos seis meses.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3385/requerimento_098_-_30-05-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3385/requerimento_098_-_30-05-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a implantação de rede de esgoto na Vila Moraes.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3386/requerimento_102_-_31-05-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3386/requerimento_102_-_31-05-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria José Vicentini.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>Adélcio Vieira de Jesus, Daniel Dias de Moraes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3387/requerimento_104_-_02-06-2017_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3387/requerimento_104_-_02-06-2017_adelcio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o sistema habitacional do município.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>Maurinho Machado, Daniel Dias de Moraes, Jorge de Souza Biscaia Júnior, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3388/requerimento_110_-_14-06-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3388/requerimento_110_-_14-06-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a reforma de imóvel para a instalação do Espaço Facilita Piedade.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3389/requerimento_118_-_20-06-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3389/requerimento_118_-_20-06-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre as obras de infraestrutura na Rua Aurélio Amaral Santos, no Bairro dos Cotianos.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3391/requerimento_119_-_20-06-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3391/requerimento_119_-_20-06-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a instalação de iluminação em residências do Bairro Cachoeira da Fumaça.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3392/requerimento_121_-_27-06-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3392/requerimento_121_-_27-06-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção de calçada na Vila Maria.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3394/requerimento_122_-_28-06-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3394/requerimento_122_-_28-06-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o levantamento socioeconômico realizado com famílias de baixa renda do nosso município.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3395/requerimento_123_-_27-06-2017_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3395/requerimento_123_-_27-06-2017_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Souto</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3396/requerimento_124_-_04-07-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3396/requerimento_124_-_04-07-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Francisco Assis da Silva.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3397/requerimento_125_-_07-07-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3397/requerimento_125_-_07-07-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre a fiscalização de obras de calçadas, dentro do perímetro urbano, no Município de Piedade.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3398/requerimento_126_-_07-07-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3398/requerimento_126_-_07-07-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre a realização de obras de pavimentação asfáltica, na Rua Lourenço José de Camargo - Vila Maria.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3399/requerimento_127_-_12-07-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3399/requerimento_127_-_12-07-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicito informação sobre as atribuições do Coordenado Pedagógico.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3400/requerimento_128_-_13-07-2017_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3400/requerimento_128_-_13-07-2017_adelcio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre imóveis pertencentes ao município.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3401/requerimento_129_-_13-07-2017_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3401/requerimento_129_-_13-07-2017_adelcio.pdf</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3402/requerimento_130_-_14-07-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3402/requerimento_130_-_14-07-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a manutenção da Rua 11 do Bairro Ciriaco de Baixo.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3403/requerimento_131_-_14-07-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3403/requerimento_131_-_14-07-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a manutenção PDD-040, no Bairro Ciriaco de Baixo.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3404/requerimento_132_-_14-07-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3404/requerimento_132_-_14-07-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a revisão geral anual de vencimentos aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3405/requerimento_133_-_19-07-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3405/requerimento_133_-_19-07-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se as estradas municipais PDD-020 e PDD-447 estão aptas a receber denominação.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3406/requerimento_134_-_19-07-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3406/requerimento_134_-_19-07-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Questiona se a estrada municipal PDD-363 está apta a receber denominação.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3407/requerimento_135_-_20-07-2017_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3407/requerimento_135_-_20-07-2017_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Edson Francisco Lemes.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3408/requerimento_136_-_20-07-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3408/requerimento_136_-_20-07-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Antônio Bortolini.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3409/requerimento_137_-_25-07-2017_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3409/requerimento_137_-_25-07-2017_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Isabel Vieira de Camargo.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3410/requerimento_138_-_01-08-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3410/requerimento_138_-_01-08-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informação, bem como a contratação de mais agentes para a fiscalização do trânsito em nossa cidade.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3411/requerimento_139_-_02-08-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3411/requerimento_139_-_02-08-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre alterações realizadas pela Secretaria de Educação, quanto a diminuição do horário de atendimento das creches e da troca do material didático.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3412/requerimento_140_-_03-08-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3412/requerimento_140_-_03-08-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Ayres de Pontes.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3413/requerimento_141_-_04-08-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3413/requerimento_141_-_04-08-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Questiona a atual situação de emenda parlamentar destinada a construção de uma academia de saúde.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3414/requerimento_142_-_09-08-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3414/requerimento_142_-_09-08-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Ciro Soares de Moraes.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3415/requerimento_143_-_17-08-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3415/requerimento_143_-_17-08-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Ruth Neusa Rosa de Paiva.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3416/requerimento_144_-_21-08-2017_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3416/requerimento_144_-_21-08-2017_marly.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria de Lourdes Silveira.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3417/requerimento_144_-_21-08-2017_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3417/requerimento_144_-_21-08-2017_marly.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a construção de pontes no município.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>Maurinho Machado, Adélcio Vieira de Jesus, Jorge de Souza Biscaia Júnior, Marly Aparecida Godinho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3418/requerimento_146_-_24-08-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3418/requerimento_146_-_24-08-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre contrato firmado entre a prefeitura e a COOPESPI.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3419/requerimento_147_-_1-09-2017_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3419/requerimento_147_-_1-09-2017_alex.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Waldevino Dias da Costa.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3420/requerimento_148_-_16-03-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3420/requerimento_148_-_16-03-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre legalidade do requerimento nº 97/2017 de autoria do vereador Mauro Vieira Machado.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3421/requerimento_149_-_31-08-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3421/requerimento_149_-_31-08-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Questiona se a travessa da Rua Aurélio do Amaral Santos, próximo à família Juca Pires está_x000D_
 apta a receber denominação</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3422/requerimento_150_-_06-09-2017_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3422/requerimento_150_-_06-09-2017_alex.pdf</t>
   </si>
   <si>
     <t>Questiona sobre a falta de policiamento em nosso município.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3423/requerimento_151_-_14-09-2017_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3423/requerimento_151_-_14-09-2017_marly.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre atendimento as indicações 33, 204, 250, 251, 271, 272 e 273/2017.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3424/requerimento_152_-_15-09-2017_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3424/requerimento_152_-_15-09-2017_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a travessa da rua Eurico Vieira Cardoso.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3425/requerimento_153_-_17-09-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3425/requerimento_153_-_17-09-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre o agendamento de consultas no Ambulatório Médico Odontológico Municipal de Piedade e as especialidades agendadas para atendimento, no referido local.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3426/requerimento_154_-_17-09-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3426/requerimento_154_-_17-09-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre remanejamento dos alunos da EMEIF "Maurício França Ferraz de Camargo", localizada no Bairro Piratuba para a EMEIF "Paschoal Visconti", do Bairro dos Garcias.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3427/requerimento_155_-_17-09-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3427/requerimento_155_-_17-09-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre os tipos de medicamentos distribuídos gratuitamente no Ambulatório Médico Odontológico Municipal de Piedade e as quantidades em estoque existentes no momento na farmácia do referido local.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3428/requerimento_156_-_20-09-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3428/requerimento_156_-_20-09-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre as fichas cadastrais e os laudos do tribunal de contas de todas as creches instaladas no Município de Piedade, sejam urbanas ou rurais</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3429/requerimento_157_-_20-09-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3429/requerimento_157_-_20-09-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Informações sobre a realização de obras de pavimentação asfáltica, na primeira travessa da Rua João Gonçalves, no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3430/requerimento_158_-_22-09-2017_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3430/requerimento_158_-_22-09-2017_adelcio.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a licença ambiental da Avenida Jacob Hess.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3431/requerimento_159_-_27-09-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3431/requerimento_159_-_27-09-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Esiquiel Ferreira de Campos.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3432/requerimento_160_-_04-10-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3432/requerimento_160_-_04-10-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Informação sobre a Lei nº 4518/2017, publicado em 24 de agosto de 2017.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3433/requerimento_161_-_06-10-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3433/requerimento_161_-_06-10-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Luciana Bortolini de Oliveira.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3434/requerimento_162_-_06-10-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3434/requerimento_162_-_06-10-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações do DER sobre o deslizamento do acostamento da rodovia SP 79, que liga Piedade a Sorocaba, no trecho localizado próximo ao Radar no bairro Jurupará.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3435/requerimento_163_-_06-10-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3435/requerimento_163_-_06-10-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o atendimento à indicação nº 236/2017.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3436/requerimento_164_-_16-10-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3436/requerimento_164_-_16-10-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Helcio Gomes de Abreu.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3437/requerimento_165_-_20-10-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3437/requerimento_165_-_20-10-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a atualização da tabela de itinerários do contrato da prefeitura com a COOPESPI.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3438/requerimento_166_-_20-10-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3438/requerimento_166_-_20-10-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Sansão Alves do Nascimento.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3439/requerimento_167_-_26-10-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3439/requerimento_167_-_26-10-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Prof.ª Ruth Rodrigues Ayres de Araújo.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3440/requerimento_168_-_25-10-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3440/requerimento_168_-_25-10-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Informação sobre os gastos com a guarda municipal em nosso município.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3441/requerimento_169_-_27-10-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3441/requerimento_169_-_27-10-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as vistorias de segurança nos prédios públicos do município.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3442/requerimento_170_-_27-10-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3442/requerimento_170_-_27-10-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o transporte da equipe de arbitragem nos jogos organizados pela Diretoria de Esportes do nosso município.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3443/requerimento_171_-_27-10-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3443/requerimento_171_-_27-10-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o atendimento à indicação nº 123/2017.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3444/requerimento_172_-_27-10-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3444/requerimento_172_-_27-10-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o desassoreamento do Rio Pirapora.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3445/requerimento_173_-_30-10-2017_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3445/requerimento_173_-_30-10-2017_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Isabel Lemes da Silva.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3446/requerimento_174_-_30-10-2017_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3446/requerimento_174_-_30-10-2017_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Luzia Ferreira.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3447/requerimento_175_-_01-11-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3447/requerimento_175_-_01-11-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o cancelamento de linhas de ônibus de Piedade à Pilar do Sul.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>Maurinho Machado, Jorge de Souza Biscaia Júnior, Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3448/requerimento_176_-_01-11-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3448/requerimento_176_-_01-11-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre terreno abandonado próximo ao Hotel Torre.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3449/requerimento_177_-_08-11-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3449/requerimento_177_-_08-11-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Constância Vilas Boas de Nicola.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3450/requerimento_178_-_13-11-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3450/requerimento_178_-_13-11-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Oswaldo Rodrigues da Silva.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3451/requerimento_179_-_14-11-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3451/requerimento_179_-_14-11-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a quantidade de alunos do Bairro Ciriaco matriculados em creches municipais.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3452/requerimento_180_-_14-11-2017_daniel.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3452/requerimento_180_-_14-11-2017_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o videomonitoramento na zona urbana do município.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>Maurinho Machado, Jorge de Souza Biscaia Júnior</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3453/requerimento_181_-_17-11-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3453/requerimento_181_-_17-11-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto a manutenção de ruas dos bairros dos Godinhos e Piraporinha.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3454/requerimento_182_-_20-11-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3454/requerimento_182_-_20-11-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Maria Antônia Aparecida Tenório Ambold.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3455/requerimento_183_-_21-11-2017_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3455/requerimento_183_-_21-11-2017_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o atendimento à indicação nº 118/2017.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3456/requerimento_184_-_21-11-2017_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3456/requerimento_184_-_21-11-2017_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o atendimento à indicação nº 19/2017.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>Benedito Alves dos Santos, José Anésio X. Lemes</t>
   </si>
   <si>
     <t>Solicita informações sobre o cancelamento de linhas de ônibus do Bairro Paineiras.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3458/requerimento_186_-_21-11-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3458/requerimento_186_-_21-11-2017_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Estrada Municipal Giacomo Bassi.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>Adélcio Vieira de Jesus, Benedito Alves dos Santos, Daniel Dias de Moraes, Jorge de Souza Biscaia Júnior, José Anésio X. Lemes, Marly Aparecida Godinho, Maurinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3459/requerimento_187_-_22-11-2017_adelcio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3459/requerimento_187_-_22-11-2017_adelcio.pdf</t>
   </si>
   <si>
     <t>Informações sobre o funcionamento do CEABASP</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3460/requerimento_188_-_22-11-2017_jorge.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3460/requerimento_188_-_22-11-2017_jorge.pdf</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3461/requerimento_189_-_24-11-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3461/requerimento_189_-_24-11-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Questiona se a área verde que especifica está apta a receber denominação.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>Maurinho Machado, Adélcio Vieira de Jesus, Jorge de Souza Biscaia Júnior</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3462/requerimento_190_-_24-11-2017_mauro.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3462/requerimento_190_-_24-11-2017_mauro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o estado de conservação dos veículos da Prefeitura.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3463/requerimento_191_-_29-11-2017_jose.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3463/requerimento_191_-_29-11-2017_jose.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Werner Bruckner.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3464/requerimento_192_-_01-12-2017_marly.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3464/requerimento_192_-_01-12-2017_marly.pdf</t>
   </si>
   <si>
     <t>Solicita informação se há previsão de asfaltamento na Rua Thyrso de Camargo Ayres – no Bairro Vila Quintino</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3465/requerimento_193_-_07-12-2017_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3465/requerimento_193_-_07-12-2017_nelson.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a pavimentação da Vila João Garcia</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3466/requerimento_194_-_08-12-2017_alex.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3466/requerimento_194_-_08-12-2017_alex.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a implantação de “boca de lobo” entre a Rua Antônio Amâncio Vieira e Rua Benedito Amâncio Vieira</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3467/requerimento_195_-_07-12-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3467/requerimento_195_-_07-12-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Hermínio da Silva</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3468/requerimento_196_-_14-12-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3468/requerimento_196_-_14-12-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Encarnação Gimenez Fernandes.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3469/requerimento_197_-_18-12-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3469/requerimento_197_-_18-12-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra Aparecida Santos Romano.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3470/requerimento_198_-_18-12-2017_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3470/requerimento_198_-_18-12-2017_nilza.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra Elza dos Santos Silva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6537,67 +6537,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_1_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_2_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_3_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_4_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_5_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_6_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_7_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_8_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_9_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_10_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_11_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_12_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_13_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_14_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_15_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_16_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_17_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_18_2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_19_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_20_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_21_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_22_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_23_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_24_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_25_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/561/indicacao_26_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/562/indicacao_27_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_28_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_29_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_30_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_31_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_32_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_33_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/569/indicacao_34_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_35_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_36_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_37_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_38_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_39_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_40_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_41_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_42_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_43_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_44_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/580/indicacao_45_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/581/indicacao_46_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/582/indicacao_47_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/583/indicacao_48_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/584/indicacao_49_2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_50_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_51_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/587/indicacao_52_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/588/indicacao_53_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_54_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/590/indicacao_55_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/591/indicacao_56_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/592/indicacao_57_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_58_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_59_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/595/indicacao_60_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_61_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_62_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/598/indicacao_63_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao_64_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_65_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_66_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_67_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/604/indicacao_68_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/605/indicacao_69_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/607/indicacao_70_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/609/indicacao_71_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/610/indicacao_72_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/611/indicacao_73_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/612/indicacao_74_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/613/indicacao_75_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/614/indicacao_76_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/615/indicacao_77_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/616/indicacao_78_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/617/indicacao_79_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/618/indicacao_80_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/619/indicacao_81_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/620/indicacao_82_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/621/indicacao_83_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/622/indicacao_84_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/623/indicacao_85_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/624/indicacao_86_2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/625/indicacao_87_2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/626/indicacao_88_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/627/indicacao_89_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/628/indicacao_90_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/629/indicacao_91_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/630/indicacao_92_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/631/indicacao_93_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/632/indicacao_94_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/633/indicacao_95_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/634/indicacao_96_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/635/indicacao_97_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/636/indicacao_98_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/637/indicacao_99_2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/638/indicacao_100_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/639/indicacao_101_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/640/indicacao_102_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/641/indicacao_103_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/642/indicacao_104_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/643/indicacao_105_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/644/indicacao_106_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/645/indicacao_107_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/646/indicacao_108_2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/647/indicacao_109_2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/648/indicacao_110_2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/649/indicacao_111_2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/650/indicacao_112_2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/651/indicacao_113_2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/652/indicacao_114_2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/653/indicacao_115_2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/654/indicacao_116_2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/655/indicacao_117_2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/656/indicacao_118_2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/657/indicacao_119_2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/658/indicacao_120_2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/661/indicacao_121_2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/662/indicacao_122_2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/664/indicacao_123_2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/665/indicacao_124_2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/666/indicacao_125_2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/667/indicacao_126_2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/669/indicacao_127_2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/670/indicacao_128_2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/671/indicacao_129_2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/672/indicacao_130_2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/673/indicacao_131_2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/674/indicacao_132_2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/675/indicacao_133_2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/676/indicacao_134_2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/677/indicacao_135_2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/678/indicacao_136_2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/679/indicacao_137_2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/680/indicacao_138_2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/681/indicacao_139_2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/682/indicacao_140_2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/683/indicacao_141_2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/685/indicacao_142_2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/686/indicacao_143_2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/687/indicacao_144_2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/688/indicacao_145_2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/689/indicacao_146_2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/690/indicacao_147_2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/692/indicacao_148_2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/693/indicacao_149_2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/694/indicacao_150_2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/695/indicacao_151_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_152_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_153_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_154_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_155_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_156_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_157_2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_158_2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_159_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_160_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_161_2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_162_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_163_2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_164_2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_165_2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_166_2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_167_2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_168_2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_169_2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_170_2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/716/indicacao_171_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_172_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_173_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/719/indicacao_174_2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_175_2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_176_2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_177_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/723/indicacao_178_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_179_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_180_2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/727/indicacao_181_2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/728/indicacao_182_2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/729/indicacao_183_2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/730/indicacao_184_2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/731/indicacao_185_2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/732/indicacao_186_2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/733/indicacao_187_2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/734/indicacao_188_2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/735/indicacao_189_2017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/736/indicacao_190_2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/737/indicacao_191_2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/738/indicacao_192_2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/739/indicacao_193_2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/740/indicacao_194_2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/741/indicacao_195_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/743/indicacao_196_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/744/indicacao_197_2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/745/indicacao_198_2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/746/indicacao_199_2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/747/indicacao_200_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/748/indicacao_201_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/749/indicacao_202_2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/750/indicacao_203_2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/751/indicacao_204_2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/752/indicacao_205_2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/753/indicacao_206_2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/754/indicacao_207_2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/755/indicacao_208_2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/756/indicacao_209_2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/757/indicacao_210_2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/758/indicacao_211_2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/759/indicacao_212_2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/760/indicacao_213_2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/761/indicacao_214_2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/762/indicacao_215_2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/763/indicacao_216_2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/764/indicacao_217_2017.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/765/indicacao_218_2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/766/indicacao_219_2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/767/indicacao_220_2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/768/indicacao_221_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/769/indicacao_222_2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/770/indicacao_223_2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/771/indicacao_224_2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/772/indicacao_225_2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/773/indicacao_226_2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/774/indicacao_227_2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/775/indicacao_228_2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/776/indicacao_229_2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/777/indicacao_230_2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/778/indicacao_231_2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/779/indicacao_232_2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/780/indicacao_233_2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/781/indicacao_234_2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/782/indicacao_235_2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/783/indicacao_236_2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/784/indicacao_237_2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/785/indicacao_238_2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/786/indicacao_239_2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/787/indicacao_240_2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/788/indicacao_241_2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/789/indicacao_242_2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/790/indicacao_243_2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/791/indicacao_244_2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/792/indicacao_245_2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/793/indicacao_246_2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/794/indicacao_247_2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/795/indicacao_248_2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/796/indicacao_249_2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/797/indicacao_250_2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/799/indicacao_251_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/800/indicacao_252_2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/801/indicacao_253_2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/802/indicacao_254_2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/803/indicacao_255_2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/804/indicacao_256_2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/805/indicacao_257_2017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/807/indicacao_258_2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/809/indicacao_259_2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/812/indicacao_260_2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/814/indicacao_261_2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/815/indicacao_262_2017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/816/indicacao_263_2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/817/indicacao_264_2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/818/indicacao_265_2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/819/indicacao_266_2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/820/indicacao_267_2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/821/indicacao_268_2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/822/indicacao_269_2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/823/indicacao_270_2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/824/indicacao_271_2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/825/indicacao_272_2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/826/indicacao_273_2017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/827/indicacao_274_2017.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/828/indicacao_275_2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/829/indicacao_276_2017.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/830/indicacao_277_2017.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/831/indicacao_278_2017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/832/indicacao_279_2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/833/indicacao_280_2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/834/indicacao_281_2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/835/indicacao_282_2017.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/836/indicacao_283_2017.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/837/indicacao_284_2017.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/838/indicacao_285_2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/839/indicacao_286_2017.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/840/indicacao_287_2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/841/indicacao_288_2017.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/842/indicacao_289_2017.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/843/indicacao_290_2017.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/844/indicacao_291_2017.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/845/indicacao_292_2017.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/846/indicacao_293_2017.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/847/indicacao_294_2017.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/848/indicacao_295_2017.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/849/indicacao_296_2017.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/850/indicacao_297_2017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/851/indicacao_298_2017.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/852/indicacao_299_2017.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/853/indicacao_300_2017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/854/indicacao_301_2017.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/855/indicacao_302_2017.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/856/indicacao_303_2017.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/857/indicacao_304_2017.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/858/indicacao_305_2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/859/indicacao_306_2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/860/indicacao_307_2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/861/indicacao_308_2017.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/862/indicacao_309_2017.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/863/indicacao_310_2017.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/864/indicacao_311_2017.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/865/indicacao_312_2017.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/866/indicacao_313_2017.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/867/indicacao_314_2017.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/868/indicacao_315_2017.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/869/indicacao_316_2017.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/870/indicacao_317_2017.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/871/indicacao_318_2017.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/872/indicacao_319_2017.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/873/indicacao_320_2017.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/874/indicacao_321_2017.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/875/indicacao_322_2017.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/876/indicacao_323_2017.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/877/indicacao_324_2017.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/878/indicacao_325_2017.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/879/indicacao_326_2017.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/880/indicacao_327_2017.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/881/indicacao_328_2017.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/882/indicacao_329_2017.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/883/indicacao_330_2017.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/884/indicacao_331_2017.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/885/indicacao_332_2017.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/886/indicacao_333_2017.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/887/indicacao_334_2017.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/888/indicacao_335_2017.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/889/indicacao_336_2017.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/890/indicacao_337_2017.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/891/indicacao_338_2017.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/892/indicacao_339_2017.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/893/indicacao_340_2017.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/896/indicacao_341_2017.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/897/indicacao_342_2017.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/898/indicacao_343_2017.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/899/indicacao_344_2017.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/900/indicacao_345_2017.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/901/indicacao_346_2017.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/902/indicacao_347_2017.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/903/indicacao_348_2017.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/904/indicacao_349_2017.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/905/indicacao_350_2017.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/906/indicacao_351_2017.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/907/indicacao_352_2017.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/908/indicacao_353_2017.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/909/indicacao_354_2017.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/910/indicacao_355_2017.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/911/indicacao_356_2017.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/912/indicacao_357_2017.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/913/indicacao_358_2017.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/914/indicacao_359_2017.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/915/indicacao_360_2017.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/916/indicacao_361_2017.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/917/indicacao_362_2017.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/918/indicacao_363_2017.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/919/indicacao_364_2017.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/920/indicacao_365_2017.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/921/indicacao_366_2017.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/922/indicacao_367_2017.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/923/indicacao_368_2017.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/924/indicacao_369_2017.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1148/mocao_1_2017.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1149/mocao_1_2017.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1150/mocao_3_2017.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1151/mocao_4_2017.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1152/mocao_5_2017.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1153/mocao_6_2017.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1154/mocao_7_2017.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1155/mocao_8_2017.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1156/mocao_9_2017.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1158/mocao_10_2017.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1159/mocao_11_2017.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1160/mocao_12_2017.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1161/mocao_13_2017.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/975/projeto_de_decreto_legislativo_n_1_2017.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/976/pdl_2_-_28-3-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/977/projeto_de_decreto_legislativo_n_3_2017.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/978/projeto_de_decreto_legislativo_n_4_2017.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/979/pdl_5_-_8-8-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/980/projeto_dec_leg_6_2017.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/981/pdl_7_-_6-9-2017_samuel.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3600/pll_01_-_07-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3601/pll_02_-_08-02-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3602/pll_03_-_14-02-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3603/pll_05_-_28-04-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3604/pll_06_-_06-06-2017_alex_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3605/pll_07_-_30-06-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3606/pll_08_-_04-08-2017_mesa.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3607/pll_09_-_18-09-2017_mesa.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3608/pll_10_-_27-09-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3609/pll_11_-_05-10-2017_mesa.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3610/pll_12_-_17-11-2017_mesa.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3611/pll_13_-_17-11-2017__mesa.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3612/pll_14_-_21-11-2017_benedito.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3613/pll_15_-_13-12-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_resolucao_2_2017.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3327/requerimento_001_-_04_-01-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3328/requerimento_002_-_04_-01-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3329/requerimento_003_-_04_-01-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3330/requerimento_004_-_10-01-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3331/requerimento_010_-_24-01-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3332/requerimento_013_-_30-01-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3333/requerimento_014_-_06-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3334/requerimento_020_-_03-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3335/requerimento_021_-_02-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3336/requerimento_022_-_03-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3337/requerimento_023_-_03-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3338/requerimento_024_-_03-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3339/requerimento_026_-_07-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3340/requerimento_027_-_08-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3341/requerimento_028_-_08-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3342/requerimento_033_-_09-02-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3343/requerimento_034_-_10-02-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3344/requerimento_036_-_14-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3345/requerimento_037_-_14-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3346/requerimento_038_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3347/requerimento_039_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3348/requerimento_040_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3349/requerimento_041_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3350/requerimento_042_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3351/requerimento_043_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3352/requerimento_044_-_16-02-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3353/requerimento_045_-_17-02-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3354/requerimento_047_-_16-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3355/requerimento_048_-_17-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3356/requerimento_050_-_22-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3357/requerimento_051_-_22-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3358/requerimento_054_-_08-03-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3359/requerimento_058_-_15-03-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3360/requerimento_060_-_14-03-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3361/requerimento_062_-_16-03-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3362/requerimento_063_-_17-03-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3363/requerimento_064_-_20-03-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3364/requerimento_065_-_14-03-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3365/requerimento_067_-_23-03-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3366/requerimento_068_-_23-03-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3367/requerimento_070_-_27-03-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3368/requerimento_072_-_30-03-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3369/requerimento_075_-_07-04-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3370/requerimento_076_-_13-04-2017_marly.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3371/requerimento_080_-_20-04-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3372/requerimento_081_-_20-04-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3373/requerimento_082_-_08-05-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3374/requerimento_084_-_10-05-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3375/requerimento_085_-_10-05-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3377/requerimento_087_-_12-05-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3378/requerimento_089_-_16-05-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3379/requerimento_090_-_16-05-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3380/requerimento_093_-_24-05-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3381/requerimento_094_-_24-05-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3382/requerimento_095_-_24-05-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3383/requerimento_096_-_24-05-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3384/requerimento_097_-_24-05-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3385/requerimento_098_-_30-05-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3386/requerimento_102_-_31-05-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3387/requerimento_104_-_02-06-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3388/requerimento_110_-_14-06-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3389/requerimento_118_-_20-06-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3391/requerimento_119_-_20-06-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3392/requerimento_121_-_27-06-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3394/requerimento_122_-_28-06-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3395/requerimento_123_-_27-06-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3396/requerimento_124_-_04-07-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3397/requerimento_125_-_07-07-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3398/requerimento_126_-_07-07-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3399/requerimento_127_-_12-07-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3400/requerimento_128_-_13-07-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3401/requerimento_129_-_13-07-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3402/requerimento_130_-_14-07-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3403/requerimento_131_-_14-07-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3404/requerimento_132_-_14-07-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3405/requerimento_133_-_19-07-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3406/requerimento_134_-_19-07-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3407/requerimento_135_-_20-07-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3408/requerimento_136_-_20-07-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3409/requerimento_137_-_25-07-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3410/requerimento_138_-_01-08-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3411/requerimento_139_-_02-08-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3412/requerimento_140_-_03-08-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3413/requerimento_141_-_04-08-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3414/requerimento_142_-_09-08-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3415/requerimento_143_-_17-08-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3416/requerimento_144_-_21-08-2017_marly.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3417/requerimento_144_-_21-08-2017_marly.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3418/requerimento_146_-_24-08-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3419/requerimento_147_-_1-09-2017_alex.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3420/requerimento_148_-_16-03-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3421/requerimento_149_-_31-08-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3422/requerimento_150_-_06-09-2017_alex.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3423/requerimento_151_-_14-09-2017_marly.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3424/requerimento_152_-_15-09-2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3425/requerimento_153_-_17-09-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3426/requerimento_154_-_17-09-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3427/requerimento_155_-_17-09-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3428/requerimento_156_-_20-09-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3429/requerimento_157_-_20-09-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3430/requerimento_158_-_22-09-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3431/requerimento_159_-_27-09-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3432/requerimento_160_-_04-10-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3433/requerimento_161_-_06-10-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3434/requerimento_162_-_06-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3435/requerimento_163_-_06-10-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3436/requerimento_164_-_16-10-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3437/requerimento_165_-_20-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3438/requerimento_166_-_20-10-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3439/requerimento_167_-_26-10-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3440/requerimento_168_-_25-10-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3441/requerimento_169_-_27-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3442/requerimento_170_-_27-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3443/requerimento_171_-_27-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3444/requerimento_172_-_27-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3445/requerimento_173_-_30-10-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3446/requerimento_174_-_30-10-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3447/requerimento_175_-_01-11-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3448/requerimento_176_-_01-11-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3449/requerimento_177_-_08-11-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3450/requerimento_178_-_13-11-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3451/requerimento_179_-_14-11-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3452/requerimento_180_-_14-11-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3453/requerimento_181_-_17-11-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3454/requerimento_182_-_20-11-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3455/requerimento_183_-_21-11-2017_alex.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3456/requerimento_184_-_21-11-2017_alex.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3458/requerimento_186_-_21-11-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3459/requerimento_187_-_22-11-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3460/requerimento_188_-_22-11-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3461/requerimento_189_-_24-11-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3462/requerimento_190_-_24-11-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3463/requerimento_191_-_29-11-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3464/requerimento_192_-_01-12-2017_marly.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3465/requerimento_193_-_07-12-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3466/requerimento_194_-_08-12-2017_alex.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3467/requerimento_195_-_07-12-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3468/requerimento_196_-_14-12-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3469/requerimento_197_-_18-12-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3470/requerimento_198_-_18-12-2017_nilza.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_1_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_2_2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_3_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_4_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_5_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_6_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_7_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_8_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_9_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_10_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_11_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_12_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_13_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_14_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_15_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_16_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_17_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_18_2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_19_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_20_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/556/indicacao_21_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_22_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_23_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_24_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_25_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/561/indicacao_26_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/562/indicacao_27_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_28_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_29_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_30_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_31_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_32_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_33_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/569/indicacao_34_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_35_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_36_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_37_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_38_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_39_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_40_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_41_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_42_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_43_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_44_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/580/indicacao_45_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/581/indicacao_46_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/582/indicacao_47_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/583/indicacao_48_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/584/indicacao_49_2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_50_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_51_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/587/indicacao_52_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/588/indicacao_53_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_54_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/590/indicacao_55_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/591/indicacao_56_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/592/indicacao_57_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_58_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_59_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/595/indicacao_60_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_61_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_62_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/598/indicacao_63_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao_64_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_65_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_66_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_67_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/604/indicacao_68_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/605/indicacao_69_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/607/indicacao_70_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/609/indicacao_71_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/610/indicacao_72_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/611/indicacao_73_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/612/indicacao_74_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/613/indicacao_75_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/614/indicacao_76_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/615/indicacao_77_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/616/indicacao_78_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/617/indicacao_79_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/618/indicacao_80_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/619/indicacao_81_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/620/indicacao_82_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/621/indicacao_83_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/622/indicacao_84_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/623/indicacao_85_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/624/indicacao_86_2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/625/indicacao_87_2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/626/indicacao_88_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/627/indicacao_89_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/628/indicacao_90_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/629/indicacao_91_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/630/indicacao_92_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/631/indicacao_93_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/632/indicacao_94_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/633/indicacao_95_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/634/indicacao_96_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/635/indicacao_97_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/636/indicacao_98_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/637/indicacao_99_2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/638/indicacao_100_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/639/indicacao_101_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/640/indicacao_102_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/641/indicacao_103_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/642/indicacao_104_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/643/indicacao_105_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/644/indicacao_106_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/645/indicacao_107_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/646/indicacao_108_2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/647/indicacao_109_2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/648/indicacao_110_2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/649/indicacao_111_2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/650/indicacao_112_2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/651/indicacao_113_2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/652/indicacao_114_2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/653/indicacao_115_2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/654/indicacao_116_2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/655/indicacao_117_2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/656/indicacao_118_2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/657/indicacao_119_2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/658/indicacao_120_2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/661/indicacao_121_2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/662/indicacao_122_2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/664/indicacao_123_2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/665/indicacao_124_2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/666/indicacao_125_2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/667/indicacao_126_2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/669/indicacao_127_2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/670/indicacao_128_2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/671/indicacao_129_2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/672/indicacao_130_2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/673/indicacao_131_2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/674/indicacao_132_2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/675/indicacao_133_2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/676/indicacao_134_2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/677/indicacao_135_2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/678/indicacao_136_2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/679/indicacao_137_2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/680/indicacao_138_2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/681/indicacao_139_2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/682/indicacao_140_2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/683/indicacao_141_2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/685/indicacao_142_2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/686/indicacao_143_2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/687/indicacao_144_2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/688/indicacao_145_2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/689/indicacao_146_2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/690/indicacao_147_2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/692/indicacao_148_2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/693/indicacao_149_2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/694/indicacao_150_2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/695/indicacao_151_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_152_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_153_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_154_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_155_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_156_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_157_2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_158_2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_159_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_160_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_161_2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_162_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_163_2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_164_2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_165_2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_166_2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_167_2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_168_2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_169_2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_170_2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/716/indicacao_171_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_172_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_173_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/719/indicacao_174_2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_175_2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_176_2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_177_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/723/indicacao_178_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_179_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_180_2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/727/indicacao_181_2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/728/indicacao_182_2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/729/indicacao_183_2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/730/indicacao_184_2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/731/indicacao_185_2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/732/indicacao_186_2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/733/indicacao_187_2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/734/indicacao_188_2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/735/indicacao_189_2017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/736/indicacao_190_2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/737/indicacao_191_2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/738/indicacao_192_2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/739/indicacao_193_2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/740/indicacao_194_2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/741/indicacao_195_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/743/indicacao_196_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/744/indicacao_197_2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/745/indicacao_198_2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/746/indicacao_199_2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/747/indicacao_200_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/748/indicacao_201_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/749/indicacao_202_2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/750/indicacao_203_2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/751/indicacao_204_2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/752/indicacao_205_2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/753/indicacao_206_2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/754/indicacao_207_2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/755/indicacao_208_2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/756/indicacao_209_2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/757/indicacao_210_2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/758/indicacao_211_2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/759/indicacao_212_2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/760/indicacao_213_2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/761/indicacao_214_2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/762/indicacao_215_2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/763/indicacao_216_2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/764/indicacao_217_2017.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/765/indicacao_218_2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/766/indicacao_219_2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/767/indicacao_220_2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/768/indicacao_221_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/769/indicacao_222_2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/770/indicacao_223_2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/771/indicacao_224_2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/772/indicacao_225_2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/773/indicacao_226_2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/774/indicacao_227_2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/775/indicacao_228_2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/776/indicacao_229_2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/777/indicacao_230_2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/778/indicacao_231_2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/779/indicacao_232_2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/780/indicacao_233_2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/781/indicacao_234_2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/782/indicacao_235_2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/783/indicacao_236_2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/784/indicacao_237_2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/785/indicacao_238_2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/786/indicacao_239_2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/787/indicacao_240_2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/788/indicacao_241_2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/789/indicacao_242_2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/790/indicacao_243_2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/791/indicacao_244_2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/792/indicacao_245_2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/793/indicacao_246_2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/794/indicacao_247_2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/795/indicacao_248_2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/796/indicacao_249_2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/797/indicacao_250_2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/799/indicacao_251_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/800/indicacao_252_2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/801/indicacao_253_2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/802/indicacao_254_2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/803/indicacao_255_2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/804/indicacao_256_2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/805/indicacao_257_2017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/807/indicacao_258_2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/809/indicacao_259_2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/812/indicacao_260_2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/814/indicacao_261_2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/815/indicacao_262_2017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/816/indicacao_263_2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/817/indicacao_264_2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/818/indicacao_265_2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/819/indicacao_266_2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/820/indicacao_267_2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/821/indicacao_268_2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/822/indicacao_269_2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/823/indicacao_270_2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/824/indicacao_271_2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/825/indicacao_272_2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/826/indicacao_273_2017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/827/indicacao_274_2017.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/828/indicacao_275_2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/829/indicacao_276_2017.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/830/indicacao_277_2017.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/831/indicacao_278_2017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/832/indicacao_279_2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/833/indicacao_280_2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/834/indicacao_281_2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/835/indicacao_282_2017.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/836/indicacao_283_2017.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/837/indicacao_284_2017.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/838/indicacao_285_2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/839/indicacao_286_2017.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/840/indicacao_287_2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/841/indicacao_288_2017.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/842/indicacao_289_2017.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/843/indicacao_290_2017.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/844/indicacao_291_2017.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/845/indicacao_292_2017.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/846/indicacao_293_2017.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/847/indicacao_294_2017.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/848/indicacao_295_2017.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/849/indicacao_296_2017.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/850/indicacao_297_2017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/851/indicacao_298_2017.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/852/indicacao_299_2017.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/853/indicacao_300_2017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/854/indicacao_301_2017.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/855/indicacao_302_2017.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/856/indicacao_303_2017.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/857/indicacao_304_2017.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/858/indicacao_305_2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/859/indicacao_306_2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/860/indicacao_307_2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/861/indicacao_308_2017.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/862/indicacao_309_2017.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/863/indicacao_310_2017.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/864/indicacao_311_2017.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/865/indicacao_312_2017.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/866/indicacao_313_2017.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/867/indicacao_314_2017.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/868/indicacao_315_2017.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/869/indicacao_316_2017.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/870/indicacao_317_2017.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/871/indicacao_318_2017.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/872/indicacao_319_2017.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/873/indicacao_320_2017.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/874/indicacao_321_2017.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/875/indicacao_322_2017.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/876/indicacao_323_2017.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/877/indicacao_324_2017.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/878/indicacao_325_2017.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/879/indicacao_326_2017.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/880/indicacao_327_2017.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/881/indicacao_328_2017.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/882/indicacao_329_2017.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/883/indicacao_330_2017.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/884/indicacao_331_2017.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/885/indicacao_332_2017.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/886/indicacao_333_2017.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/887/indicacao_334_2017.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/888/indicacao_335_2017.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/889/indicacao_336_2017.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/890/indicacao_337_2017.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/891/indicacao_338_2017.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/892/indicacao_339_2017.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/893/indicacao_340_2017.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/896/indicacao_341_2017.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/897/indicacao_342_2017.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/898/indicacao_343_2017.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/899/indicacao_344_2017.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/900/indicacao_345_2017.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/901/indicacao_346_2017.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/902/indicacao_347_2017.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/903/indicacao_348_2017.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/904/indicacao_349_2017.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/905/indicacao_350_2017.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/906/indicacao_351_2017.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/907/indicacao_352_2017.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/908/indicacao_353_2017.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/909/indicacao_354_2017.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/910/indicacao_355_2017.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/911/indicacao_356_2017.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/912/indicacao_357_2017.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/913/indicacao_358_2017.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/914/indicacao_359_2017.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/915/indicacao_360_2017.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/916/indicacao_361_2017.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/917/indicacao_362_2017.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/918/indicacao_363_2017.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/919/indicacao_364_2017.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/920/indicacao_365_2017.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/921/indicacao_366_2017.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/922/indicacao_367_2017.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/923/indicacao_368_2017.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/924/indicacao_369_2017.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1148/mocao_1_2017.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1149/mocao_1_2017.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1150/mocao_3_2017.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1151/mocao_4_2017.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1152/mocao_5_2017.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1153/mocao_6_2017.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1154/mocao_7_2017.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1155/mocao_8_2017.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1156/mocao_9_2017.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1158/mocao_10_2017.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1159/mocao_11_2017.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1160/mocao_12_2017.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1161/mocao_13_2017.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/975/projeto_de_decreto_legislativo_n_1_2017.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/976/pdl_2_-_28-3-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/977/projeto_de_decreto_legislativo_n_3_2017.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/978/projeto_de_decreto_legislativo_n_4_2017.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/979/pdl_5_-_8-8-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/980/projeto_dec_leg_6_2017.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/981/pdl_7_-_6-9-2017_samuel.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3600/pll_01_-_07-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3601/pll_02_-_08-02-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3602/pll_03_-_14-02-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3603/pll_05_-_28-04-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3604/pll_06_-_06-06-2017_alex_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3605/pll_07_-_30-06-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3606/pll_08_-_04-08-2017_mesa.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3607/pll_09_-_18-09-2017_mesa.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3608/pll_10_-_27-09-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3609/pll_11_-_05-10-2017_mesa.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3610/pll_12_-_17-11-2017_mesa.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3611/pll_13_-_17-11-2017__mesa.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3612/pll_14_-_21-11-2017_benedito.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3613/pll_15_-_13-12-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_resolucao_2_2017.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3327/requerimento_001_-_04_-01-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3328/requerimento_002_-_04_-01-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3329/requerimento_003_-_04_-01-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3330/requerimento_004_-_10-01-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3331/requerimento_010_-_24-01-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3332/requerimento_013_-_30-01-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3333/requerimento_014_-_06-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3334/requerimento_020_-_03-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3335/requerimento_021_-_02-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3336/requerimento_022_-_03-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3337/requerimento_023_-_03-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3338/requerimento_024_-_03-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3339/requerimento_026_-_07-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3340/requerimento_027_-_08-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3341/requerimento_028_-_08-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3342/requerimento_033_-_09-02-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3343/requerimento_034_-_10-02-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3344/requerimento_036_-_14-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3345/requerimento_037_-_14-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3346/requerimento_038_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3347/requerimento_039_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3348/requerimento_040_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3349/requerimento_041_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3350/requerimento_042_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3351/requerimento_043_-_13-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3352/requerimento_044_-_16-02-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3353/requerimento_045_-_17-02-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3354/requerimento_047_-_16-02-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3355/requerimento_048_-_17-02-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3356/requerimento_050_-_22-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3357/requerimento_051_-_22-02-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3358/requerimento_054_-_08-03-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3359/requerimento_058_-_15-03-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3360/requerimento_060_-_14-03-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3361/requerimento_062_-_16-03-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3362/requerimento_063_-_17-03-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3363/requerimento_064_-_20-03-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3364/requerimento_065_-_14-03-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3365/requerimento_067_-_23-03-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3366/requerimento_068_-_23-03-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3367/requerimento_070_-_27-03-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3368/requerimento_072_-_30-03-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3369/requerimento_075_-_07-04-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3370/requerimento_076_-_13-04-2017_marly.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3371/requerimento_080_-_20-04-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3372/requerimento_081_-_20-04-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3373/requerimento_082_-_08-05-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3374/requerimento_084_-_10-05-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3375/requerimento_085_-_10-05-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3377/requerimento_087_-_12-05-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3378/requerimento_089_-_16-05-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3379/requerimento_090_-_16-05-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3380/requerimento_093_-_24-05-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3381/requerimento_094_-_24-05-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3382/requerimento_095_-_24-05-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3383/requerimento_096_-_24-05-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3384/requerimento_097_-_24-05-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3385/requerimento_098_-_30-05-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3386/requerimento_102_-_31-05-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3387/requerimento_104_-_02-06-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3388/requerimento_110_-_14-06-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3389/requerimento_118_-_20-06-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3391/requerimento_119_-_20-06-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3392/requerimento_121_-_27-06-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3394/requerimento_122_-_28-06-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3395/requerimento_123_-_27-06-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3396/requerimento_124_-_04-07-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3397/requerimento_125_-_07-07-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3398/requerimento_126_-_07-07-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3399/requerimento_127_-_12-07-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3400/requerimento_128_-_13-07-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3401/requerimento_129_-_13-07-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3402/requerimento_130_-_14-07-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3403/requerimento_131_-_14-07-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3404/requerimento_132_-_14-07-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3405/requerimento_133_-_19-07-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3406/requerimento_134_-_19-07-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3407/requerimento_135_-_20-07-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3408/requerimento_136_-_20-07-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3409/requerimento_137_-_25-07-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3410/requerimento_138_-_01-08-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3411/requerimento_139_-_02-08-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3412/requerimento_140_-_03-08-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3413/requerimento_141_-_04-08-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3414/requerimento_142_-_09-08-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3415/requerimento_143_-_17-08-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3416/requerimento_144_-_21-08-2017_marly.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3417/requerimento_144_-_21-08-2017_marly.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3418/requerimento_146_-_24-08-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3419/requerimento_147_-_1-09-2017_alex.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3420/requerimento_148_-_16-03-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3421/requerimento_149_-_31-08-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3422/requerimento_150_-_06-09-2017_alex.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3423/requerimento_151_-_14-09-2017_marly.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3424/requerimento_152_-_15-09-2017_geraldo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3425/requerimento_153_-_17-09-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3426/requerimento_154_-_17-09-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3427/requerimento_155_-_17-09-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3428/requerimento_156_-_20-09-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3429/requerimento_157_-_20-09-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3430/requerimento_158_-_22-09-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3431/requerimento_159_-_27-09-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3432/requerimento_160_-_04-10-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3433/requerimento_161_-_06-10-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3434/requerimento_162_-_06-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3435/requerimento_163_-_06-10-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3436/requerimento_164_-_16-10-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3437/requerimento_165_-_20-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3438/requerimento_166_-_20-10-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3439/requerimento_167_-_26-10-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3440/requerimento_168_-_25-10-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3441/requerimento_169_-_27-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3442/requerimento_170_-_27-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3443/requerimento_171_-_27-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3444/requerimento_172_-_27-10-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3445/requerimento_173_-_30-10-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3446/requerimento_174_-_30-10-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3447/requerimento_175_-_01-11-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3448/requerimento_176_-_01-11-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3449/requerimento_177_-_08-11-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3450/requerimento_178_-_13-11-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3451/requerimento_179_-_14-11-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3452/requerimento_180_-_14-11-2017_daniel.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3453/requerimento_181_-_17-11-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3454/requerimento_182_-_20-11-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3455/requerimento_183_-_21-11-2017_alex.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3456/requerimento_184_-_21-11-2017_alex.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3458/requerimento_186_-_21-11-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3459/requerimento_187_-_22-11-2017_adelcio.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3460/requerimento_188_-_22-11-2017_jorge.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3461/requerimento_189_-_24-11-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3462/requerimento_190_-_24-11-2017_mauro.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3463/requerimento_191_-_29-11-2017_jose.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3464/requerimento_192_-_01-12-2017_marly.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3465/requerimento_193_-_07-12-2017_nelson.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3466/requerimento_194_-_08-12-2017_alex.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3467/requerimento_195_-_07-12-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3468/requerimento_196_-_14-12-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3469/requerimento_197_-_18-12-2017_nilza.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2017/3470/requerimento_198_-_18-12-2017_nilza.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H548"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="153.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>