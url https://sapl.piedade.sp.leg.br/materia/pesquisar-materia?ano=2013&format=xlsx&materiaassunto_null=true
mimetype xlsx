--- v0 (2026-01-12)
+++ v1 (2026-04-13)
@@ -54,1398 +54,1398 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Adilsom Castanho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4696/pl_32_-_26-09-2013_executivo_emenda_01.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4696/pl_32_-_26-09-2013_executivo_emenda_01.pdf</t>
   </si>
   <si>
     <t>Sem ementa.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4697/pl_32_-_26-09-2013_executivo_emenda_02.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4697/pl_32_-_26-09-2013_executivo_emenda_02.pdf</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4698/pl_32_-_26-09-2013_executivo_emenda_03.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4698/pl_32_-_26-09-2013_executivo_emenda_03.pdf</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4699/pl_32_-_26-09-2013_executivo_emenda_04.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4699/pl_32_-_26-09-2013_executivo_emenda_04.pdf</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Geraldo Pinto de Camargo Filho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4700/pl_32_-_26-09-2013_executivo_emenda_05.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4700/pl_32_-_26-09-2013_executivo_emenda_05.pdf</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4701/pl_32_-_26-09-2013_executivo_emenda_06.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4701/pl_32_-_26-09-2013_executivo_emenda_06.pdf</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Cláudio Eduardo Silva Nadaleto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4702/pl_32_-_26-09-2013_executivo_emenda_07.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4702/pl_32_-_26-09-2013_executivo_emenda_07.pdf</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Samuel de Oliveira Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4703/pl_32_-_26-09-2013_executivo_emenda_08.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4703/pl_32_-_26-09-2013_executivo_emenda_08.pdf</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Alexandre Mauro Freire Gomes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4704/pl_09_-_05-08-2013_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4704/pl_09_-_05-08-2013_nilza.pdf</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4705/pl_32_-_26-09-2013_executivo_emenda_10.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4705/pl_32_-_26-09-2013_executivo_emenda_10.pdf</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Norton Yoshio Nakayama</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4706/pl_32_-_26-09-2013_executivo_emenda_11.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4706/pl_32_-_26-09-2013_executivo_emenda_11.pdf</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4707/pl_32_-_26-09-2013_executivo_emenda_12.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4707/pl_32_-_26-09-2013_executivo_emenda_12.pdf</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4708/pl_32_-_26-09-2013_executivo_emenda_13.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4708/pl_32_-_26-09-2013_executivo_emenda_13.pdf</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4709/pl_32_-_26-09-2013_executivo_emenda_14.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4709/pl_32_-_26-09-2013_executivo_emenda_14.pdf</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4710/pl_32_-_26-09-2013_executivo_emenda_15.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4710/pl_32_-_26-09-2013_executivo_emenda_15.pdf</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4711/pl_32_-_26-09-2013_executivo_emenda_16.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4711/pl_32_-_26-09-2013_executivo_emenda_16.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Piedade para o exercício de 2014.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4087/indicacao_019_-_04-02-2013_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4087/indicacao_019_-_04-02-2013_nelson.pdf</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4088/indicacao_020_-_04-02-2013_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4088/indicacao_020_-_04-02-2013_nelson.pdf</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4089/indicacao_022_-_04-02-2013_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4089/indicacao_022_-_04-02-2013_nelson.pdf</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4090/indicacao_083_-_25-03-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4090/indicacao_083_-_25-03-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Cláudio Eduardo Silva Nadaleto, Gilberto José de Oliveira, Nelson P. de Oliveira (Camarão)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4091/indicacao_085_-_25-03-2013_claudio-gilberto-nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4091/indicacao_085_-_25-03-2013_claudio-gilberto-nelson.pdf</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Ovídio José da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4092/indicacao_088_-_25-03-2013_ovidio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4092/indicacao_088_-_25-03-2013_ovidio.pdf</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Geraldo Pinto de Camargo Filho, Gilberto José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4110/indicacao_096_-_08-04-2013_geraldo-gilberto.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4110/indicacao_096_-_08-04-2013_geraldo-gilberto.pdf</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Adilsom Castanho, Alexandre Mauro Freire Gomes</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4111/indicacao_101_-_15-04-2013_adilson-alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4111/indicacao_101_-_15-04-2013_adilson-alexandre.pdf</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4112/indicacao_103_-_22-04-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4112/indicacao_103_-_22-04-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4113/indicacao_104_-_22-04-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4113/indicacao_104_-_22-04-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4114/indicacao_105_-_22-04-2013_ovidio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4114/indicacao_105_-_22-04-2013_ovidio.pdf</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4115/indicacao_108_-_29-04-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4115/indicacao_108_-_29-04-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4116/indicacao_109_-_29-04-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4116/indicacao_109_-_29-04-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4117/indicacao_110_-_29-04-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4117/indicacao_110_-_29-04-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4118/indicacao_111_-_29-04-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4118/indicacao_111_-_29-04-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4119/indicacao_114_-_29-04-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4119/indicacao_114_-_29-04-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Geraldo Pinto de Camargo Filho, Cláudio Eduardo Silva Nadaleto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4120/indicacao_115_-_29-04-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4120/indicacao_115_-_29-04-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4121/indicacao_122_-_13-05-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4121/indicacao_122_-_13-05-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/</t>
+    <t>http://sapl.piedade.sp.leg.br/media/</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4123/indicacao_124_-_13-05-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4123/indicacao_124_-_13-05-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4124/indicacao_125_-_13-05-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4124/indicacao_125_-_13-05-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4125/indicacao_126_-_13-05-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4125/indicacao_126_-_13-05-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4126/indicacao_127_-_13-05-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4126/indicacao_127_-_13-05-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4127/indicacao_128_-_13-05-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4127/indicacao_128_-_13-05-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4128/indicacao_129_-_13-05-2013_ovidio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4128/indicacao_129_-_13-05-2013_ovidio.pdf</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4129/indicacao_130_-_13-05-2013_ovidio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4129/indicacao_130_-_13-05-2013_ovidio.pdf</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Geraldo Pinto de Camargo Filho, Paulino Florêncio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4130/indicacao_131_-_13-05-2013_geraldo-paulino.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4130/indicacao_131_-_13-05-2013_geraldo-paulino.pdf</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4131/indicacao_135_-_13-05-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4131/indicacao_135_-_13-05-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Gilberto José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4132/indicacao_152_-_10-06-2013_gilberto.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4132/indicacao_152_-_10-06-2013_gilberto.pdf</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4133/indicacao_156_-_17-06-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4133/indicacao_156_-_17-06-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4134/indicacao_159_-_17-06-2013_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4134/indicacao_159_-_17-06-2013_alexandre.pdf</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4135/indicacao_172_-_01-07-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4135/indicacao_172_-_01-07-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4136/indicacao_175_-_15-07-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4136/indicacao_175_-_15-07-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4137/indicacao_176_-_15-07-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4137/indicacao_176_-_15-07-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4138/indicacao_183_-_05-08-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4138/indicacao_183_-_05-08-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>Sem  ementa.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4139/indicacao_184_-_05-08-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4139/indicacao_184_-_05-08-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4140/indicacao_185_-_05-08-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4140/indicacao_185_-_05-08-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4141/indicacao_186_-_05-08-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4141/indicacao_186_-_05-08-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Gilberto José de Oliveira, Cláudio Eduardo Silva Nadaleto</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4142/indicacao_194_-_05-08-2013_gilberto-claudio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4142/indicacao_194_-_05-08-2013_gilberto-claudio.pdf</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4143/indicacao_200_-_05-08-2013_ovidio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4143/indicacao_200_-_05-08-2013_ovidio.pdf</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4144/indicacao_201_-_05-08-2013_ovidio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4144/indicacao_201_-_05-08-2013_ovidio.pdf</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4145/indicacao_216_-_26-08-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4145/indicacao_216_-_26-08-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4146/indicacao_217_-_26-08-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4146/indicacao_217_-_26-08-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4147/indicacao_218_-_23-08-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4147/indicacao_218_-_23-08-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4148/indicacao_221_-_26-08-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4148/indicacao_221_-_26-08-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4149/indicacao_222_-_26-08-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4149/indicacao_222_-_26-08-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4150/indicacao_223_-_02-09-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4150/indicacao_223_-_02-09-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4151/indicacao_226_-_09-09-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4151/indicacao_226_-_09-09-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4152/indicacao_227_-_09-09-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4152/indicacao_227_-_09-09-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4153/indicacao_243_-_30-09-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4153/indicacao_243_-_30-09-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4154/indicacao_250_-_14-10-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4154/indicacao_250_-_14-10-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4155/indicacao_251_-_14-10-2013_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4155/indicacao_251_-_14-10-2013_nelson.pdf</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4156/indicacao_252_-_10-10-2013_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4156/indicacao_252_-_10-10-2013_nelson.pdf</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4157/indicacao_253_-_14-10-2013_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4157/indicacao_253_-_14-10-2013_nilza.pdf</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4158/indicacao_254_-_14-10-2013_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4158/indicacao_254_-_14-10-2013_alexandre.pdf</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4159/indicacao_255_-_21-10-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4159/indicacao_255_-_21-10-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4160/indicacao_256_-_21-10-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4160/indicacao_256_-_21-10-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4161/indicacao_257_-_21-10-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4161/indicacao_257_-_21-10-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4162/indicacao_258_-_21-10-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4162/indicacao_258_-_21-10-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4163/indicacao_259_-_21-10-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4163/indicacao_259_-_21-10-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4164/indicacao_262_-_21-10-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4164/indicacao_262_-_21-10-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4165/indicacao_264_-_21-10-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4165/indicacao_264_-_21-10-2013_adilson.pdf</t>
   </si>
   <si>
     <t>Sem emenda.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4166/indicacao_264_-_21-10-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4166/indicacao_264_-_21-10-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4167/indicacao_265_-_04-11-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4167/indicacao_265_-_04-11-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4170/indicacao_266_-_04-11-2013_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4170/indicacao_266_-_04-11-2013_alexandre.pdf</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4173/indicacao_269_-_18-11-2013_ovidio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4173/indicacao_269_-_18-11-2013_ovidio.pdf</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4174/indicacao_270_-_18-11-2013_claudio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4174/indicacao_270_-_18-11-2013_claudio.pdf</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4175/indicacao_271_-_18-11-2013_claudio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4175/indicacao_271_-_18-11-2013_claudio.pdf</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4176/indicacao_276_-_02-12-2013_ovidio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4176/indicacao_276_-_02-12-2013_ovidio.pdf</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4177/indicacao_283_-_09-12-2013_ovidio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4177/indicacao_283_-_09-12-2013_ovidio.pdf</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4178/indicacao_284_-_09-12-2013_ovidio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4178/indicacao_284_-_09-12-2013_ovidio.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de tubulação para escoamento de águas, no Bairro Sarapuí dos Luz.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Marcos Pinto de Camargo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1115/mocao_1_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1115/mocao_1_2013.pdf</t>
   </si>
   <si>
     <t>Congratulação a policiais de Piedade e Ibiúna</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1116/mocao_2_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1116/mocao_2_2013.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Sr. José Ricardo das Neves</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1117/mocao_3_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1117/mocao_3_2013.pdf</t>
   </si>
   <si>
     <t>Apoio ao projeto de lei complementar sobre estâncias turísticas</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>PDecL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/990/projeto_dec_leg_1_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/990/projeto_dec_leg_1_2013.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao atleta Fredison Carneiro Costa</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/991/projeto_dec_leg_2_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/991/projeto_dec_leg_2_2013.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadã piedadense para Neide Yoshiro Sakata Gutiyama</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/992/projeto_dec_leg_3_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/992/projeto_dec_leg_3_2013.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão emérito ao Sr. Benedito Maciel de Oliveira Filho</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/994/projeto_dec_leg_4_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/994/projeto_dec_leg_4_2013.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Wilson Luiz Athaide</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/995/projeto_dec_leg_5_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/995/projeto_dec_leg_5_2013.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Wilson Ruy Gomes</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/996/projeto_dec_leg_6_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/996/projeto_dec_leg_6_2013.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão emérito ao Sr. José Pereira da Silva</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/997/projeto_dec_leg_7_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/997/projeto_dec_leg_7_2013.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Piedade, relativas ao exercício financeiro do ano de 2011</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1002/projeto_dec_leg_8_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1002/projeto_dec_leg_8_2013.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Sr. Osvaldo Konrad</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1003/projeto_dec_leg_9_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1003/projeto_dec_leg_9_2013.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Padre Luciano Abes</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1004/projeto_dec_leg_10_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1004/projeto_dec_leg_10_2013.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Dr. José Chaves de Mello</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PLExe</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4681/pl_46_-_20-12-2013_executivo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4681/pl_46_-_20-12-2013_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reorganização Administrativa da Prefeitura do Município de Piedade; transforma Diretorias em Secretarias; extingue, cria, mantém e redenomina Diretorias; cria Secretarias e cargos em comissão; apresenta organograma estrutural e dá outras providências.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4712/pl_34_-_31-10-2013_executivo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4712/pl_34_-_31-10-2013_executivo.pdf</t>
   </si>
   <si>
     <t>Institui a Contribuição de Iluminação Pública prevista no artigo 149-A da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4676/pl_07_-_08-04-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4676/pl_07_-_08-04-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção, ao doador de sangue, do pagamento de taxas de inscrição em concursos públicos municipais.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4677/pl_08_-_12-06-2013_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4677/pl_08_-_12-06-2013_nilza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os direitos dos cães e gatos, sua posse responsável e dá outras providências.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4678/pl_09_-_05-08-2013_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4678/pl_09_-_05-08-2013_nilza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo ao plantio de árvores, mediante desconto no IPTU.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4679/pl_13_-_26-08-2013_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4679/pl_13_-_26-08-2013_nelson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos tomados para a adoção de medidas de vigilância sanitária e epidemiológicas voltadas à prevenção e o controle de transmissão do vírus da dengue no Município de Piedade.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4680/pl_17_-_10-10-2013_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4680/pl_17_-_10-10-2013_nilza.pdf</t>
   </si>
   <si>
     <t>Institui a Creche Municipal do Idoso.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1069/projeto_resolucao_1_2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1069/projeto_resolucao_1_2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 5, de 5 de Maio de 1997, que instituiu a Tribuna Livre</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>16ª Legislatura - 1ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1070/projeto_resolucao_1_2__2013.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1070/projeto_resolucao_1_2__2013.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência para a Prefeitura Municipal de Piedade de bens móveis e equipamentos em desuso pela Câmara</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4179/requerimento_012_-_04-02-2013_nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4179/requerimento_012_-_04-02-2013_nelson.pdf</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4180/requerimento_045_-_18-03-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4180/requerimento_045_-_18-03-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>Sem ementa</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4181/requerimento_053_-_25-03-2013_claudio-gilberto-nelson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4181/requerimento_053_-_25-03-2013_claudio-gilberto-nelson.pdf</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4182/requerimento_065_-_22-04-2013_claudio-geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4182/requerimento_065_-_22-04-2013_claudio-geraldo.pdf</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Cláudio Eduardo Silva Nadaleto, Norton Yoshio Nakayama</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4183/requerimento_067_-_22-04-2013_claudio-norton.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4183/requerimento_067_-_22-04-2013_claudio-norton.pdf</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4184/requerimento_072_-_29-04-2013_alexandre.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4184/requerimento_072_-_29-04-2013_alexandre.pdf</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4185/requerimento_084_-_27-05-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4185/requerimento_084_-_27-05-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4186/requerimento_085_-_27-05-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4186/requerimento_085_-_27-05-2013_adilson.pdf</t>
   </si>
   <si>
     <t>Sem ementas.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4187/requerimento_100_-_24-06-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4187/requerimento_100_-_24-06-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Cláudio Eduardo Silva Nadaleto, Gilberto José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4188/requerimento_102_-_24-06-2013_claudio-gilberto.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4188/requerimento_102_-_24-06-2013_claudio-gilberto.pdf</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4189/requerimento_108_-_26-06-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4189/requerimento_108_-_26-06-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>Vagner Satoru Momoshima</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4190/requerimento_110_-_01-07-2013_vagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4190/requerimento_110_-_01-07-2013_vagner.pdf</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4191/requerimento_111_-_01-07-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4191/requerimento_111_-_01-07-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4285/requerimento_112_-_01-07-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4285/requerimento_112_-_01-07-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4286/requerimento_114_-_15-07-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4286/requerimento_114_-_15-07-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4287/requerimento_115_-_15-07-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4287/requerimento_115_-_15-07-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4288/requerimento_119_-_15-07-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4288/requerimento_119_-_15-07-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4289/requerimento_122_-_05-08-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4289/requerimento_122_-_05-08-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4290/requerimento_124_-_05-08-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4290/requerimento_124_-_05-08-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Geraldo Pinto de Camargo Filho, Cláudio Eduardo Silva Nadaleto, Gilberto José de Oliveira, Ovídio José da Silva, Vagner Satoru Momoshima</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4291/requerimento_146_-_02-09-2013_geraldo-claudio-gilberto-ovidio-vagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4291/requerimento_146_-_02-09-2013_geraldo-claudio-gilberto-ovidio-vagner.pdf</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4292/requerimento_147_-_02-09-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4292/requerimento_147_-_02-09-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4293/requerimento_148_-_02-09-2013_geraldo-claudio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4293/requerimento_148_-_02-09-2013_geraldo-claudio.pdf</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4294/requerimento_161_-_30-09-2013_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4294/requerimento_161_-_30-09-2013_adilson.pdf</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4295/requerimento_169_-_14-10-2013_geraldo-claudio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4295/requerimento_169_-_14-10-2013_geraldo-claudio.pdf</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Geraldo Pinto de Camargo Filho, Adilsom Castanho, Cláudio Eduardo Silva Nadaleto, Gilberto José de Oliveira, Ovídio José da Silva, Vagner Satoru Momoshima</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4296/requerimento_171_-_21-10-2013_geraldo-adilson-claudio-gilberto-ovidio-vagner.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4296/requerimento_171_-_21-10-2013_geraldo-adilson-claudio-gilberto-ovidio-vagner.pdf</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4297/requerimento_172_-_14-10-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4297/requerimento_172_-_14-10-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4298/requerimento_180_-_11-11-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4298/requerimento_180_-_11-11-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4299/requerimento_184_-_18-11-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4299/requerimento_184_-_18-11-2013_geraldo.pdf</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4300/requerimento_186_-_18-11-2013_geraldo.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4300/requerimento_186_-_18-11-2013_geraldo.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1749,67 +1749,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4696/pl_32_-_26-09-2013_executivo_emenda_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4697/pl_32_-_26-09-2013_executivo_emenda_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4698/pl_32_-_26-09-2013_executivo_emenda_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4699/pl_32_-_26-09-2013_executivo_emenda_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4700/pl_32_-_26-09-2013_executivo_emenda_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4701/pl_32_-_26-09-2013_executivo_emenda_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4702/pl_32_-_26-09-2013_executivo_emenda_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4703/pl_32_-_26-09-2013_executivo_emenda_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4704/pl_09_-_05-08-2013_nilza.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4705/pl_32_-_26-09-2013_executivo_emenda_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4706/pl_32_-_26-09-2013_executivo_emenda_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4707/pl_32_-_26-09-2013_executivo_emenda_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4708/pl_32_-_26-09-2013_executivo_emenda_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4709/pl_32_-_26-09-2013_executivo_emenda_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4710/pl_32_-_26-09-2013_executivo_emenda_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4711/pl_32_-_26-09-2013_executivo_emenda_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4087/indicacao_019_-_04-02-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4088/indicacao_020_-_04-02-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4089/indicacao_022_-_04-02-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4090/indicacao_083_-_25-03-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4091/indicacao_085_-_25-03-2013_claudio-gilberto-nelson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4092/indicacao_088_-_25-03-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4110/indicacao_096_-_08-04-2013_geraldo-gilberto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4111/indicacao_101_-_15-04-2013_adilson-alexandre.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4112/indicacao_103_-_22-04-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4113/indicacao_104_-_22-04-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4114/indicacao_105_-_22-04-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4115/indicacao_108_-_29-04-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4116/indicacao_109_-_29-04-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4117/indicacao_110_-_29-04-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4118/indicacao_111_-_29-04-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4119/indicacao_114_-_29-04-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4120/indicacao_115_-_29-04-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4121/indicacao_122_-_13-05-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4123/indicacao_124_-_13-05-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4124/indicacao_125_-_13-05-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4125/indicacao_126_-_13-05-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4126/indicacao_127_-_13-05-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4127/indicacao_128_-_13-05-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4128/indicacao_129_-_13-05-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4129/indicacao_130_-_13-05-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4130/indicacao_131_-_13-05-2013_geraldo-paulino.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4131/indicacao_135_-_13-05-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4132/indicacao_152_-_10-06-2013_gilberto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4133/indicacao_156_-_17-06-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4134/indicacao_159_-_17-06-2013_alexandre.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4135/indicacao_172_-_01-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4136/indicacao_175_-_15-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4137/indicacao_176_-_15-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4138/indicacao_183_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4139/indicacao_184_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4140/indicacao_185_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4141/indicacao_186_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4142/indicacao_194_-_05-08-2013_gilberto-claudio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4143/indicacao_200_-_05-08-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4144/indicacao_201_-_05-08-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4145/indicacao_216_-_26-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4146/indicacao_217_-_26-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4147/indicacao_218_-_23-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4148/indicacao_221_-_26-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4149/indicacao_222_-_26-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4150/indicacao_223_-_02-09-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4151/indicacao_226_-_09-09-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4152/indicacao_227_-_09-09-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4153/indicacao_243_-_30-09-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4154/indicacao_250_-_14-10-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4155/indicacao_251_-_14-10-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4156/indicacao_252_-_10-10-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4157/indicacao_253_-_14-10-2013_nilza.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4158/indicacao_254_-_14-10-2013_alexandre.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4159/indicacao_255_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4160/indicacao_256_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4161/indicacao_257_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4162/indicacao_258_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4163/indicacao_259_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4164/indicacao_262_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4165/indicacao_264_-_21-10-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4166/indicacao_264_-_21-10-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4167/indicacao_265_-_04-11-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4170/indicacao_266_-_04-11-2013_alexandre.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4173/indicacao_269_-_18-11-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4174/indicacao_270_-_18-11-2013_claudio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4175/indicacao_271_-_18-11-2013_claudio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4176/indicacao_276_-_02-12-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4177/indicacao_283_-_09-12-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4178/indicacao_284_-_09-12-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1115/mocao_1_2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1116/mocao_2_2013.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1117/mocao_3_2013.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/990/projeto_dec_leg_1_2013.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/991/projeto_dec_leg_2_2013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/992/projeto_dec_leg_3_2013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/994/projeto_dec_leg_4_2013.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/995/projeto_dec_leg_5_2013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/996/projeto_dec_leg_6_2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/997/projeto_dec_leg_7_2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1002/projeto_dec_leg_8_2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1003/projeto_dec_leg_9_2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1004/projeto_dec_leg_10_2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4681/pl_46_-_20-12-2013_executivo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4712/pl_34_-_31-10-2013_executivo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4676/pl_07_-_08-04-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4677/pl_08_-_12-06-2013_nilza.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4678/pl_09_-_05-08-2013_nilza.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4679/pl_13_-_26-08-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4680/pl_17_-_10-10-2013_nilza.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1069/projeto_resolucao_1_2013.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1070/projeto_resolucao_1_2__2013.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4179/requerimento_012_-_04-02-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4180/requerimento_045_-_18-03-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4181/requerimento_053_-_25-03-2013_claudio-gilberto-nelson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4182/requerimento_065_-_22-04-2013_claudio-geraldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4183/requerimento_067_-_22-04-2013_claudio-norton.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4184/requerimento_072_-_29-04-2013_alexandre.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4185/requerimento_084_-_27-05-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4186/requerimento_085_-_27-05-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4187/requerimento_100_-_24-06-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4188/requerimento_102_-_24-06-2013_claudio-gilberto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4189/requerimento_108_-_26-06-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4190/requerimento_110_-_01-07-2013_vagner.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4191/requerimento_111_-_01-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4285/requerimento_112_-_01-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4286/requerimento_114_-_15-07-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4287/requerimento_115_-_15-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4288/requerimento_119_-_15-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4289/requerimento_122_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4290/requerimento_124_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4291/requerimento_146_-_02-09-2013_geraldo-claudio-gilberto-ovidio-vagner.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4292/requerimento_147_-_02-09-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4293/requerimento_148_-_02-09-2013_geraldo-claudio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4294/requerimento_161_-_30-09-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4295/requerimento_169_-_14-10-2013_geraldo-claudio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4296/requerimento_171_-_21-10-2013_geraldo-adilson-claudio-gilberto-ovidio-vagner.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4297/requerimento_172_-_14-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4298/requerimento_180_-_11-11-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4299/requerimento_184_-_18-11-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4300/requerimento_186_-_18-11-2013_geraldo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4696/pl_32_-_26-09-2013_executivo_emenda_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4697/pl_32_-_26-09-2013_executivo_emenda_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4698/pl_32_-_26-09-2013_executivo_emenda_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4699/pl_32_-_26-09-2013_executivo_emenda_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4700/pl_32_-_26-09-2013_executivo_emenda_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4701/pl_32_-_26-09-2013_executivo_emenda_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4702/pl_32_-_26-09-2013_executivo_emenda_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4703/pl_32_-_26-09-2013_executivo_emenda_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4704/pl_09_-_05-08-2013_nilza.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4705/pl_32_-_26-09-2013_executivo_emenda_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4706/pl_32_-_26-09-2013_executivo_emenda_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4707/pl_32_-_26-09-2013_executivo_emenda_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4708/pl_32_-_26-09-2013_executivo_emenda_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4709/pl_32_-_26-09-2013_executivo_emenda_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4710/pl_32_-_26-09-2013_executivo_emenda_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4711/pl_32_-_26-09-2013_executivo_emenda_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4087/indicacao_019_-_04-02-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4088/indicacao_020_-_04-02-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4089/indicacao_022_-_04-02-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4090/indicacao_083_-_25-03-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4091/indicacao_085_-_25-03-2013_claudio-gilberto-nelson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4092/indicacao_088_-_25-03-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4110/indicacao_096_-_08-04-2013_geraldo-gilberto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4111/indicacao_101_-_15-04-2013_adilson-alexandre.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4112/indicacao_103_-_22-04-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4113/indicacao_104_-_22-04-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4114/indicacao_105_-_22-04-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4115/indicacao_108_-_29-04-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4116/indicacao_109_-_29-04-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4117/indicacao_110_-_29-04-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4118/indicacao_111_-_29-04-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4119/indicacao_114_-_29-04-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4120/indicacao_115_-_29-04-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4121/indicacao_122_-_13-05-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4123/indicacao_124_-_13-05-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4124/indicacao_125_-_13-05-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4125/indicacao_126_-_13-05-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4126/indicacao_127_-_13-05-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4127/indicacao_128_-_13-05-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4128/indicacao_129_-_13-05-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4129/indicacao_130_-_13-05-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4130/indicacao_131_-_13-05-2013_geraldo-paulino.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4131/indicacao_135_-_13-05-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4132/indicacao_152_-_10-06-2013_gilberto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4133/indicacao_156_-_17-06-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4134/indicacao_159_-_17-06-2013_alexandre.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4135/indicacao_172_-_01-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4136/indicacao_175_-_15-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4137/indicacao_176_-_15-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4138/indicacao_183_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4139/indicacao_184_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4140/indicacao_185_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4141/indicacao_186_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4142/indicacao_194_-_05-08-2013_gilberto-claudio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4143/indicacao_200_-_05-08-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4144/indicacao_201_-_05-08-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4145/indicacao_216_-_26-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4146/indicacao_217_-_26-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4147/indicacao_218_-_23-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4148/indicacao_221_-_26-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4149/indicacao_222_-_26-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4150/indicacao_223_-_02-09-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4151/indicacao_226_-_09-09-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4152/indicacao_227_-_09-09-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4153/indicacao_243_-_30-09-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4154/indicacao_250_-_14-10-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4155/indicacao_251_-_14-10-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4156/indicacao_252_-_10-10-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4157/indicacao_253_-_14-10-2013_nilza.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4158/indicacao_254_-_14-10-2013_alexandre.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4159/indicacao_255_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4160/indicacao_256_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4161/indicacao_257_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4162/indicacao_258_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4163/indicacao_259_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4164/indicacao_262_-_21-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4165/indicacao_264_-_21-10-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4166/indicacao_264_-_21-10-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4167/indicacao_265_-_04-11-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4170/indicacao_266_-_04-11-2013_alexandre.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4173/indicacao_269_-_18-11-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4174/indicacao_270_-_18-11-2013_claudio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4175/indicacao_271_-_18-11-2013_claudio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4176/indicacao_276_-_02-12-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4177/indicacao_283_-_09-12-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4178/indicacao_284_-_09-12-2013_ovidio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1115/mocao_1_2013.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1116/mocao_2_2013.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1117/mocao_3_2013.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/990/projeto_dec_leg_1_2013.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/991/projeto_dec_leg_2_2013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/992/projeto_dec_leg_3_2013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/994/projeto_dec_leg_4_2013.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/995/projeto_dec_leg_5_2013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/996/projeto_dec_leg_6_2013.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/997/projeto_dec_leg_7_2013.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1002/projeto_dec_leg_8_2013.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1003/projeto_dec_leg_9_2013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1004/projeto_dec_leg_10_2013.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4681/pl_46_-_20-12-2013_executivo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4712/pl_34_-_31-10-2013_executivo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4676/pl_07_-_08-04-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4677/pl_08_-_12-06-2013_nilza.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4678/pl_09_-_05-08-2013_nilza.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4679/pl_13_-_26-08-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4680/pl_17_-_10-10-2013_nilza.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1069/projeto_resolucao_1_2013.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/1070/projeto_resolucao_1_2__2013.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4179/requerimento_012_-_04-02-2013_nelson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4180/requerimento_045_-_18-03-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4181/requerimento_053_-_25-03-2013_claudio-gilberto-nelson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4182/requerimento_065_-_22-04-2013_claudio-geraldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4183/requerimento_067_-_22-04-2013_claudio-norton.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4184/requerimento_072_-_29-04-2013_alexandre.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4185/requerimento_084_-_27-05-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4186/requerimento_085_-_27-05-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4187/requerimento_100_-_24-06-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4188/requerimento_102_-_24-06-2013_claudio-gilberto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4189/requerimento_108_-_26-06-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4190/requerimento_110_-_01-07-2013_vagner.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4191/requerimento_111_-_01-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4285/requerimento_112_-_01-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4286/requerimento_114_-_15-07-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4287/requerimento_115_-_15-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4288/requerimento_119_-_15-07-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4289/requerimento_122_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4290/requerimento_124_-_05-08-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4291/requerimento_146_-_02-09-2013_geraldo-claudio-gilberto-ovidio-vagner.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4292/requerimento_147_-_02-09-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4293/requerimento_148_-_02-09-2013_geraldo-claudio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4294/requerimento_161_-_30-09-2013_adilson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4295/requerimento_169_-_14-10-2013_geraldo-claudio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4296/requerimento_171_-_21-10-2013_geraldo-adilson-claudio-gilberto-ovidio-vagner.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4297/requerimento_172_-_14-10-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4298/requerimento_180_-_11-11-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4299/requerimento_184_-_18-11-2013_geraldo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2013/4300/requerimento_186_-_18-11-2013_geraldo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="140.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="240.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>