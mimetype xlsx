--- v0 (2025-11-21)
+++ v1 (2026-05-22)
@@ -54,672 +54,672 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Norton Yoshio Nakayama</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4714/pl_36_-_28-09-2012_executivo_emenda_1.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4714/pl_36_-_28-09-2012_executivo_emenda_1.pdf</t>
   </si>
   <si>
     <t>Sem ementa.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4715/pl_36_-_28-09-2012_executivo_emenda_2.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4715/pl_36_-_28-09-2012_executivo_emenda_2.pdf</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4716/pl_36_-_28-09-2012_executivo_emenda_3.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4716/pl_36_-_28-09-2012_executivo_emenda_3.pdf</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adilsom Castanho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4717/pl_36_-_28-09-2012_executivo_emenda_4.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4717/pl_36_-_28-09-2012_executivo_emenda_4.pdf</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Geraldo Pinto de Camargo Filho</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4236/indicacao_001_-_06-02-2012_geraldo_pinto.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4236/indicacao_001_-_06-02-2012_geraldo_pinto.pdf</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Gerson Xavier Pereira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4237/indicacao_008_-_06-02-2012_gerson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4237/indicacao_008_-_06-02-2012_gerson.pdf</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>José Donisete da Silva</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4238/indicacao_017_-_27-02-2012_jose_donisete.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4238/indicacao_017_-_27-02-2012_jose_donisete.pdf</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Geraldo Amâncio Vieira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4239/indicacao_018_-_27-02-2012_geraldo_amancio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4239/indicacao_018_-_27-02-2012_geraldo_amancio.pdf</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4240/indicacao_021_-_27-02-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4240/indicacao_021_-_27-02-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4241/indicacao_024_-_12-03-2012_geraldo_amancio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4241/indicacao_024_-_12-03-2012_geraldo_amancio.pdf</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4242/indicacao_025_-_12-03-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4242/indicacao_025_-_12-03-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4243/indicacao_027_-_19-03-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4243/indicacao_027_-_19-03-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4244/indicacao_028_-_19-03-2012_geraldo_amancio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4244/indicacao_028_-_19-03-2012_geraldo_amancio.pdf</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4245/indicacao_032_-_21-03-2012_geraldo_pinto.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4245/indicacao_032_-_21-03-2012_geraldo_pinto.pdf</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4246/indicacao_046_-_09-04-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4246/indicacao_046_-_09-04-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4247/indicacao_047_-_09-04-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4247/indicacao_047_-_09-04-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4248/indicacao_049_-_16-04-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4248/indicacao_049_-_16-04-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4249/indicacao_050_-_23-04-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4249/indicacao_050_-_23-04-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4250/indicacao_051_-_07-05-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4250/indicacao_051_-_07-05-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Décio Alves Vieira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4251/indicacao_061_-_28-05-2012_decio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4251/indicacao_061_-_28-05-2012_decio.pdf</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4252/indicacao_062_-_28-05-2012_jose_donisete.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4252/indicacao_062_-_28-05-2012_jose_donisete.pdf</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4253/indicacao_063_-_28-05-2012_jose_donisete.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4253/indicacao_063_-_28-05-2012_jose_donisete.pdf</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4254/indicacao_065_-_28-05-2012_jose_donisete.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4254/indicacao_065_-_28-05-2012_jose_donisete.pdf</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4255/indicacao_069_-_04-06-2012_geraldo_pinto.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4255/indicacao_069_-_04-06-2012_geraldo_pinto.pdf</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4256/indicacao_070_-_04-06-2012_geraldo_pinto.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4256/indicacao_070_-_04-06-2012_geraldo_pinto.pdf</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Celso Antônio Vieira</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4257/indicacao_073_-_11-06-2012_celso.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4257/indicacao_073_-_11-06-2012_celso.pdf</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4258/indicacao_074_-_11-06-2012_celso.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4258/indicacao_074_-_11-06-2012_celso.pdf</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4259/indicacao_079_-_18-06-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4259/indicacao_079_-_18-06-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4260/indicacao_080_-_18-06-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4260/indicacao_080_-_18-06-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4261/indicacao_083_-_02-07-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4261/indicacao_083_-_02-07-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4262/indicacao_088_-_16-07-2012_geraldo_amancio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4262/indicacao_088_-_16-07-2012_geraldo_amancio.pdf</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Nilza M. dos S. Godinho (Chuca)</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4263/indicacao_089_-_16-07-2012_nilza.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4263/indicacao_089_-_16-07-2012_nilza.pdf</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4264/indicacao_090_-_06-08-2012_decio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4264/indicacao_090_-_06-08-2012_decio.pdf</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4265/indicacao_091_-_06-08-2012_decio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4265/indicacao_091_-_06-08-2012_decio.pdf</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4266/indicacao_092_-_06-08-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4266/indicacao_092_-_06-08-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4267/indicacao_095_-_06-08-2012_decio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4267/indicacao_095_-_06-08-2012_decio.pdf</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4276/indicacao_103_-_13-08-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4276/indicacao_103_-_13-08-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4280/indicacao_112_-_13-08-2012_geraldo_pinto.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4280/indicacao_112_-_13-08-2012_geraldo_pinto.pdf</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4281/indicacao_113_-_03-09-2012_decio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4281/indicacao_113_-_03-09-2012_decio.pdf</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4282/indicacao_114_-_03-09-2012_decio.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4282/indicacao_114_-_03-09-2012_decio.pdf</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4283/indicacao_130_-_12-11-2012_celso.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4283/indicacao_130_-_12-11-2012_celso.pdf</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4284/indicacao_131_-_12-11-2012_geraldo_pinto.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4284/indicacao_131_-_12-11-2012_geraldo_pinto.pdf</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1111/mocao_1_2012.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1111/mocao_1_2012.pdf</t>
   </si>
   <si>
     <t>Manifestação de apoio à Ordem dos Advogados do Brasil - OAB.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>PDecL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/983/projeto_dec_leg_1_2012.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/983/projeto_dec_leg_1_2012.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão piedadense ao Senhor Agenor Flora</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/988/projeto_dec_leg_2_2012.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/988/projeto_dec_leg_2_2012.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Piedade, relativas ao exercício financeiro do ano de 2010.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>15ª Legislatura - 2ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/989/projeto_dec_leg_3_2012.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/989/projeto_dec_leg_3_2012.pdf</t>
   </si>
   <si>
     <t>Declara extinto o mandato do Vice-Prefeito do Município de Piedade</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>PLExe</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/</t>
+    <t>http://sapl.piedade.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Piedade para o exercício de 2013.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4682/pl_07_-_26-03-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4682/pl_07_-_26-03-2012_adilson.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Equoterapia e dá outras providencias.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1067/projeto_resolucao_1_2012.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1067/projeto_resolucao_1_2012.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 48 e acrescenta novo dispositivo na Resolução n°1, de 28 de novembro de 2005, que instituiu o Regimento Interno da Câmara Municipal de Piedade</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1068/projeto_resolucao_2_2012.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1068/projeto_resolucao_2_2012.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 11 e 15 da Resolução n°1, de 28 de novembro de 2005, que Instituiu o Regimento Interno de Câmara Municipal de Piedade</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Adilsom Castanho, Celso Antônio Vieira, Décio Alves Vieira, Geraldo Amâncio Vieira, Geraldo Pinto de Camargo Filho, Gerson Xavier Pereira, José Donisete da Silva, Nilza M. dos S. Godinho (Chuca), Norton Yoshio Nakayama, Valdir Bueno</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4301/requerimento_004-2012_-_13-02-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4301/requerimento_004-2012_-_13-02-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4302/requerimento_005-2012_-_13-02-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4302/requerimento_005-2012_-_13-02-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4303/requerimento_008-2012_-_23-02-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4303/requerimento_008-2012_-_23-02-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4304/requerimento_013-2012_-_19-03-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4304/requerimento_013-2012_-_19-03-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4305/requerimento_020-2012_-_26-03-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4305/requerimento_020-2012_-_26-03-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4306/requerimento_021-2012_-_02-04-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4306/requerimento_021-2012_-_02-04-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4307/requerimento_023-2012_-_16-03-2012_geraldo_pinto.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4307/requerimento_023-2012_-_16-03-2012_geraldo_pinto.pdf</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4308/requerimento_025-2012_-_23-04-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4308/requerimento_025-2012_-_23-04-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4309/requerimento_027-2012_-_07-05-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4309/requerimento_027-2012_-_07-05-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4310/requerimento_028-2012_-_07-05-2012_norton.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4310/requerimento_028-2012_-_07-05-2012_norton.pdf</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4311/requerimento_044-2012_-_18-06-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4311/requerimento_044-2012_-_18-06-2012_adilson.pdf</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4317/requerimento_053-2012_-_02-07-2012_adilson.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4317/requerimento_053-2012_-_02-07-2012_adilson.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1023,67 +1023,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4714/pl_36_-_28-09-2012_executivo_emenda_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4715/pl_36_-_28-09-2012_executivo_emenda_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4716/pl_36_-_28-09-2012_executivo_emenda_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4717/pl_36_-_28-09-2012_executivo_emenda_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4236/indicacao_001_-_06-02-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4237/indicacao_008_-_06-02-2012_gerson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4238/indicacao_017_-_27-02-2012_jose_donisete.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4239/indicacao_018_-_27-02-2012_geraldo_amancio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4240/indicacao_021_-_27-02-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4241/indicacao_024_-_12-03-2012_geraldo_amancio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4242/indicacao_025_-_12-03-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4243/indicacao_027_-_19-03-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4244/indicacao_028_-_19-03-2012_geraldo_amancio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4245/indicacao_032_-_21-03-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4246/indicacao_046_-_09-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4247/indicacao_047_-_09-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4248/indicacao_049_-_16-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4249/indicacao_050_-_23-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4250/indicacao_051_-_07-05-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4251/indicacao_061_-_28-05-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4252/indicacao_062_-_28-05-2012_jose_donisete.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4253/indicacao_063_-_28-05-2012_jose_donisete.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4254/indicacao_065_-_28-05-2012_jose_donisete.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4255/indicacao_069_-_04-06-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4256/indicacao_070_-_04-06-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4257/indicacao_073_-_11-06-2012_celso.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4258/indicacao_074_-_11-06-2012_celso.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4259/indicacao_079_-_18-06-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4260/indicacao_080_-_18-06-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4261/indicacao_083_-_02-07-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4262/indicacao_088_-_16-07-2012_geraldo_amancio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4263/indicacao_089_-_16-07-2012_nilza.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4264/indicacao_090_-_06-08-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4265/indicacao_091_-_06-08-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4266/indicacao_092_-_06-08-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4267/indicacao_095_-_06-08-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4276/indicacao_103_-_13-08-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4280/indicacao_112_-_13-08-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4281/indicacao_113_-_03-09-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4282/indicacao_114_-_03-09-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4283/indicacao_130_-_12-11-2012_celso.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4284/indicacao_131_-_12-11-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1111/mocao_1_2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/983/projeto_dec_leg_1_2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/988/projeto_dec_leg_2_2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/989/projeto_dec_leg_3_2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4682/pl_07_-_26-03-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1067/projeto_resolucao_1_2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1068/projeto_resolucao_2_2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4301/requerimento_004-2012_-_13-02-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4302/requerimento_005-2012_-_13-02-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4303/requerimento_008-2012_-_23-02-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4304/requerimento_013-2012_-_19-03-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4305/requerimento_020-2012_-_26-03-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4306/requerimento_021-2012_-_02-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4307/requerimento_023-2012_-_16-03-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4308/requerimento_025-2012_-_23-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4309/requerimento_027-2012_-_07-05-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4310/requerimento_028-2012_-_07-05-2012_norton.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4311/requerimento_044-2012_-_18-06-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4317/requerimento_053-2012_-_02-07-2012_adilson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4714/pl_36_-_28-09-2012_executivo_emenda_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4715/pl_36_-_28-09-2012_executivo_emenda_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4716/pl_36_-_28-09-2012_executivo_emenda_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4717/pl_36_-_28-09-2012_executivo_emenda_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4236/indicacao_001_-_06-02-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4237/indicacao_008_-_06-02-2012_gerson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4238/indicacao_017_-_27-02-2012_jose_donisete.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4239/indicacao_018_-_27-02-2012_geraldo_amancio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4240/indicacao_021_-_27-02-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4241/indicacao_024_-_12-03-2012_geraldo_amancio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4242/indicacao_025_-_12-03-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4243/indicacao_027_-_19-03-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4244/indicacao_028_-_19-03-2012_geraldo_amancio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4245/indicacao_032_-_21-03-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4246/indicacao_046_-_09-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4247/indicacao_047_-_09-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4248/indicacao_049_-_16-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4249/indicacao_050_-_23-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4250/indicacao_051_-_07-05-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4251/indicacao_061_-_28-05-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4252/indicacao_062_-_28-05-2012_jose_donisete.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4253/indicacao_063_-_28-05-2012_jose_donisete.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4254/indicacao_065_-_28-05-2012_jose_donisete.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4255/indicacao_069_-_04-06-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4256/indicacao_070_-_04-06-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4257/indicacao_073_-_11-06-2012_celso.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4258/indicacao_074_-_11-06-2012_celso.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4259/indicacao_079_-_18-06-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4260/indicacao_080_-_18-06-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4261/indicacao_083_-_02-07-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4262/indicacao_088_-_16-07-2012_geraldo_amancio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4263/indicacao_089_-_16-07-2012_nilza.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4264/indicacao_090_-_06-08-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4265/indicacao_091_-_06-08-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4266/indicacao_092_-_06-08-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4267/indicacao_095_-_06-08-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4276/indicacao_103_-_13-08-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4280/indicacao_112_-_13-08-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4281/indicacao_113_-_03-09-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4282/indicacao_114_-_03-09-2012_decio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4283/indicacao_130_-_12-11-2012_celso.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4284/indicacao_131_-_12-11-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1111/mocao_1_2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/983/projeto_dec_leg_1_2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/988/projeto_dec_leg_2_2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/989/projeto_dec_leg_3_2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4682/pl_07_-_26-03-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1067/projeto_resolucao_1_2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/1068/projeto_resolucao_2_2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4301/requerimento_004-2012_-_13-02-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4302/requerimento_005-2012_-_13-02-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4303/requerimento_008-2012_-_23-02-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4304/requerimento_013-2012_-_19-03-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4305/requerimento_020-2012_-_26-03-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4306/requerimento_021-2012_-_02-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4307/requerimento_023-2012_-_16-03-2012_geraldo_pinto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4308/requerimento_025-2012_-_23-04-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4309/requerimento_027-2012_-_07-05-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4310/requerimento_028-2012_-_07-05-2012_norton.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4311/requerimento_044-2012_-_18-06-2012_adilson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2012/4317/requerimento_053-2012_-_02-07-2012_adilson.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="208.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="152.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>