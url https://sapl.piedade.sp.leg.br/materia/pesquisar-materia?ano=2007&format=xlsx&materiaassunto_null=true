--- v0 (2026-01-10)
+++ v1 (2026-06-15)
@@ -54,252 +54,252 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Antônio Carlos Adriano</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3063/emenda_1_-_proj_resolucao_8_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3063/emenda_1_-_proj_resolucao_8_2007.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do projeto de resolução nº 8/2007.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Cristina Massarelli do Lago Lorca Bueno</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/2999/mocao_1_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/2999/mocao_1_2007.pdf</t>
   </si>
   <si>
     <t>Aplaudindo a equipe da academia Sheila's Ballet</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3000/mocao_2_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3000/mocao_2_2007.pdf</t>
   </si>
   <si>
     <t>Aplaudindo o campeão brasileiro de bicicross Lucas Garzon</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3001/mocao_3_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3001/mocao_3_2007.pdf</t>
   </si>
   <si>
     <t>Apoio ao deputado federal Eduardo Gomes (PSDB-TO), pela criação de projeto de lei que obriga os candidatos a presidente, governadores e prefeitos, a registrarem em cartório seus programas de governo com metas quantitativas.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3002/mocao_4_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3002/mocao_4_2007.pdf</t>
   </si>
   <si>
     <t>Manifesta efusivas congratulações à Polícia Federal.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Marcelo Tavares do Rego</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3003/mocao_5_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3003/mocao_5_2007.pdf</t>
   </si>
   <si>
     <t>Congratula-se com o Dr. José Chaves de Mello e com a Dra. Suely Morales da Silva, pelo eficiente desempenho na "Operação Caça-Níquel"</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>14ª Legislatura - 3ª Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3025/proj_resolucao_1_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3025/proj_resolucao_1_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I do artigo 226 da resolução nº 1, de 28 de novembro de 2005, que instituiu o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3010/proj_resolucao_2_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3010/proj_resolucao_2_2007.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial composta de 3 (três) vereadores, com a finalidade de estudar a real situação da segurança pública do município.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3011/proj_resolucao_3_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3011/proj_resolucao_3_2007.pdf</t>
   </si>
   <si>
     <t>Cria na Comissão de Cultura e Assistência Social uma Subcomissão de Defesa do Consumidor.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3012/proj_resolucao_4_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3012/proj_resolucao_4_2007.pdf</t>
   </si>
   <si>
     <t>Cria na Comissão de Justiça e Redação uma Subcomissão de Defesa dos Direitos da Pessoa Humana.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3024/proj_resolucao_5_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3024/proj_resolucao_5_2007.pdf</t>
   </si>
   <si>
     <t>Acrescenta alínea ao inciso I do artigo 18 da Resolução nº 1, de 28 de novembro de 2005, que institui o Regimento Interno da Câmara Municipal de Piedade.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3032/proj_resolucao_6_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3032/proj_resolucao_6_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso II do artigo 9º e ao artigo 11 da Resolução nº 6, de 10 de junho de 2002.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3036/proj_resolucao_7_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3036/proj_resolucao_7_2007.pdf</t>
   </si>
   <si>
     <t>Institui o "Prêmio Cultural Piedade", e dá outras providências.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3033/proj_resolucao_8_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3033/proj_resolucao_8_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 11 da Resolução nº 6/2002, de 10 de junho de 2002, que institui o Código de Ética e Decoro Parlamentar, e dá outras providências.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3034/proj_resolucao_9_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3034/proj_resolucao_9_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso III do artigo 6º e ao caput do artigo 9º da Resolução nº 6, de 10 de junho de 2002, que instituiu o Código de Ética e Decoro Parlamentar.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3035/proj_resolucao_10_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3035/proj_resolucao_10_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 11 da Resolução nº 1, de 28 de novembro de 2005.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3064/redacao_final_-_proj_resolucao_8_2007.pdf</t>
+    <t>http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3064/redacao_final_-_proj_resolucao_8_2007.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 11 da Resolução nº 6/2002, de 10 de junho de 2002, que instituiu o Código de Ética e Decoro Parlamentar, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -606,67 +606,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3063/emenda_1_-_proj_resolucao_8_2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/2999/mocao_1_2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3000/mocao_2_2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3001/mocao_3_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3002/mocao_4_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3003/mocao_5_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3025/proj_resolucao_1_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3010/proj_resolucao_2_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3011/proj_resolucao_3_2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3012/proj_resolucao_4_2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3024/proj_resolucao_5_2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3032/proj_resolucao_6_2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3036/proj_resolucao_7_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3033/proj_resolucao_8_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3034/proj_resolucao_9_2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3035/proj_resolucao_10_2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3064/redacao_final_-_proj_resolucao_8_2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3063/emenda_1_-_proj_resolucao_8_2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/2999/mocao_1_2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3000/mocao_2_2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3001/mocao_3_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3002/mocao_4_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3003/mocao_5_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3025/proj_resolucao_1_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3010/proj_resolucao_2_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3011/proj_resolucao_3_2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3012/proj_resolucao_4_2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3024/proj_resolucao_5_2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3032/proj_resolucao_6_2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3036/proj_resolucao_7_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3033/proj_resolucao_8_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3034/proj_resolucao_9_2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3035/proj_resolucao_10_2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piedade.sp.leg.br/media/sapl/public/materialegislativa/2007/3064/redacao_final_-_proj_resolucao_8_2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="203.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>